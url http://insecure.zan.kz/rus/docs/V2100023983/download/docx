--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cccd38a" w14:textId="cccd38a">
+    <w:p w14:paraId="519dea0" w14:textId="519dea0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 12 августа 2021 года № 437. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 августа 2021 года № 23983.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -862,54 +934,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила по оказанию государственной услуги "Приватизация жилищ из государственного жилищного фонда" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Приватизация жилищ из государственного жилищного фонда" (далее - государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10) Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Приватизация жилищ из государственного жилищного фонда" (далее - государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственная услуга оказывается на бесплатной основе физическим лицам (далее – услугополучатель) местными исполнительными органами областей, городов Астана, Алматы и Шымкента, района, города областного значения (далее – услугодатель) согласно требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -984,51 +1118,166 @@
         <w:t xml:space="preserve">
       3. Перечень основных требований к оказанию государственной услуги "Приватизация жилищ из государственного жилищного фонда" (далее – Перечень основных требований к оказанию государственной услуги) указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополуатель предоставляет в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) либо через веб-портал "электронного правительства" (далее - портал), заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1040,1152 +1289,1793 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, предусмотренные пунктом 8 Перечня основных требований к оказанию государственной услуги.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, с приложением документов, предусмотренные пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Услугодатель осуществляет регистрацию заявления и документов в день их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z36" w:id="16"/>
-[...15 lines deleted...]
-      5. Услугодатель осуществляет регистрацию заявления и документов в день их поступления.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем. Государственная корпорация обеспечивает доставку документов услугодателю в день их приема.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z37" w:id="17"/>
-[...15 lines deleted...]
-      В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем. Государственная корпорация обеспечивает доставку документов услугодателю в день их приема.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При приеме документов через Государственную корпорацию услугополучателю выдается электронная расписка о приеме соответствующих документов от заявителя, в которой указывается перечень принятых документов, фамилия, имя и отчество (при наличии), работника, принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов, по обращению заявителя расписка выдается в бумажном формате.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z38" w:id="18"/>
-[...15 lines deleted...]
-      6. При приеме документов через Государственную корпорацию услугополучателю выдается электронная расписка о приеме соответствующих документов от заявителя, в которой указывается перечень принятых документов, фамилия, имя и отчество (при наличии), работника, принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов, по обращению заявителя расписка выдается в бумажном формате.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Государственной корпорации выдача готовых документов осуществляется на основании расписки, при предъявлении документа, удостоверяющего личность услугополучателя либо из сервиса цифровых документов (для идентификации) (либо его представителя по нотариально заверенной доверенности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
-[...15 lines deleted...]
-      В Государственной корпорации выдача готовых документов осуществляется на основании расписки, при предъявлении документа, удостоверяющего личность услугополучателя либо из сервиса цифровых документов (для идентификации) (либо его представителя по нотариально заверенной доверенности).</w:t>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приеме документов через Государственную корпорацию, работник Государственной корпорации осуществляет идентификацию личности услугополучателя и воспроизводит электронные копии документов, после чего возвращает оригиналы услугополучателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z40" w:id="20"/>
-[...15 lines deleted...]
-      При приеме документов через Государственную корпорацию, работник Государственной корпорации осуществляет идентификацию личности услугополучателя и воспроизводит электронные копии документов, после чего возвращает оригиналы услугополучателю.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При подаче услугополучателем всех необходимых документов через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
-[...15 lines deleted...]
-      7. При подаче услугополучателем всех необходимых документов через портал – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью руководителем услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
-[...15 lines deleted...]
-      На портале результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного электронной цифровой подписью руководителем услугодателя.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление и документы, поданные через портал рассматриваются услугодателем на веб-портале реестра государственного имущества www.e-Qazyna.kz (далее – портал реестра).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
-[...15 lines deleted...]
-      Заявление и документы, поданные через портал рассматриваются услугодателем на веб-портале реестра государственного имущества www.e-Qazyna.kz (далее – портал реестра).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац четвертый пункт 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность услугополучателя предоставляются услугодателю из соответствующих государственных информационных систем через шлюз (внешний шлюз) "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Этапы оказания государственной услуги:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
-[...15 lines deleted...]
-      Сведения документов, удостоверяющих личность услугополучателя предоставляются услугодателю из соответствующих государственных информационных систем через шлюз (внешний шлюз) "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при приватизации жилищ из коммунального жилищного фонда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
-[...15 lines deleted...]
-      8. Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый этап – предоставление услугополучателем документов, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
-[...15 lines deleted...]
-      9. Этапы оказания государственной услуги:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй этап – принятие жилищной комиссии решения о приватизации жилища из государственного жилищного фонда, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
-[...15 lines deleted...]
-      1) при приватизации жилищ из коммунального жилищного фонда:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение услугодателем документов услугополучателя на предмет полноты и их соответствия требованиям Закона, Постановления и настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
-[...15 lines deleted...]
-      первый этап – предоставление услугополучателем документов, указанных в пункте 8 Перечня основных требований к оказанию государственной услуги;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование услугодателем состава жилищной комиссии местного исполнительного органа (государственного предприятия или государственного учреждения) для голосования и принятия решения жилищной комиссией о приватизации жилища либо вынесения мотивированного отказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
-[...15 lines deleted...]
-      второй этап – принятие жилищной комиссии решения о приватизации жилища из государственного жилищного фонда, в том числе:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оформление и подписание услугодателем решения жилищной комиссии о приватизации жилища;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получение услугодателем сведений о зарегистрированных правах (обременениях) на жилище из коммунального жилищного фонда и технических характеристиках жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      третий этап - заключение договора о приватизации жилища между услугодателем и услугополучателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при приватизации жилищ из жилищного фонда коммунального государственного учреждения либо коммунального государственного предприятия этапы аналогичны подпункту 1) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Передача жилища из жилищного фонда коммунального государственного учреждения или коммунального государственного предприятия в коммунальный жилищный фонд осуществляется в течение 15 (пятнадцати) календарных дней с даты вынесения решения о приватизации жилища в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подписание акта приема-передачи жилища (передаточного акта) уполномоченными должностными лицами передающей и принимающей сторон и утверждение передаточного акта руководителем исполнительного органа, финансируемого из местного бюджета, уполномоченного на распоряжение коммунальным имуществом, либо аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственная регистрация в регистрирующем органе правоустанавливающих документов на жилище;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получение услугодателем сведений о зарегистрированных правах (обременениях) на жилище из коммунального жилищного фонда и технических характеристиках жилища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при приватизации жилищ из жилищного фонда республиканского государственного учреждения либо республиканского государственного предприятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый этап – предоставление услугополучателем документов, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй этап – принятие жилищной комиссией решения о приватизации жилища из государственного жилищного фонда, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассмотрение услугодателем документов услугополучателя на предмет полноты и их соответствия требованиям Закона, Постановления и настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование услугодателем состава жилищной комиссии местного исполнительного органа (государственного предприятия или государственного учреждения) для голосования и принятия решения жилищной комиссией о приватизации жилища либо вынесения мотивированного отказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оформление и подписание услугодателем решения жилищной комиссии о приватизации жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      третий этап – передача жилища из республиканской в коммунальную собственность, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление ходатайства от акима области, города республиканского значения, столицы в адрес уполномоченного органа по управлению государственным имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие решения уполномоченным органом по управлению государственным имуществом, согласованным с уполномоченным органом соответствующей отрасли, осуществляющим управление республиканским юридическим лицом, на балансе которого находится передаваемое жилище, на основании ходатайства акима области, города республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подписание передаточного акта уполномоченными должностными лицами передающей и принимающей сторон и утверждение передаточного акта руководителем территориального подразделения уполномоченного органа по управлению государственным имуществом (заместителем Председателя Национального Банка Республики Казахстан ) и исполнительного органа, финансируемого из местного бюджета, уполномоченного на распоряжение коммунальным имуществом, либо аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственная регистрация в регистрирующем органе правоустанавливающих документов на жилище;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получение услугодателем сведений о зарегистрированных правах (обременениях) на жилище из коммунального жилищного фонда и технических характеристиках жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...298 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
-[...15 lines deleted...]
-      подписание передаточного акта уполномоченными должностными лицами передающей и принимающей сторон и утверждение передаточного акта руководителем территориального подразделения уполномоченного органа по управлению государственным имуществом (заместителем Председателя Национального Банка Республики Казахстан ) и исполнительного органа, финансируемого из местного бюджета, уполномоченного на распоряжение коммунальным имуществом, либо аппарата акима города районного значения, села, поселка, сельского округа;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      четвертый этап - заключение договора о приватизации жилища между услугодателем и услугополучателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z70" w:id="50"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель уведомляет услугополучателя о предварительном решении, об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z74" w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z74" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за три рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее двух рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z75" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания жилищная комиссия принимает решение о приватизации жилища или формирует мотивированный отказ в оказании государственной услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра промышленности и строительства РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z77" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра промышленности и строительства РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Уполномоченный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений в течение трех рабочих дней с даты утверждения или изменения настоящих Правил направляет информацию о внесенных изменениях и (или) дополнениях оператору информационно-коммуникационной инфраструктуры "электронного правительства", а также в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z79" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственных услуг подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z80" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Рассмотрение жалобы осуществляется вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, чье решение, действие (бездействие) обжалуется, не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
-[...15 lines deleted...]
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
-[...15 lines deleted...]
-      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2290,50 +3180,194 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>из государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищного фонда"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 - в редакции приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2460,51 +3494,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы областей, городов Астана, Алматы и Шымкент, района, города областного значения (далее – услугодатель)</w:t>
+Местные исполнительные органы городов Астана, Алматы и Шымкента, городов областного значения и районов (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2536,105 +3570,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
-[...16 lines deleted...]
-              <w:t>Веб-портал "электронного правительства" www.egov.kz (далее - портал)</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2667,291 +3684,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при приватизации жилищ из коммунального жилищного фонда:</w:t>
-[...203 lines deleted...]
-              <w:t>четвертый этап: заключение договора о приватизации жилища между услугодателем и услугополучателем в течение 5 (пяти) рабочих дней.</w:t>
+Некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация); Веб-портал "электронного правительства" www.egov.kz (далее - портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2984,87 +3797,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) и (или) бумажная</w:t>
+1) при приватизации жилищ из коммунального жилищного фонда: первый и второй этап: решение жилищной комиссии о приватизации жилища в течение 30 (тридцати) календарных дней с даты предоставления услугополучателем документов; третий этап: заключение договора о приватизации жилища между услугодателем и услугополучателем в течение 5 (пяти) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) при приватизации жилищ из жилищного фонда коммунального государственного учреждения либо коммунального государственного предприятия: первый и второй этап: решение жилищной комиссии о приватизации жилища в течение 30 (тридцати) календарных дней с даты предоставления услугополучателем документов; третий этап: передача жилища из жилищного фонда коммунального государственного учреждения или коммунального государственного предприятия в коммунальный жилищный фонд, в том числе государственная регистрация в регистрирующем органе правоустанавливающих документов на жилище осуществляется в течение 15 (пятнадцати) календарных дней с даты вынесения решения о приватизации жилища; четвертый этап: заключение договора о приватизации жилища между услугодателем и услугополучателем в течение 5 (пяти) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) при приватизации жилищ из жилищного фонда республиканского государственного учреждения либо республиканского государственного предприятия: первый и второй этап: решение жилищной комиссии о приватизации жилища в течение 30 (тридцати) календарных дней с даты предоставления услугополучателем документов; третий этап: передача жилища из республиканской в коммунальную собственность после вынесения решения о приватизации в течение 30 (тридцати) календарных дней: принятие решения уполномоченным органом по управлению государственным имуществом, согласованным с уполномоченным органом соответствующей отрасли, осуществляющим управление республиканским юридическим лицом, на балансе которого находится передаваемое жилище, на основании ходатайства акима области, города республиканского значения, столицы в течение 15 (пятнадцать) календарных дней с даты принятия жилищной комиссией решения о приватизации жилища; подписание передаточного акта уполномоченными должностными лицами передающей и принимающей сторон и утверждение передаточного акта руководителем территориального подразделения уполномоченного органа по управлению государственным имуществом (заместителем Председателя Национального Банка Республики Казахстан) и исполнительного органа, финансируемого из местного бюджета, уполномоченного на распоряжение коммунальным имуществом, либо аппарата акима города районного значения, села, поселка, сельского округа, и государственная регистрация в регистрирующем органе правоустанавливающих документов на жилище в течение 15 (пятнадцать) календарных дней с даты принятия решений по жилищу; четвертый этап: заключение договора о приватизации жилища между услугодателем и услугополучателем в течение 5 (пяти) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3097,189 +3944,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при приватизации жилищ из коммунального жилищного фонда, из жилищного фонда коммунального государственного учреждения либо коммунального государственного предприятия:</w:t>
-[...101 lines deleted...]
-              <w:t>- договор о приватизации жилища между услугодателем и услугополучателем.</w:t>
+Электронная (частично автоматизированная) и (или) бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3312,87 +4057,190 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно.</w:t>
+1) при приватизации жилищ из коммунального жилищного фонда, из жилищного фонда коммунального государственного учреждения либо коммунального государственного предприятия:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- решение жилищной комиссии о приватизации жилища либо мотивированный отказ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- договор о приватизации жилища между услугодателем и услугополучателем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) при приватизации жилищ из жилищного фонда республиканского государственного учреждения либо республиканского государственного предприятия:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- решение жилищной комиссии о приватизации жилища либо мотивированный отказ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- передаточный акт;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- договор о приватизации жилища между услугодателем и услугополучателем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3424,162 +4272,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-График работы </w:t>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидами (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...74 lines deleted...]
-              <w:t>3) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+              <w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3612,280 +4386,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...3 lines deleted...]
-          <w:bookmarkEnd w:id="68"/>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее - Кодекс) с перерывом на обед;</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) копии свидетельства о заключении (расторжении) брака, смерти членов семьи, рождении детей (по мере необходимости, в случае отсутствия сведений в информационной системе);</w:t>
+              <w:t>2) Государственной корпорации – с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудового кодекса.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) договор найма либо ордер на жилище;</w:t>
-[...156 lines deleted...]
-              <w:t>При оказании государственной услуги, не допускается истребование от услугополучателей документов и сведений, которые получаются из информационных систем.</w:t>
+              <w:t xml:space="preserve">3) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3918,216 +4573,485 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) заявление на приватизацию занимаемого жилища, подписанное всеми совершеннолетними членами семьи нанимателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в настоящих Правилах;</w:t>
+              <w:t>2) копии свидетельства о заключении (расторжении) брака, смерти членов семьи, рождении детей (по мере необходимости, в случае отсутствия сведений в информационной системе);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+              <w:t>3) договор найма либо ордер на жилище;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t>4) в случаях признания других лиц членами семьи услугополучателя, последним предоставляется копия решения суда о признании их членами семьи услугополучателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve">5) в случаях отсутствия сведений в информационных системах граждане, относящиеся к </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункту 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 13 Закона Республики Казахстан "О жилищных отношениях", дополнительно предоставляют копию документа, подтверждающую их право на безвозмездное получение в собственность занимаемых ими жилищ из государственного жилищного фонда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) граждане, относящиеся к категории государственных служащих, работников бюджетных организаций, военнослужащих, сотрудников специальных государственных органов, судей и лиц, занимающих государственные выборные должности, дополнительно предоставляют копию справки с места работы (службы) либо копию документа, подтверждающего трудовую деятельность работника;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) кандидаты в космонавты, космонавты предоставляют копию документа, подтверждающий их статус, который присваивается Правительством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) документ, подтверждающий отсутствие задолженности по договору найма жилища;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9) в случае приватизации в соответствии с пунктом 11 Правил – копию документа, подтверждающего принадлежность к категории граждан, имеющих право на безвозмездное получение в собственность жилища из государственного жилищного фонда. Сведения документов, удостоверяющих личность, свидетельства о заключении или расторжении брака (после 1 июня 2008 года), о смерти (после 13 августа 2007 года), о рождении детей (после 13 августа 2007 года), сведения о наличии или отсутствии жилища (по Республике Казахстан), принадлежащего им на праве собственности, сведения об адресе, решение суда о признании других лиц членами семьи услугополучателя, документов, подтверждающих принадлежность услугополучателя к социально уязвимым слоям населения, услугодатель получает на всех членов семьи из соответствующих государственных информационных систем через шлюз "электронного правительства". При оказании государственной услуги, не допускается истребование от услугополучателей документов и сведений, которые получаются из информационных систем.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидами (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным в настоящих Правилах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4668,88 +5592,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ей) по адресу:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас разрешить приватизацию занимаемой мною квартиры согласно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договору найма (аренды) от "____" ___________ 20__ года № ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5638,88 +6562,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ей) по адресу:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkStart w:name="z98" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас разрешить приватизацию занимаемой мною и моей семьей квартиры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      согласно договору найма (аренды) от "___" _____ 20__ года №____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6201,55 +7125,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6575,31 +7499,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>