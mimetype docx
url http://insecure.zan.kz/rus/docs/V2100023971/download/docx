--- v0 (2025-10-04)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0bbc08e" w14:textId="0bbc08e">
+    <w:p w14:paraId="3dce60d" w14:textId="3dce60d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 февраля 2015 года № 151 "Об утверждении Правил аккредитации экспертных организаций" и признании утратившими силу некоторых приказов Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 11 августа 2021 года № 431. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 августа 2021 года № 23971</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 11 августа 2021 года № 431. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 августа 2021 года № 23971.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ПРИКАЗЫВАЮ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -580,319 +676,366 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра индустрии и</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инфраструктурного развития</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>К. Ускенбаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2566,142 +2709,158 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________________________________________,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(юридический адрес)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на право осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               АККРЕДИТОВАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z79" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и внесен в Реестр аккредитованных экспертных организаций по экспертизе проектов, предназначенных для строительства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Уполномоченный орган ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       город ___________ "_____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2922,142 +3081,158 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________________________________________,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(юридический адрес)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на право осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов на территории особой индустриальной зоны</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     АККРЕДИТОВАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и внесен в Реестр аккредитованных экспертных организаций по экспертизе проектов, предназначенных для строительства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Срок действия свидетельства до ________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Уполномоченный орган ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       город ___________ "_____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3219,640 +3394,571 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр аккредитованных экспертных организации по экспертизе проектов, предназначенных для строительства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1302"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1962"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование экспертной организации, реквизиты юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2662" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата выдачи и номер свидетельства об аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3713" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об аттестованных экспертах, состоящие в штате экспертной организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1962" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о принятых мерах ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1302" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4053,174 +4159,206 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица, реквизиты бизнес-идентификационного номера)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z91" w:id="74"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу аккредитовать в качестве экспертной организации для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Адрес ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (индекс, город, район, область, улица, номер дома/здания</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (стационарного помещения), телефон, факс, е-mail)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Банковский счет ___________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Филиалы (представительства, объекты, пункты, участки) ________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (местонахождение и реквизиты)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче свидетельства об аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4237,109 +4375,121 @@
         <w:t>
       заявителю не запрещено судом заниматься данным видом деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z95" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель ____________             __________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)                   (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата заполнения: "___" __________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4488,213 +4638,257 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z99" w:id="80"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (полное наименование уполномоченного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       от _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование юридического лица, реквизиты бизнес-идентификационного номера)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Прошу аккредитовать в качестве экспертной организаций особой индустриальной зоны для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов на территории особой индустриальной зоны</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Адрес ____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (индекс, город, район, область, улица, номер дома/здания</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (стационарного помещения), телефон, факс, е-mail)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Банковский счет __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Филиалы (представительства, объекты, пункты, участки) ________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (местонахождение и реквизиты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z100" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4731,109 +4925,121 @@
         <w:t xml:space="preserve">
       заявителю не запрещено судом заниматься данным видом деятельности; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z103" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z104" w:id="85"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z104" w:id="85"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при выдаче свидетельства об аккредитации.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Руководитель ____________             _________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)                   (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата заполнения: "___" __________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4982,369 +5188,461 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z107" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления свидетельства об аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z108" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (полное наименование уполномоченного органа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       от _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (полное наименование, местонахождение, бизнес-идентификационный номер</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       юридического лица (в том числе иностранного юридического лица), бизнес-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       идентификационный номер филиала или представительства иностранного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       юридического лица – в случае отсутствия бизнес- идентификационного номера у</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               юридического лица)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Прошу переоформить свидетельство об аккредитации №__________ от "___" _________ 20___ года, выданную(ое)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на осуществление _______________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (полное наименование вида деятельности и (или) подвида(ов) деятельности) по</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             следующему(им) основанию(ям) (укажите в соответствующей ячейке Х):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1) изменение наименования юридического лица ___________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       2) изменение места нахождения юридического лица ________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Адрес юридического лица___________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (страна – для иностранного юридического лица, почтовый</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             индекс, область, город, район, населенный пункт, наименование улицы, номер</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               дома/здания (стационарного помещения)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Электронная почта ______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Телефоны ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Факс __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Банковский счет ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (номер счета, наименование и местонахождение банка)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Прилагается ______ листов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z109" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждается, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z110" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5401,96 +5699,104 @@
         <w:t>
       все прилагаемые документы соответствуют действительности и являются действительными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в информационных системах, при переоформлении свидетельства об аккредитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель __________             ______________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)             (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Дата заполнения: "__"__________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5634,869 +5940,874 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="506"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9745"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Стандарт государственной услуги "Аккредитация юридических лиц, претендующих на проведение комплексной вневедомственной экспертизы проектов строительства объектов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Комитет по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развитию Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Способы предоставления государственной услуги (каналы доступа) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Веб-портал "электронного правительства": www.egov.kz. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача, переоформление свидетельства при изменении наименования и (или) места нахождения юридического лица – 20-40 минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z117" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача либо переоформление свидетельства по форме согласно приложениям 1 и 2 к настоящим Правилам.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z118" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6505,601 +6816,637 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому Кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z119" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) при получении свидетельства об аккредитации для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление по форме согласно приложению 4 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма сведений, для прохождения аккредитации организаций, для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства, за исключением проектов отнесенной к государственной монополии, согласно приложению 8 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) при получении свидетельства об аккредитации экспертных организации особой индустриальной зоны для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов на территории особой индустриальной зоны: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление по форме согласно приложению 5 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма сведений, для прохождения аккредитации экспертных организации особой индустриальной зоны для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации), предназначенных для строительства объектов на территории особой индустриальной зоны, согласно приложению 9 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) при переоформлении свидетельства:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 заявление по форме согласно приложению 6 к настоящим Правилам. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отсутствуют</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="506" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9745" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z126" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель получает информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах уполномоченного органа по делам архитектуры, градостроительства и строительства: www.gov.kz, услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 1414.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7284,141 +7631,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о сотрудниках имеющих соответствующий аттестат эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации экспертной организации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1116"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1682"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3380" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7448,88 +7796,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стаж работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование с указанием учебного заведения, года окончания, квалификации по диплому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1682" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7566,87 +7914,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7669,597 +8017,499 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z131" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8293,2483 +8543,2221 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Сведения о наличии административно-бытовых помещений на праве собственности или ином законном основании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1797"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2224"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональные составляющие административно-бытового помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, удостоверяющий право собственности или иное законное основание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес и кадастровый номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z133" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сведения о материально-технической оснащенности, в том числе программные обеспечения, необходимые для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1991"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характеристика (марки, мощности) качественный состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z134" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сведения о системе контроля качества экспертизы проектов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11911"/>
-        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии), должность ответственного за службу качества. Указать № и дату приказа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие оргтехники и персонального компьютера для проверки расчетов и графической части проектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие нормативно-технической литературы. Информационное обеспечение проверки проектно-сметной документации (подробно перечислить)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие рекламации по качеству экспертных работ. Эффективность принятых мер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z135" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Сведения о нормативно-справочной и методологической литературе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4116"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z136" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях, указанных в настоящей форме сведений данных, обязуюсь своевременно сообщать в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z137" w:id="106"/>
@@ -10790,83 +10778,87 @@
         <w:t xml:space="preserve">
       Осведомлен, что за предоставление недостоверной информаций буду нести ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11048,141 +11040,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сведения о сотрудниках имеющих соответствующий аттестат эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации экспертной организации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1116"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1682"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="479" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3380" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11212,88 +11205,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стаж работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование с указанием учебного заведения, года окончания, квалификации по диплому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1682" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11330,87 +11323,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="780" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11433,597 +11426,499 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z143" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12057,2483 +11952,2221 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Сведения о наличии административно-бытовых помещений на праве собственности или ином законном основании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1797"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2224"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2865" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональные составляющие административно-бытового помещения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="772" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4642" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, удостоверяющий право собственности или иное законное основание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес и кадастровый номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z145" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сведения о материально-технической оснащенности, в том числе программные обеспечения, необходимые для осуществления обязательной комплексной вневедомственной экспертизы проектов (технико-экономических обоснований и проектно-сметной документации):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1991"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характеристика (марки, мощности) качественный состав</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z146" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сведения о системе контроля качества экспертизы проектов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11911"/>
-        <w:gridCol w:w="389"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при его наличии), должность ответственного за службу качества. Указать № и дату приказа.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие оргтехники и персонального компьютера для проверки расчетов и графической части проектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие нормативно-технической литературы. Информационное обеспечение проверки проектно-сметной документации (подробно перечислить)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11911" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие рекламации по качеству экспертных работ. Эффективность принятых мер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z147" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Сведения о нормативно-справочной и методологической литературе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4116"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z148" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях, указанных в настоящей форме сведений данных, обязуюсь своевременно сообщать в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z149" w:id="116"/>
@@ -14554,137 +14187,141 @@
         <w:t xml:space="preserve">
       Осведомлен, что за предоставление недостоверной информаций буду нести ответственность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z150" w:id="117"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z150" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>