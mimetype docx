--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3dce60d" w14:textId="3dce60d">
+    <w:p w14:paraId="1040b14" w14:textId="1040b14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 февраля 2015 года № 151 "Об утверждении Правил аккредитации экспертных организаций" и признании утратившими силу некоторых приказов Министра национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-      </w:r>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 11 августа 2021 года № 431. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 августа 2021 года № 23971. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 19 мая 2026 года № 246</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 246</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -14265,63 +14267,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14643,35 +14667,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>