--- v1 (2025-12-29)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4af676" w14:textId="e4af676">
+    <w:p w14:paraId="608d92b" w14:textId="608d92b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1225,1178 +1225,1394 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования перечня энергопроизводящих организаций, использующих энергетическую утилизацию отходов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Для осуществления отбора технологий по энергетической утилизации отходов, определения группы населенных пунктов для внедрения объектов энергетической утилизации и проведения аукционных торгов решением уполномоченного органа создается Комиссия по вопросам формирования Перечня (далее – Комиссия), которая состоит из председателя и ее членов. Комиссия формируется из нечетного количества членов, численностью не более семи членов.</w:t>
+      4. Для осуществления отбора технологий по энергетической утилизации отходов, определения группы населенных пунктов для внедрения объектов энергетической утилизации и проведения аукционных торгов решением уполномоченного органа создается Комиссия по вопросам формирования Перечня (далее – Комиссия), которая состоит из председателя и ее членов. Комиссия формируется из нечетного количества членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав Комиссии формируется с учетом обязательного включения представителей независимых экспертов не менее 30 процентов от общего числа членов Комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав Комиссии определяется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о создании Комиссии размещается на официальном интернет-ресурсе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В течение пяти рабочих дней после создания Комиссии членами Комиссии открытым голосованием принимается решение об определении населенных пунктов для внедрения объектов энергетической утилизации. Результаты голосования определяются большинством голосов членов комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      Решение о создании Комиссии размещается на официальном интернет-ресурсе уполномоченного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение Комиссии об определении населенных пунктов для внедрения объектов энергетической утилизации оформляется протоколом, подписывается председателем и членами Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание Комиссии считается правомочным при наличии кворума, составляющего не менее двух третей от общего состава Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган направляет организатору аукционных торгов информацию об определении Комиссией населенных пунктов для внедрения объектов энергетической утилизации для проведения аукционных торгов по отбору проектов по энергетической утилизации отходов с приложением соответствующего протокола Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      5. В течение пяти рабочих дней после создания Комиссии членами Комиссии открытым голосованием принимается решение об определении группы населенных пунктов для внедрения объектов энергетической утилизации. Результаты голосования определяются большинством голосов членов комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган в течение пяти рабочих дней со дня получения от организатора аукционных торгов по отбору проектов по энергетической утилизации отходов информации о проведении аукционных торгов публикует на своем интернет-ресурсе информацию о начале и дате завершения сроков приема заявок для формирования Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      Решение Комиссии об определении группы населенных пунктов для внедрения объектов энергетической утилизации оформляется протоколом, подписывается председателем и членами Комиссии.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечень формируется из числа участников аукционных торгов по отбору проектов по энергетической утилизации отходов, прошедших регистрацию у организатора аукционных торгов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      6. Уполномоченный орган направляет организатору аукционных торгов информацию об определении Комиссией группы населенных пунктов для внедрения объектов энергетической утилизации для проведения аукционных торгов по отбору проектов по энергетической утилизации отходов с приложением соответствующего протокола Комиссии.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участниками аукционных торгов по отбору проектов по энергетической утилизации отходов являются юридические лица и (или) консорциумы, заинтересованные в осуществлении деятельности по производству энергии, получаемой от энергетической утилизации отходов и юридические лица, осуществляющие производство энергии, получаемой от энергетической утилизации отходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      7. Уполномоченный орган в течение пяти рабочих дней со дня получения от организатора аукционных торгов по отбору проектов по энергетической утилизации отходов информации о проведении аукционных торгов публикует на своем интернет-ресурсе информацию о начале и дате завершения сроков приема заявок для формирования Перечня.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Включение уполномоченным органом участников аукционных торгов по отбору проектов по энергетической утилизации отходов в Перечень осуществляется при условии соответствия их требованиям, установленным пунктом 10 настоящих Правил, и соответствия предлагаемых ими технологий требованиям к эксплуатации объектов по энергетической утилизации отходов, утверждаемым уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      8. Перечень формируется из числа участников аукционных торгов по отбору проектов по энергетической утилизации отходов, прошедших регистрацию у организатора аукционных торгов.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Требованиями к участникам аукционных торгов по отбору проектов по энергетической утилизации отходов (далее – заявители) для включения в Перечень участники являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      Участниками аукционных торгов по отбору проектов по энергетической утилизации отходов являются юридические лица и (или) консорциумы, заинтересованные в осуществлении деятельности по производству энергии, получаемой от энергетической утилизации отходов и юридические лица, осуществляющие производство энергии, получаемой от энергетической утилизации отходов.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) опыт заявителя или любого из участников консорциума, партнерства, заявленного вместе с заявителем, строительства составляет не менее, чем 5 (пять) объектов, и не менее 8 (восьми) лет опыта эксплуатации объектов по энергетической утилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      9. Включение уполномоченным органом участников аукционных торгов по отбору проектов по энергетической утилизации отходов в Перечень осуществляется при условии соответствия их требованиям, установленным пунктом 10 настоящих Правил, и соответствия предлагаемых ими технологий требованиям к эксплуатации объектов по энергетической утилизации отходов, утверждаемым уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заявителем или любым из участников консорциума, партнерства, заявленного вместе с заявителем, осуществлено строительство объекта по энергетической утилизации, которое функционирует не менее 8 000 часов в год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      10. Требованиями к участникам аукционных торгов по отбору проектов по энергетической утилизации отходов (далее – заявители) для включения в Перечень участники являются:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соответствие предлагаемой заявителем технологии экологическим требованиям, эквивалентным Директиве 2010/75/ЕС Европейского Парламента и Совета Европейского Союза "О промышленных выбросах (о комплексном предотвращении загрязнения и контроле над ним)";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      1) опыт заявителя или любого из участников консорциума, партнерства, заявленного вместе с заявителем, строительства составляет не менее, чем 5 (пять) объектов, и не менее 8 (восьми) лет опыта эксплуатации объектов по энергетической утилизации;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при участии консорциума или партнерства, одним из участников такого консорциума или партнерства выступает юридическое лицо-резидент Республики Казахстан, которое является основным партнером по консорциальному соглашению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      2) заявителем или любым из участников консорциума, партнерства, заявленного вместе с заявителем, осуществлено строительство объекта по энергетической утилизации, которое функционирует не менее 8 000 часов в год;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соответствие заявителя или одного из участников консорциума, который является резидентом Республики Казахстан, следующему критерию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      3) соответствие предлагаемой заявителем технологии экологическим требованиям, эквивалентным Директиве 2010/75/ЕС Европейского Парламента и Совета Европейского Союза "О промышленных выбросах (о комплексном предотвращении загрязнения и контроле над ним)";</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опыт не менее 3 (трех) лет в переработке и (или) утилизации отходов в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      4) при участии консорциума или партнерства, одним из участников такого консорциума или партнерства выступает юридическое лицо-резидент Республики Казахстан, которое является основным партнером по консорциальному соглашению;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом и.о. Министра экологии и природных ресурсов РК от 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Заявители для подтверждения соответствия требованиям, указанным в пункте 10 настоящих Правил, а также для включения в Перечень представляют членам Комиссии на электронном носителе на казахском и русском языках следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление на включение в Перечень по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о государственной регистрации и (или) перерегистрации заявителя-резидента Республики Казахстан или апостилированные сведения о регистрации и (или) перерегистрации заявителя, не являющегося резидентом Республики Казахстан, в том числе в отношении юридических лиц, являющихся вместе с заявителем участниками консорциумов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) основные характеристики технологии по энергетической утилизации отходов, в том числе соответствие экологическим требованиям в части выбросов и сбросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения об опыте заявителя или любого из участников консорциума, заявленного вместе с заявителем, строительства не менее, чем 5 (пять) объектов, и не менее 8 (восьми) лет опыта эксплуатации объектов по энергетической утилизации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      2) сведения о государственной регистрации и (или) перерегистрации заявителя-резидента Республики Казахстан или апостилированные сведения о регистрации и (или) перерегистрации заявителя, не являющегося резидентом Республики Казахстан, в том числе в отношении юридических лиц, являющихся вместе с заявителем участниками консорциумов;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информация о функционировании объекта по энергетической утилизации не менее 8 000 часов в год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      3) основные характеристики технологии по энергетической утилизации отходов, в том числе соответствие экологическим требованиям в части выбросов и сбросов;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) консорциальное соглашение с разграничением прав и обязанностей участников консорциума (при участии консорциума), основным из участников которого является юридическое лицо-резидент Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      4) сведения об опыте заявителя или любого из участников консорциума, заявленного вместе с заявителем, строительства не менее, чем 5 (пять) объектов, и не менее 8 (восьми) лет опыта эксплуатации объектов по энергетической утилизации;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) документы, подтверждающие соответствие заявителя или одного из участников консорциума-резидента Республики Казахстан требованиям, указанным в подпункте 5) пункта 10 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      5) информация о функционировании объекта по энергетической утилизации не менее 8 000 часов в год;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) гарантийное письмо о том, что в отношении заявителя не осуществляются процедуры банкротства или ликвидации на момент подачи заявления на включение в Перечень.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      6) консорциальное соглашение с разграничением прав и обязанностей участников консорциума (при участии консорциума), основным из участников которого является юридическое лицо-резидент Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявители представляют оригиналы документов либо нотариально заверенные копии документов. Документы, оригиналы которых изложены на иностранном языке, сопровождаются нотариально заверенным переводом на казахский и русский языки. Документы, представляемые на электронном носителе, являются сканированными копиями с оригинальных бумажных документов. Документы, изначально сформированные в электронном виде, заверенные или подписанные электронной цифровой подписью, прилагаются в виде оригинального электронного документа, не подвергавшегося изменению и (или) дополнению, включая название электронного файла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      7) документы, подтверждающие соответствие заявителя или одного из участников консорциума-резидента Республики Казахстан требованиям, указанным в подпункте 5) пункта 10 настоящих Правил;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом и.о. Министра экологии и природных ресурсов РК от 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссией в течение 5 (пяти) рабочих дней с момента получения документов, указанных в пункте 11 настоящих Правил, проверяется полнота представленных документов и (или) сведений, содержащихся в них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      8) гарантийное письмо о том, что в отношении заявителя не осуществляются процедуры банкротства или ликвидации на момент подачи заявления на включение в Перечень.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В случае предоставления неполного пакета документов и (или) сведений, содержащихся в них, Комиссия в срок, указанный в пункте 12 настоящих Правил, возвращает их Заявителю с указанием причин возврата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      Заявители представляют оригиналы документов либо нотариально заверенные копии документов. Документы, оригиналы которых изложены на иностранном языке, сопровождаются нотариально заверенным переводом на казахский и русский языки. Документы, представляемые на электронном носителе, являются сканированными копиями с оригинальных бумажных документов. Документы, изначально сформированные в электронном виде, заверенные или подписанные электронной цифровой подписью, прилагаются в виде оригинального электронного документа, не подвергавшегося изменению и (или) дополнению, включая название электронного файла.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении полного пакета документов и (или) сведений Комиссия рассматривает их в течение тридцати календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Комиссией в течение 5 (пяти) рабочих дней с момента получения документов, указанных в пункте 11 настоящих Правил, проверяется полнота представленных документов и (или) сведений, содержащихся в них.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По результатам рассмотрения представленных документов Комиссия в пределах сроков, указанных в пункте 13 настоящих Правил, выносит решение о соответствии или о несоответствии Заявителя и его технологии по энергетической утилизации отходов требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      13. В случае предоставления неполного пакета документов и (или) сведений, содержащихся в них, Комиссия в срок, указанный в пункте 12 настоящих Правил, возвращает их Заявителю с указанием причин возврата.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение Комиссии принимается открытым голосованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      При предоставлении полного пакета документов и (или) сведений Комиссия рассматривает их в течение тридцати календарных дней.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты голосования определяются большинством голосов членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      14. По результатам рассмотрения представленных документов Комиссия в пределах сроков, указанных в пункте 13 настоящих Правил, выносит решение о соответствии или о несоответствии Заявителя и его технологии по энергетической утилизации отходов требованиям настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Комиссии оформляется протоколом, подписывается председателем и членами Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Формирование Перечня осуществляется уполномоченным органом на основании решения Комиссии в форме приказа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 324 Экологического кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Перечень утверждается по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и утверждается уполномоченным органом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Уполномоченный орган в течение пяти рабочих дней со дня формирования Перечня уведомляет заявителей, не включенных в Перечень, о принятом Комиссией решении в произвольной форме с указанием причин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Включение участника аукционных торгов по отбору проектов по энергетической утилизации в Перечень является основанием для его участия в торговой сессии аукционных торгов по отбору проектов по энергетической утилизации отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. С момента включения участника аукционных торгов по отбору проектов по энергетической утилизации в Перечень данный участник приобретает статус энергопроизводящей организации, использующей энергетическую утилизацию отходов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...15 lines deleted...]
-      17. Уполномоченный орган в течение пяти рабочих дней со дня формирования Перечня уведомляет заявителей, не включенных в Перечень, о принятом Комиссией решении в произвольной форме с указанием причин.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Энергопроизводящая организация исключается уполномоченным органом из утвержденного Перечня в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      18. Включение участника аукционных торгов по отбору проектов по энергетической утилизации в Перечень является основанием для его участия в торговой сессии аукционных торгов по отбору проектов по энергетической утилизации отходов.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если владелец объекта по энергетической утилизации отходов отказывается от дальнейшей реализации проекта путем направления соответствующего письма уполномоченному органу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      19. С момента включения участника аукционных торгов по отбору проектов по энергетической утилизации в Перечень данный участник приобретает статус энергопроизводящей организации, использующей энергетическую утилизацию отходов.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при отклонениях от сроков реализации проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...15 lines deleted...]
-      20. Энергопроизводящая организация исключается уполномоченным органом из утвержденного Перечня в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если технология энергетической утилизации отходов победителя аукционных торгов, предусмотренная в утвержденной проектной (проектно-сметной) документации на строительство объекта, не соответствует заявленным технологиям в рамках включения энергопроизводящей организации в Перечень;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
-[...15 lines deleted...]
-      1) если владелец объекта по энергетической утилизации отходов отказывается от дальнейшей реализации проекта путем направления соответствующего письма уполномоченному органу;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если владелец объекта по энергетической утилизации в течение года с даты включения в Перечень не участвует в аукционных торгах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      2) при отклонениях от сроков реализации проекта;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Решение об исключении энергопроизводящей организации из Перечня осуществляется уполномоченным органом на основании решения Комиссии в течение 15 (пятнадцати) рабочих дней с даты выявления одного из случаев, установленных пунктом 20 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
-[...15 lines deleted...]
-      3) если технология энергетической утилизации отходов победителя аукционных торгов, предусмотренная в утвержденной проектной (проектно-сметной) документации на строительство объекта, не соответствует заявленным технологиям в рамках включения энергопроизводящей организации в Перечень;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Актуальный Перечень размещается на официальном интернет-ресурсе уполномоченного органа в течение 3 (трех) рабочих дней с даты принятия соответствующего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В случаях несогласия с решением уполномоченного органа заявитель обжалует его действия в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административным процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2415,70 +2631,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В случае, предусмотренном пунктом 23 настоящих Правил, процесс формирования Перечня приостанавливается до вынесения решения по существу жалобы на действия уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2570,120 +2786,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">использующих энергетическую </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>утилизацию отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление на включение в Перечень энергопроизводящих организаций, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             использующих энергетическую утилизацию отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу включить в перечень энергопроизводящих организаций, использующих  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">энергетическую утилизацию отходов: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2928,88 +3144,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">использующих энергетическую </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>утилизацию отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень энергопроизводящих организаций, использующих энергетическую утилизацию отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3478,55 +3694,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3852,31 +4068,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>