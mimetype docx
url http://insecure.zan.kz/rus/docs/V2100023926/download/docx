--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06e6c3c" w14:textId="06e6c3c">
+    <w:p w14:paraId="ca7f570" w14:textId="ca7f570">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении минимальных требований к медицинским информационным системам в области здравоохранения</w:t>
+        <w:t>Об утверждении минимальных требований к медицинским цифровым системам в области здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра здравоохранения Республики Казахстан от 6 августа 2021 года № ҚР ДСМ-80. Зарегистрирован в Министерстве юстиции Республики Казахстан 10 августа 2021 года № 23926.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа и.о. Министра здравоохранения РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 88)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -223,75 +261,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к медицинским информационным системам в области здравоохранения согласно приложению к настоящему приказу.</w:t>
+        <w:t>
+      1. Утвердить прилагаемые минимальные требования к медицинским цифровым системам в области здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра здравоохранения РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту развития электронного здравоохранения Министерства здравоохранения Республики Казахстан в установленном законодательством порядке Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -787,207 +867,207 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ-80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Минимальные требования к медицинским информационным системам в области здравоохранения</w:t>
+        <w:t xml:space="preserve"> Минимальные требования к медицинским цифровым системам в области здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Минимальные требования - в редакции приказа Министра здравоохранения РК от 28.02.2025 </w:t>
+      Сноска. Минимальные требования - в редакции приказа и.о. Министра здравоохранения РК от 17.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 14</w:t>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Требования к медицинским информационным системам в области здравоохранения (далее – Требования) разработаны в соответствии с </w:t>
+      1. Настоящие Требования к медицинским цифровым системам в области здравоохранения (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 88)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и устанавливают минимальные требования к медицинским информационным системам в области здравоохранения.</w:t>
+        <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и устанавливают минимальные требования к медицинским цифровым системам в области здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Настоящие Требования распространяются на медицинские информационные системы в области здравоохранения независимо от формы собственности субъектов здравоохранения.</w:t>
+      2. Настоящие Требования распространяются на медицинские цифровые системы в области здравоохранения независимо от формы собственности субъектов здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На территории Республики Казахстан используются медицинские информационные системы, соответствующие настоящим Требованиям.</w:t>
+      На территории Республики Казахстан используются медицинские цифровые системы, соответствующие настоящим Требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Поставщик медицинской информационной системы является резидентом Республики Казахстан. </w:t>
+      3. Поставщик медицинской цифровой системы является резидентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основные понятия и термины, используемые в настоящих Требованиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
@@ -1023,111 +1103,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) субъекты здравоохранения – организации здравоохранения, а также физические лица, занимающиеся частной медицинской практикой и фармацевтической деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) данные – информация в формализованном виде, пригодная для обработки;</w:t>
+      3) медицинская цифровая система (далее – МЦС) – цифровая система, обеспечивающая ведение процессов субъектов здравоохранения в цифровом формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) многофакторная аутентификация – способ проверки подлинности пользователя при помощи комбинации различных параметров, в том числе генерации и ввода паролей или аутентификационных признаков (цифровых сертификатов, токенов, смарт-карт, генераторов одноразовых паролей и средств биометрической идентификации);</w:t>
+      4) объектный идентификатор – уникальный набор цифр, который связан с объектом цифровой системы и однозначно идентифицирует его в мировом адресном пространстве объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) медицинская информационная система (далее – МИС) – информационная система, обеспечивающая ведение процессов субъектов здравоохранения в электронном формате;</w:t>
+      5) цифровая аутентификация – процедура подтверждения личности физического лица или правоспособности юридического лица при доступе к услугам в цифровой среде и объектам в случаях, предусмотренных законодательством Республики Казахстан или соглашением сторон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) объектный идентификатор – уникальный набор цифр, который связан с объектом информационной системы и однозначно идентифицирует его в мировом адресном пространстве объектов;</w:t>
+      6) цифровые данные – информация, предоставленная в цифровой форме и пригодная для автоматизированного и (или) аналитического сбора, хранения, обработки, использования, передачи, распространения или удаления независимо от способа ее получения и формы цифрового предоставления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) DICOM (Digital Imaging and Communications in Medicine) – медицинский отраслевой стандарт создания, хранения, передачи и визуализации цифровых медицинских изображений и документов обследованных пациентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
@@ -1161,1528 +1241,2052 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) PACS (Picture Archiving and Communication System) – совокупность программных и аппаратных средств, служащих для обеспечения передачи, хранения, доступа и работы с медицинскими исследованиями, полученными как с подключенного оборудования, так и загруженного посредством загрузки вручную, с помощью специализированного программного обеспечения, электронной почты или съемных носителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Минимальные требования к медицинским информационным системам в области здравоохранения</w:t>
+        <w:t xml:space="preserve"> Глава 2. Минимальные требования к медицинским цифровым системам в области здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. МИС реализует бизнес-процессы субъектов здравоохранения в соответствии с действующими нормативными правовыми актами в сфере здравоохранения, информатизации и информационной безопасности.</w:t>
+      5. МЦС реализует бизнес-процессы субъектов здравоохранения в соответствии с действующими нормативными правовыми актами в сфере здравоохранения, цифрового законодательства и кибербезопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. МИС предоставляет инструменты для сбора и обработки медицинских и административных данных, связанных c оказанием медицинских услуг (помощи) согласно профилю субъекта здравоохранения.</w:t>
+      6. МЦС предоставляет инструменты для сбора и обработки клинических и административных данных, связанных c оказанием медицинских услуг (помощи) согласно профилю субъекта здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7. МИС обеспечивает своевременную передачу всех данных и электронных документов, удостоверенных электронной цифровой подписью (далее – ЭЦП) сотрудника субъекта здравоохранения в информационные системы уполномоченного органа при их готовности к приему данных. </w:t>
+        <w:t>
+      7. МЦС обеспечивает передачу клинических и административных данных, возникающих в процессе оказания медицинской помощи, включая данные о медицинских событиях, электронные документы, удостоверенные электронной цифровой подписью (далее – ЭЦП) сотрудника субъекта здравоохранения в срок, не превышающий три рабочих дня, в цифровые системы уполномоченного органа при их готовности к приему данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. МИС субъекта здравоохранения, оказывающего первичную медико-санитарную помощь, обеспечивает передачу в режиме реального времени графиков приема врачей и профильных специалистов в информационные системы уполномоченного органа при их готовности к приему данных.</w:t>
+      Перечень, структура и формат передаваемых клинических и административных данных определяются в описании интеграционных сервисов, размещенных на шлюзе "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. МИС обеспечивает контроль наличия у пациента предварительной записи на прием и консультацию врача первичной медико-санитарной помощи и (или) профильного специалиста, за исключением случаев оказания экстренной медицинской помощи.</w:t>
+      В случае выявления технических ошибок при информационном взаимодействии субъект здравоохранения уведомляет уполномоченную организацию цифрового здравоохранения посредством электронной почты не позднее одного рабочего дня с момента их выявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> статьи 61 Кодекса.</w:t>
+        <w:t>
+      8. МЦС представляет инструменты для подписания электронных документов ЭЦП сотрудника субъекта здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. МИС субъектов здравоохранения, претендующих на оказание медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) системы обязательного социального медицинского страхования (далее – ГОБМП и (или) ОСМС), предоставляют инструменты для идентификации пациентов посредством применения интеграционных сервисов идентификации личности, предоставляемыми уполномоченным органом.</w:t>
+      9. МЦС субъекта здравоохранения, оказывающего первичную медико-санитарную помощь, обеспечивает передачу в режиме реального времени графиков приема врачей и профильных специалистов в цифровые системы уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. МИС обеспечивает выгрузку данных в структурированном, машиночитаемом формате (база данных и (или) электронные таблицы) при завершении эксплуатации МИС и (или) по запросу владельца объекта цифрового здравоохранения.</w:t>
+      10. МЦС обеспечивает контроль наличия у пациента предварительной записи на прием и консультацию врача первичной медико-санитарной помощи и (или) профильного специалиста, за исключением случаев оказания экстренной медицинской помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Выгрузка данных осуществляется за счет функциональности МИС или Поставщиком МИС в ручном режиме.</w:t>
+        <w:t xml:space="preserve">
+      11. МЦС обеспечивает технологические меры, направленные на обеспечение функций настройки уровней доступа пользователей к персональным медицинским данным пациентов, согласно требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 61 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. МИС по запросу субъекта здравоохранения обеспечивает предоставление сервисов интеграции с информационными системами (лабораторные, радиологические, PACS, аптечные, скорой помощи), обеспечивающие ведение процессов медицинской деятельности субъекта здравоохранения.</w:t>
+      12. МЦС субъектов здравоохранения, претендующих на оказание медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) системы обязательного социального медицинского страхования (далее – ГОБМП и (или) ОСМС), обеспечивают технологические меры, направленные на идентификацию пациентов или их законных представителей посредством цифрового подтверждения или цифровой аутентификации, выполненной с использованием многофакторных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Допускается предоставление в МИС функционала лабораторной, радиологической, аптечной информационных систем и скорой помощи для сбора и обработки информации о состоянии здоровья пациента.</w:t>
+      13. МЦС обеспечивает на безвозмездной основе передачу из МЦС субъекту здравоохранения и в цифровые системы уполномоченного органа всех цифровых данных и записей в течении семи рабочих дней при прекращении правоотношений и (или) по запросу субъекта здравоохранения или уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. По запросу субъекта здравоохранения МИС для сбора и обработки данных о состоянии здоровья пациента предоставляет сервисы интеграции с функционирующими у субъекта здравоохранения информационными системами диагностического оборудования и (или) приборами персонального мониторинга состояния пациента с функцией передачи данных в цифровом формате, в том числе по протоколам HL7 и DICOM.</w:t>
+      Передача из МЦС цифровых данных и записей субъекту здравоохранения оформляется актом приемки-передачи имущества по согласованию с уполномоченной организацией цифрового здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Допускается предоставление в МИС функционала сбора и обработки данных о состоянии здоровья пациента из функционирующих у субъекта здравоохранения информационных систем диагностического оборудования и (или) приборов персонального мониторинга состояния пациента с функцией передачи данных в цифровом формате, в том числе по протоколам HL7 и DICOM.</w:t>
+      14. МЦС по запросу субъекта здравоохранения обеспечивает предоставление сервисов интеграции с цифровыми системами (лабораторные, радиологические, PACS, телемедицинские, учетные, скорой помощи), обеспечивающие ведение процессов медицинской деятельности субъекта здравоохранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 12 мая 2021 года № ҚР ДСМ – 39 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22751) (далее – требования ҚР ДСМ – 39).</w:t>
+        <w:t>
+      15. Допускается предоставление в МЦС функционала лабораторной, радиологической, телемедицинской, учетной цифровых систем и скорой помощи для сбора и обработки информации о состоянии здоровья пациента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18. Допускается предоставление в МИС функционала оказания дистанционных медицинских услуг в соответствии с правилами ҚР ДСМ – 12 и требованиями ҚР ДСМ – 39. </w:t>
+        <w:t>
+      16. По запросу субъекта здравоохранения МЦС для сбора и обработки данных о состоянии здоровья пациента предоставляет сервисы интеграции с функционирующими у субъекта здравоохранения цифровыми системами диагностического оборудования и (или) приборами персонального мониторинга состояния пациента с функцией передачи данных в цифровом формате, в том числе по протоколам HL7 и DICOM.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 4 февраля 2021 года № ҚР ДСМ – 14 "Об утверждении классификаций, справочников и номенклатуры в области цифрового здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22166).</w:t>
+        <w:t>
+      17. Допускается предоставление в МЦС функционала сбора и обработки данных о состоянии здоровья пациента из функционирующих у субъекта здравоохранения цифровых систем диагностического оборудования и (или) приборов персонального мониторинга состояния пациента с функцией передачи данных в цифровом формате, в том числе по протоколам HL7 и DICOM.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. МИС поддерживает использование классификаторов лекарственных средств и медицинских изделий, формируемых государственным органом в сфере обращения лекарственных средств и медицинских изделий на основании Государственного реестра лекарственных средств и медицинских изделий в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 10 Кодекса.</w:t>
+      18. МЦС по запросу субъекта здравоохранения, представляет сервисы интеграции с инструментами для оказания дистанционных медицинских услуг, функционирующими у субъекта здравоохранения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> правил организации, предоставления и оплаты дистанционных медицинских услуг, утвержденных приказом Министра здравоохранения Республики Казахстан от 1 февраля 2021 года № ҚР ДСМ – 12 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22151) (далее – правила ҚР ДСМ – 12) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> требований к электронным информационным ресурсам для дистанционных медицинских услуг, утвержденных приказом Министра здравоохранения Республики Казахстан от 12 мая 2021 года № ҚР ДСМ – 39 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22751) (далее – требования ҚР ДСМ – 39).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      21. МИС посредством интеграции с учетной системой субъекта здравоохранения обеспечивает функционал:</w:t>
+        <w:t xml:space="preserve">
+      19. Допускается предоставление в МЦС функционала оказания дистанционных медицинских услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚР ДСМ – 12 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требованиями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚР ДСМ – 39. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) ведения в режиме реального времени персонифицированного учета расходования и списания лекарственных средств и медицинских изделий, в том числе на складе субъекта здравоохранения;</w:t>
+        <w:t xml:space="preserve">
+      20. МЦС поддерживает использование классификаторов, справочников, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 4 февраля 2021 года № ҚР ДСМ – 14 "Об утверждении классификаций, справочников и номенклатуры в области цифрового здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22166).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) настройки ограничения назначения лекарственных средств и медицинских изделий при отсутствии соответствующего количества их остатков на складе;</w:t>
+        <w:t xml:space="preserve">
+      21. МЦС поддерживает использование классификаторов лекарственных средств и медицинских изделий, формируемых государственным органом в сфере обращения лекарственных средств и медицинских изделий на основании Государственного реестра лекарственных средств и медицинских изделий в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) общего списания лекарственных средств и медицинских изделий в рамках общих затрат в отделениях субъекта здравоохранения;</w:t>
+      22. МЦС посредством интеграции с учетной системой субъекта здравоохранения обеспечивает функционал:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ведения персонифицированного учета лекарственных средств и медицинских изделий при ведении процессов деятельности отдела госпитальной фармации;</w:t>
+      1) ведения в режиме реального времени персонифицированного учета расходования и списания лекарственных средств и медицинских изделий, в том числе на складе субъекта здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) допускается предоставление через МИС функционала учета лекарственных средств и медицинских изделий с обеспечением интеграции с информационными системами уполномоченного органа.</w:t>
+      2) настройки ограничения назначения лекарственных средств и медицинских изделий при отсутствии соответствующего количества их остатков на складе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       22. МИС обеспечивает функционал:</w:t>
+      3) общего списания лекарственных средств и медицинских изделий в рамках общих затрат в отделениях субъекта здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ограничения доступа к МИС пользователям по времени их работы;</w:t>
+      4) ведения персонифицированного учета лекарственных средств и медицинских изделий при ведении процессов деятельности отдела госпитальной фармации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5) допускается предоставление через МЦС функционала учета лекарственных средств и медицинских изделий с обеспечением интеграции с цифровыми системами уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 вводится в действие с 01.01.2027 в соответствии с приказом и.о. Министра здравоохранения РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 24 вводится в действие с 01.01.2027 в соответствии с приказом и.о. Министра здравоохранения РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. МЦС субъекта здравоохранения при осуществлении медицинской деятельности, связанной с переливанием компонентов донорской крови с лечебной целью для восполнения дефицита или дисфункции клеточных, или иных компонентов крови, а также заготовкой аутологичной крови для обеспечения кровосбережения, посредством интеграции с учетной системой субъекта здравоохранения обеспечивает функционал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ведения в режиме реального времени персонифицированного учета расходования и списания крови и ее компонентов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирования заявок на получение крови и ее компонентов из организаций службы крови;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) списания крови и ее компонентов по истечению сроков годности, а также в случае их непригодности к использованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведения общего и персонифицированного учета поступления и расходования крови и ее компонентов при ведении процессов деятельности отделения или кабинета трансфузиологии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. МЦС обеспечивает функционал:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ограничения доступа к МЦС пользователям по времени их работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) создания, удаления и редактирования учетных записей пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создания, удаления и редактирования ролей пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прикрепления ролей конкретным пользователям (один и тот же пользователь может иметь несколько ролей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) логирования действий пользователей по созданию, удалению и внесению изменений в персональные медицинские данные, а также просмотра журналов (логов) с действиями конкретных пользователей за определенный период времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) временного запрета доступа пользователей в систему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) создания первоначальных паролей для доступа пользователей в систему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) изменения паролей для доступа пользователей в систему;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) просмотра попыток доступа с ЭЦП, не прошедшими проверку подлинности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Общее время простоя МЦС по причинам, связанным с ее работоспособностью, не превышает суммарно 24 часа в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. В соответствии с требованиями </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+      28. МЦС создаются, эксплуатируются и развиваются в соответствии с законодательством Республики Казахстан, действующими на территории Республики Казахстан стандартами, жизненным циклом цифровой системы и при условии выполнения следующих требований: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласованного с уполномоченными органами в сфере обеспечения кибербезопасности и цифровизации технического задания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) протоколов испытаний с положительными результатами испытаний на соответствие требованиям кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интеграции с цифровыми системами уполномоченного органа через внешний шлюз "цифрового правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) единых требований в сферах цифровизации и обеспечения кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Цифровые ресурсы, нормативно-техническая документация, интерфейс, а также другие сопутствующие документы МЦС создаются и хранятся на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. МИС субъектов здравоохранения, претендующих на оказание медицинской помощи в рамках ГОБМП и (или) ОСМС, обеспечивают посредством интеграции с государственным сервисом контроля доступа к персональным данным выполнение требований </w:t>
+      30. МЦС субъектов здравоохранения, претендующих на оказание медицинской помощи в рамках ГОБМП и (или) ОСМС, обеспечивают посредством интеграции с государственным сервисом контроля доступа к персональным данным выполнение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктов 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8-1 Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. МИС субъектов здравоохранения, основанных на праве частной собственности, а также физических лиц, занимающихся частной медицинской практикой и фармацевтической деятельностью, обеспечивают посредством интеграции с негосударственным сервисом контроля доступа к персональным данным выполнение требований </w:t>
+      31. МЦС субъектов здравоохранения, основанных на праве частной собственности, а также физических лиц, занимающихся частной медицинской практикой и фармацевтической деятельностью, обеспечивают посредством интеграции с негосударственным сервисом контроля доступа к персональным данным выполнение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктов 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8-2 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. МИС обеспечивает выполнение положений </w:t>
+      32. МЦС обеспечивает выполнение положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 "Об утверждении единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности", в том числе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение программно-аппаратного обеспечения МЦС на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) применение программно-технических средств защиты информации, в том числе криптографического шифрования, с использованием средств криптографической защиты информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применение системы управления цифровыми ресурсами МЦС, поддерживающей шифрование данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) применение цифровой аутентификации, выполненной с использованием многофакторных средств для обеспечения доступа к цифровым ресурсам МЦС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контроль доступа к вычислительным ресурсам МЦС и выполняемых действий с применением цифровой аутентификации, выполненной с использованием многофакторных средств и управления паролями пользователей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разграничение прав пользователей МЦС по ролям, группам и уровню доступа с учетом иерархии объектов и принадлежности к организационной структуре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) журналирование действий пользователей, влияющих на кибербезопасность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) проверку полномочий лица, подписавшего документ, в соответствии с Правилами проверки подлинности электронной цифровой подписи, утвержденных </w:t>
+      8) журналирование цифровых событий и действий пользователей, с их хранением в неизменяемом виде на специализированном сервере логов, доступном для администраторов только для просмотра; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организацию защиты системных файлов от изменений и (или) повреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) поддержание работы со всеми типами хранилищ ключей ЭЦП, выданными аккредитованным удостоверяющим центром Республики Казахстан для подписания электронных документов и частей документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) выгрузку электронных документов, вместе со всеми ЭЦП, которыми они удостоверены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) проверку полномочий лица, подписавшего документ, в соответствии с Правилами проверки подлинности электронной цифровой подписи, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 9 декабря 2015 года № 1187 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12864);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) хранение электронных документов и цифровых ресурсов в неизменном виде вместе со всеми ЭЦП, которыми они удостоверены, метками времени и информацией о статусе проверки регистрационных свидетельств на отозванность (аннулирование) на момент подписания в течение всего срока хранения электронных документов и цифровых ресурсов в МЦС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. МИС для идентификации данных и элементов поддерживает объектные идентификаторы в казахстанском сегменте объектных идентификаторов, в соответствии с Правилами регистрации, перерегистрации и аннулирования объектных идентификаторов в казахстанском сегменте объектных идентификаторов, утвержденными </w:t>
+      33. МЦС субъекта здравоохранения обеспечивает функционал контроля доступа для пользователей: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) при наличии действующих трудовых отношений и ЭЦП, выданной данным субъектом здравоохранения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с рабочих мест в сети данного субъекта здравоохранения или через защищенный VPN (Virtual Private Network) канал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. МЦС субъекта здравоохранения обеспечивает запрет на одновременный вход для одной учетной записи пользователя с разных устройств или IP адресов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. МЦС, предоставляемая как услуга по сервисной модели цифровизации и (или) как интернет-сервис и (или) мобильное приложение, обеспечивает наличие механизмов ограничения доступа пользователей по перечню доверенных IP-адресов и подключение через единый шлюз доступа к сети интернет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. МЦС для идентификации данных и элементов поддерживает объектные идентификаторы в казахстанском сегменте объектных идентификаторов, в соответствии с Правилами регистрации, перерегистрации и аннулирования объектных идентификаторов в казахстанском сегменте объектных идентификаторов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 17 марта 2016 года № 281 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13615).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>