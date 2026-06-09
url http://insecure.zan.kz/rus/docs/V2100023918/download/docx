--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ca1888" w14:textId="0ca1888">
+    <w:p w14:paraId="11e4cc2" w14:textId="11e4cc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2487,51 +2487,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Услуга оказывается физическим и (или) юридическим лицам (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Для получения государственной услуги услугополучатель направляет услугодателю 1 посредством веб-портала "электронного правительства" www.egov.kz (далее – портал) заявку на проведение государственной экологической экспертизы по форме согласно </w:t>
+      13. Для получения государственной услуги услугополучатель направляет услугодателю 1 посредством веб-портала "цифрового правительства" www.egov.kz (далее – портал) заявку на проведение государственной экологической экспертизы по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением необходимых документов указанных в пункте 8 перечня основных требований к оказанию государственной услуги "Выдача заключений государственной экологической экспертизы, осуществляемой уполномоченным органом в области охраны окружающей среды".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z249" w:id="57"/>
     <w:p>
@@ -2596,50 +2596,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра экологии и природных ресурсов РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2648,52 +2668,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Сотрудник канцелярии услугодателя 1 регистрирует заявление с приложенными документами в день его поступления и направляет исполнителю услугодателя 1. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 1 получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 1 получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель проверяет на полноту представленных документов в течение 5 (пяти) рабочих дней с момента регистрации заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
@@ -3078,127 +3098,209 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Услугодатель 1 обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
+      15. Услугодатель 1 обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра экологии и природных ресурсов РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания государственной услуги "Выдача заключений государственной экологической экспертизы, осуществляемой местными исполнительными органами"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3472,52 +3574,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник канцелярии услугодателя 2 регистрирует заявление с приложенными документами в день его поступления и направляет исполнителю услугодателя 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 2 получает из соответствующих государственных информационных систем через шлюз "электронного правительства". </w:t>
+        <w:t>
+      Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 2 получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель проверяет на полноту представленных документов в течение 3 (трех) рабочих дней с момента регистрации заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
@@ -3902,61 +4004,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными приказами и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3995,51 +4117,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сотрудник канцелярии услугодателя 2 регистрирует заявление с приложенными документами в день его поступления и направляет исполнителю услугодателя 2. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 2 получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 2 получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнитель проверяет на полноту представленных документов в течение 3 (трех) рабочих дней с момента регистрации заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
@@ -4424,127 +4546,209 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменениями, внесенными приказами и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Услугодатель 2 обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
+      21. Услугодатель 2 обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра экологии и природных ресурсов РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей и(или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10390,50 +10594,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции приказа и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10693,51 +10917,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства" www.egov.kz.</w:t>
+Через веб-портал "цифрового правительства" www.​egov.​kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11550,88 +11774,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) заявку на проведение государственной экологической экспертизы, в электронном виде, подписанной ЭЦП услугополучателя, по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия протокола общественных слушаний в случае завершения общественных слушаний до начала процесса проведения государственной экологической экспертизы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12472,90 +12698,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) в случае лесоустроительных проектов государственных лесовладений и лесоустройства и (или) специальных обследований для отнесения государственного лесного фонда к категориям, перевода из одной категории в другую, а также выделения особо защитных участков, на которых лесопользование запрещается или ограничивается, в следующем составе:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 1 получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в форме электронного документа материалы по осуществлению лесоустройства, лесопользования или лесозащитных мероприятий, включающие в себя материалы и подготовленных в порядке определенным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инструкцией</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проведения лесоустройства, утвержденных приказом Министра сельского хозяйства Республики Казахстан от 9 ноября 2012 года №17-02/566 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 8181).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 1 получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12900,61 +13136,81 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной экологической экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 – в редакции приказа и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
+      Сноска. Приложение 6 – в редакции приказа и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -13206,51 +13462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства" www.egov.kz.</w:t>
+Через веб-портал "цифрового правительства" www.​egov.​kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14035,214 +14291,188 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) заявку на проведение государственной экологической экспертизы для объектов III категории, в электронном виде, подписанной ЭЦП услугополучателя, по форме согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приложению 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в случае проектной документации по строительству и (или) эксплуатации объектов III категории и иные проектные документы, необходимые при подготовке декларации о воздействии на окружающую среду:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в форме электронного документа проектная документация;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-в случае проектных документов, для видов деятельности, не требующих экологического разрешения, для которых законами Республики Казахстан предусмотрено обязательное наличие положительного заключения государственной экологической экспертизы:</w:t>
+2) заявку на проведение государственной экологической экспертизы, в электронном виде, подписанной ЭЦП услугополучателя, по форме согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в форме электронного документа проектные документы.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в случае проектных документов, для видов деятельности, не требующих экологического разрешения, для которых законами Республики Казахстан предусмотрено обязательное наличие положительного заключения государственной экологической экспертизы: в форме электронного документа проектные документы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 2 получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+Сведения о документах, удостоверяющих личность, государственной регистрации (перерегистрации) юридического лица, индивидуального предпринимателя, о разрешениях, заключениях государственной экологической экспертизы на проекты намечаемой деятельности с разделом по оценке воздействия на окружающую среду и нормативов эмиссий исполнитель услугодателя 2 получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14650,51 +14880,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="165"/>
+    <w:bookmarkStart w:name="z259" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка к заявке на проведение государственной экологической</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -14703,51 +14933,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>объекта I категории, который эксплуатируется на основании комплексного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>экологического разрешения, выданного до 1 июля 2021 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 7 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15046,68 +15276,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в составе которого находится</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объект)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="166"/>
+    <w:bookmarkStart w:name="z261" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15185,98 +15415,98 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Материалы не содержат конфиденциальной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="167"/>
+    <w:bookmarkStart w:name="z262" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Общие сведения об объекте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z263" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z263" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 1. Характеристика объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16758,80 +16988,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Строка 10 – дается информация по выполненным мероприятиям Программы перехода к наилучшим доступным технологиям, а также по не выполненным мероприятиям с указанием причин. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные о месторасположении промышленных площадок, на которых находятся источники загрязнения окружающей среды производственного объекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="169"/>
+    <w:bookmarkStart w:name="z264" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 2. Данные о месторасположении промышленных площадок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17475,80 +17705,80 @@
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрашиваемые эмиссии и экологическое воздействие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="170"/>
+    <w:bookmarkStart w:name="z265" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 3. Нормативы выбросов загрязняющих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20073,80 +20303,80 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур: г/сек - грамм в секунду; т/год - тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="171"/>
+    <w:bookmarkStart w:name="z266" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 4. Нормативы сбросов загрязняющих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -26401,80 +26631,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/год – тысяч метров кубических в год; мг/дм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>- миллиграмм на дециметр кубический; г/ч – грамм в час; т/год - тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="172"/>
+    <w:bookmarkStart w:name="z267" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 5. Лимиты накопления отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -30827,80 +31057,80 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур: т/год - тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="173"/>
+    <w:bookmarkStart w:name="z268" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 6. Лимиты захоронения отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -34991,92 +35221,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="174"/>
+    <w:bookmarkStart w:name="z270" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение государственной экологической экспертизы на проекты нормативов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>эмиссий, проекты программы управления отходами объекта I категории, который</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>эксплуатируется на основании комплексного экологического разрешения, выданного до 1 июля 2021 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 7 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35180,68 +35410,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="175"/>
+    <w:bookmarkStart w:name="z272" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение государственной экологической экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35541,80 +35771,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вариантов в сравнении с лучшими аналогами современных технологий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативы эмиссий в окружающую среду по годам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="176"/>
+    <w:bookmarkStart w:name="z273" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 1. Нормативы допустимых выбросов загрязняющих веществ в атмосферный воздух</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37436,80 +37666,80 @@
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур: г/сек - грамм в секунду; т/год - тонн в год; мг/м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>- миллиграмм на метр кубический.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="177"/>
+    <w:bookmarkStart w:name="z274" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 2. Нормативы сбросов загрязняющих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -43764,80 +43994,80 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/год- метров кубических в год; мг/дм</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>- миллиграмм на дециметр кубический; г/ч – грамм в час; т/год - тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="178"/>
+    <w:bookmarkStart w:name="z275" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 3. Лимиты накопления отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -45117,80 +45347,80 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур: т/год - тонн в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="179"/>
+    <w:bookmarkStart w:name="z276" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Таблица 4. Лимиты захоронения отходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -46707,188 +46937,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 августа 2021 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="180"/>
+    <w:bookmarkStart w:name="z244" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z245" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z245" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 16 февраля 2015 года № 100 "Об утверждении Правил проведения государственной экологической экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11021);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z246" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z246" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 28 апреля 2017 года № 145 "О внесении изменений в приказ Министра энергетики Республики Казахстан от 16 февраля 2015 года № 100 "Об утверждении Правил проведения государственной экологической экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 151891);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z247" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z247" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 13 июля 2018 года № 270 "О внесении изменений и дополнений в приказ Министра энергетики Республики Казахстан от 16 февраля 2015 года № 100 "Об утверждении Правил проведения государственной экологической экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 17285).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>