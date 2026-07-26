--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="381b17d" w14:textId="381b17d">
+    <w:p w14:paraId="ca6af2c" w14:textId="ca6af2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,205 +85,269 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 6 августа 2021 года № 423. Зарегистрирован в Министерстве юстиции Республики Казахстан 9 августа 2021 года № 23905. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 15 мая 2026 года № 240</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -314,170 +380,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Правила определяют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок проведения по принципу "одного окна" комплексной вневедомственной экспертизы ТЭО и ПСД, предназначенных для строительства новых, изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, а также инженерной подготовки территории, благоустройства и озеленения независимо от источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок разработки и согласования индивидуальных планов поэтапной разработки и согласования ПСД на строительство отдельных объектов, требующих особого регулирования и (или) градостроительной регламентации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления комплексной вневедомственной экспертизы проектов в режиме экспертного сопровождения по объектам и комплексам, по которым предусматривается проектировать и строить поэтапно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. По проектам строительства новых, изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, а также инженерной подготовки территории, благоустройства и озеленения комплексная вневедомственная экспертиза проектов строительства объектов проводится по принципу "одного окна" и включает в себя, в том числе санитарно-эпидемиологическую экспертизу проектов (отраслевую экспертизу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила подлежат соблюдению для всех субъектов архитектурной, градостроительной и строительной деятельности, осуществляемой на территории Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -490,70 +556,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Комплексная вневедомственная экспертиза проектов, проводимая государственной экспертной организацией, аккредитованными экспертными организациями или аккредитованной экспертной организацией особой индустриальной зоны в соответствии с их компетенциями, установленными статьями 64-4 и 64-5 Закона, осуществляется на основании договоров с отнесением затрат на стоимость рассматриваемого проекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -566,106 +632,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8. Санитарно-эпидемиологическая экспертиза проектов, являющаяся частями комплексной вневедомственной экспертизы проектов строительства объектов, осуществляются экспертами, аттестованными в порядке, определяемом Правилами аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за №10058).";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -678,270 +728,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. В ходе проведения комплексной вневедомственной экспертизы выполняются задачи по оценке проекта строительства на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие заданию на проектирование, иным исходным документам (материалам, данным), заданиям, техническим условиям и требованиям, а также утвержденным градостроительным регламентам и градостроительным (планировочным) решениям и функциональному назначению данного участка (площадки, трассы) строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдение государственных и межгосударственных нормативных требований по обеспечению санитарно-эпидемиологической, пожарной безопасности, требований к прочности и надежности конструкций, обеспечивающих устойчивое функционирование объекта, а также соблюдение строительных норм и правил, стандартов иностранных государств, международных и региональных организаций по объектам, находящимся на территории специальных экономических зон, международной специализированной выставки на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соответствие требованиям по энергоэффективности уникальных зданий и сооружений (их ограждающих конструкций), а также объектов, проектное потребление энергетических ресурсов которых превышает эквивалентный показатель в пятьсот тонн условного топлива в год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соответствие условиям и ограничениям, установленным в сфере ресурсосбережения, защиты интересов отечественных производителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обоснованность принятых объемно-планировочных и конструктивных решений, применяемых материалов, технологического и инженерного оборудования, надежность и прочность строительных конструкций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обоснованность и целесообразность предусмотренных ПСД объемов строительства объектов (зданий и сооружений, их комплексов, коммуникаций);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обоснованность и достоверность показателей, в том числе расчетной или сметной стоимостей строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) эффективность, полноту и достаточность, предлагаемых мер по охране здоровья населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) установление полноты и правильности планируемой деятельности здоровье населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) соответствие санитарно-эпидемиологическим требованиям и гигиеническим нормативам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -954,186 +1004,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "16. Для реализации принципа "одного окна" приемка проектов строительства (ТЭО и ПСД) вместе с исходными документами для проведения комплексной вневедомственной экспертизы проводится только посредством единого портала комплексной вневедомственной экспертизы проектов (далее - Портал), за исключением проектов строительства, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал является единой площадкой для:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заказчиков проектов, независимо от их формы собственности, ведомственной принадлежности и источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработчиков проектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственной экспертной организацией, аккредитованными экспертными организациям, аккредитованной экспертной организацией особой индустриальной зоны, осуществляющим комплексную вневедомственную экспертизу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1146,90 +1180,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18. Государственная и (или) аккредитованные экспертные организации при проведении комплексной вневедомственной экспертизы осуществляют все процедуры и операции посредством собственных информационных систем государственной экспертной организации и палаты экспертных организаций, интегрированных с Порталом, за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредитованная экспертная организация особой индустриальной зоны при проведении комплексной вневедомственной экспертизы осуществляет все процедуры и операции посредством информационной системы государственной экспертной организации, Порталом, за исключением проектов строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1302,148 +1336,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Договор на проведение комплексной вневедомственной экспертизы, осуществляемой государственной экспертной организацией, аккредитованными экспертными организациями или аккредитованной экспертной организацией особой индустриальной зоны, заключается посредством Портала и информационных систем государственной экспертной организации или палаты экспертных организаций в электронно-цифровой форме (электронный договор), с подписанием электронно-цифровыми подписями уполномоченными представителями сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договоры, заключенные с государственной экспертной организацией на проведение комплексной вневедомственной экспертизы по проектам строительства (ТЭО и ПСД) с грифом секретности или с пометкой ДСП, заключаются на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о государственных закупках работ по проведению комплексной вневедомственной экспертизы заключается посредством веб-портала государственных закупок в порядке, установленном законодательством Республики Казахстан "О государственных закупках".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный договор на проведение комплексной вневедомственной экспертизы, отнесенной к государственной монополии, является публичным и заключается государственной экспертной организацией с заказчиками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В указанном договоре, также учитываются особенности проведения комплексной экспертизы, касающихся соответственно ПСД на строительство объектов особого регулирования и (или) градостроительной регламентации, откорректированной ПСД по незавершенным строительством объектов, а также по ТЭО в составе концессионных заявок, представляемых участниками при проведении конкурса по выбору концессионера, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1458,186 +1475,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2, а также главой 3 настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Представляемый на комплексную вневедомственную экспертизу проект (ТЭО или ПСД) вместе с его исходными документами направляется заказчиком посредством Портала для установления соответствия комплектности и состава указанных материалов требованиям государственных нормативов в государственную, одну из выбранных заказчиком аккредитованную экспертную организацию или аккредитованную экспертную организацию особой индустриальной зоны, за исключением проектов с грифом секретности или с пометкой ДСП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Датой начала экспертных работ, является дата вступления в силу договора на проведение комплексной вневедомственной экспертизы, осуществляемой государственной экспертной организацией, аккредитованными экспертными организациями или аккредитованной экспертной организацией особой индустриальной зоны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В ходе проведения комплексной вневедомственной экспертизы эксперты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивают и получают от заказчиков и разработчиков проекта необходимые материалы и информацию, которые ими предоставляются в установленный экспертом срок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выдают мотивированные замечания, с целью их устранения в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1650,190 +1652,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "28. Данные о текущем состоянии дел по рассмотрению экспертами материалов проекта размещаются на соответствующем разделе Интернет-ресурса государственной экспертной организации, аккредитованными экспертными организации или аккредитованной экспертной организации особой индустриальной зоны с еженедельной периодичностью размещения информации с указанием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименования экспертной организации, осуществляющей комплексную вневедомственную экспертизу по данному проекту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) официального наименования проекта (ТЭО или ПСД), отраслевой принадлежности объекта проектирования и его месторасположения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заказчика (инвестор, собственник) и источника финансирования проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработчика проекта (генеральный проектировщик);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) результатов процедуры приемки представленной на экспертизу документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) даты заключения договора на проведение комплексной вневедомственной экспертизы с указанием даты вступления договора в силу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1846,70 +1848,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 34 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) 35 (тридцать пять) рабочих дней отводится для параллельного (одновременного) рассмотрения ТЭО или ПСД по всем разделам и частям, включая графические материалы, конструктивные, инженерные и сметные расчеты, а также в части энергосбережения и энергоэффективности, санитарно-эпидемиологической безопасности проектных решений с подготовкой экспертных заключений по разделам (частям) проекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1922,70 +1924,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 35 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) 50 (пятьдесят) рабочих дней отводится для параллельного (одновременного) рассмотрения ТЭО или ПСД по всем разделам и частям, включая графические материалы, конструктивные, инженерные и сметные расчеты, а также в части энергосбережения и энергоэффективности, санитарно-эпидемиологической безопасности проектных решений с подготовкой экспертных заключений по разделам (частям) проекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1998,70 +2000,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 36 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) 20 (двадцать) рабочих дней отводится для рассмотрения ПСД по всем разделам и частям включая графические материалы, конструктивные, инженерные и сметные расчеты, а также в части энергосбережения и энергоэффективности, санитарно-эпидемиологической безопасности проектных решений с подготовкой экспертных заключений по разделам (частям) проекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2074,70 +2076,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "49. Комплексная вневедомственная экспертиза ТЭО в составе конкурсных заявок заключается в оценке соответствия градостроительным и техническим регламентам, а также нормативным требованиям по обеспечению технико-технологических решений в части устойчивого функционирования проектируемого объекта в ходе эксплуатации, надежности строительных конструкций, мер по обеспечению санитарно-эпидемиологической, промышленной, противопожарной и противовзрывной безопасности в порядке, определенном законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2226,68 +2228,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>69-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "69-4. По проектам строительства с грифом секретности или с пометкой ДСП, проводится комплексная вневедомственная экспертиза в режиме экспертного сопровождения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2422,90 +2407,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69-5. Комплектность исходно-разрешительных документов, представляемых на комплексную вневедомственную экспертизу, указана в приложении 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплектность и состав представленного проекта строительства и исходных документов проверяется на соответствие в течение 5 (пяти) рабочих дней со дня регистрации указанных материалов в государственной экспертной организации.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2518,170 +2504,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 69-9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="46"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "69-9. Проведение экспертизы поэтапной разработки ПСД, осуществляется в соответствии с договором, заключаемым c государственной экспертной организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z73" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжительность проведения экспертизы по каждому из этапов, устанавливается договором и со дня начала экспертных работ по соответствующему этапу не превышают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z74" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 45 (сорок пять) рабочих дней по проектам строительства объектов являющихся технологически или технически сложными объектами I уровня ответственности ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z75" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 30 (тридцать) рабочих дней по проектам строительства объектов, являющихся технологически или технически сложными объектами II уровней ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z76" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 20 (двадцать) рабочих дней по проектам строительства объектов, одновременно являющихся технологически и технически не сложными объектами II уровня ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z77" w:id="51"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 10 (десять) рабочих дней по проектам строительства объектов, одновременно являющихся технологически и технически не сложными объектами III уровня ответственности.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2694,70 +2680,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 69-10 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkStart w:name="z79" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) 35 (тридцать пять) рабочих дней отводится для параллельного (одновременного) рассмотрения по всем разделам и частям, включая графические материалы, конструктивные, инженерные и сметные расчеты, а также в части энергосбережения и энергоэффективности, санитарно-эпидемиологической безопасности проектных решений с подготовкой экспертных заключений по разделам (частям) проекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2770,70 +2756,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 69-11 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="53"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) 20 (двадцать) рабочих дней отводится для параллельного (одновременного) рассмотрения по всем разделам и частям, включая графические материалы, конструктивные, инженерные и сметные расчеты, а также в части энергосбережения и энергоэффективности, санитарно-эпидемиологической безопасности проектных решений с подготовкой экспертных заключений по разделам (частям) проекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2846,70 +2832,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 69-12 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) 12 (двенадцать) рабочих дней отводится для рассмотрения ПСД по всем разделам и частям включая графические материалы, конструктивные, инженерные и сметные расчеты, а также в части энергосбережения и энергоэффективности, санитарно-эпидемиологической безопасности проектных решений с подготовкой экспертных заключений по разделам (частям) проекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2978,106 +2964,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 73-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3090,90 +3060,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 10) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10) для объектов I и II категории - заключение по результатам оценки воздействия на окружающую среду либо заключение о результатах скрининга воздействий намечаемой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z89" w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для объектов III категории – заключение государственной экологической экспертизы на проектную документацию по строительству и эксплуатации объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3186,106 +3156,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3298,206 +3252,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Специальные (дополнительные) исходные документы, необходимые для проведения в части охраны окружающей среды и санитарно-эпидемиологической экспертизы проектов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласование с территориальными подразделениями ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения проекта по корректировке, в части сокращения санитарно-защитных зон эпидемический значимых объектов, зон санитарной охраны подземных и поверхностных источников питьевого водоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z95" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) генеральный план застройки городских и сельских населенных пунктов, курортных зон, планировки и застройки населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z96" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Для объектов I и II категории - заключение по результатам оценки воздействия на окружающую среду либо заключение о результатах скрининга воздействий намечаемой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z97" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для объектов III категории – заключение государственной экологической экспертизы на проектную документацию по строительству и эксплуатации объекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z98" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3510,780 +3448,801 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 4) следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) Для объектов I и II категории - заключение по результатам оценки воздействия на окружающую среду либо заключение о результатах скрининга воздействий намечаемой деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z101" w:id="63"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для объектов III категории – заключение государственной экологической экспертизы на проектную документацию по строительству и эксплуатации объекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="64"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку, порядковый номер 9, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z104" w:id="65"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1032"/>
-        <w:gridCol w:w="11268"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11268" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z105" w:id="66"/>
+          <w:bookmarkStart w:name="z105" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласования уполномоченных органов (по необходимости и функциональному назначению объекта):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного государственного органа в области ветеринарии;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного органа в сфере гражданской и государственной авиации (по объектам, высота которых 45 м и более и расположенных в пределах 15 км от аэродрома);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для объектов I и II категории - заключение по результатам оценки воздействия на окружающую среду либо заключение о результатах скрининга воздействий намечаемой деятельности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для объектов III категории – заключение государственной экологической экспертизы на проектную документацию по строительству и эксплуатации объекта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иные согласования проекта на строительство, предусмотренные законодательством Республики Казахстан и нормативно-техническими документами в сфере архитектуры, градостроительства и строительства.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="67"/>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z111" w:id="68"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z111" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z112" w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z112" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z113" w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z113" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z114" w:id="71"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z114" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z115" w:id="72"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z115" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      исполняющий обязанности</w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполняющий обязанности</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра индустрии и инфраструктурного развития</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Ускенбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...33 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАНО"</w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"СОГЛАСОВАНО"</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерство экологии,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геологии и природных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4306,63 +4265,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4684,35 +4665,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>