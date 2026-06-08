--- v0 (2025-10-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63b5efc" w14:textId="63b5efc">
+    <w:p w14:paraId="bc3a418" w14:textId="bc3a418">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +85,199 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ исполняющего обязанности Председателя Комитета лесного хозяйства и животного мира Министерства сельского хозяйства Республики Казахстан от 24 июля 2015 года № 190 "О введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, установлении мест и сроков их пользования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Председателя Комитета рыбного хозяйства Министерства экологии, геологии и природных ресурсов Республики Казахстан от 3 августа 2021 года N 30-4-8/77. Зарегистрирован в Министерстве юстиции Республики Казахстан 5 августа 2021 года N 23849. Утратил силу приказом Министра сельского хозяйства Республики Казахстан от 3 марта 2026 года № 78.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ утратил силу приказом Министра сельского хозяйства РК от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Председателя Комитета лесного хозяйства и животного мира Министерства сельского хозяйства Республики Казахстан от 24 июля 2015 года № 190 "О введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, установлении мест и сроков их пользования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11939) следующие изменения:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,106 +290,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. Ограничения и запреты на пользование рыбными ресурсами и другими водными животными, их частей и дериватов не распространяются на осуществление научно-исследовательского (в рамках государственного заказа), контрольного, мелиоративного ловов, лова в воспроизводственных целях (государственными предприятиями в рамках государственного заказа, а также частными рыбоводными хозяйствами на закрепленных за ними рыбохозяйственных водоемах и (или) участках в целях искусственного воспроизводства и получения рыбопосадочного материала), порядок которых определяется Правилами рыболовства, утвержденные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-04/148 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 10606) (далее – правила рыболовства), а также на водоемы, используемые для искусственного выращивания товарной рыбы."</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -340,226 +386,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. В период нереста и размножения рыбных ресурсов и других водных животных ввести запрет на рыболовство в следующих местах и сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на озере Жайсан и озерно-речной части водохранилища Буктырма от Каракаса до первой Батинской сопки – с 16 апреля по 30 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в глубоководной части водохранилища Буктырма от начало первой Батинской сопки вниз по течению до Бухтарминской ГЭС – с 1 мая по 15 июня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на Усть-Каменогорском водохранилищах, реке Ертис от Усть-Каменогорской ГЭС до Шульбинского водохранилища – с 10 мая по 10 июня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на Шульбинском водохранилище, реке Ертис от Шульбинской ГЭС до административной границы с Павлодарской областью – с 16 апреля по 30 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в степных, пресных водоемах Павлодарской области, на реке Ертис с ее пойменными водоемами от административной границы с Восточно-Казахстанской областью до государственной границы с Российской Федерацией, по всей протяженности канала имени Каныша Сатпаева, включая все гидроузлы (водохранилища) – с 15 апреля по 30 мая.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в подпункт 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 вносится изменение на государственном языке, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -572,150 +602,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Ввести запрет на рыболовство с применением непромысловых орудий лова:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на реке Жайык в пределах Атырауской области – с 15 мая по 15 июня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на реке Кигаш со всеми каналами и ериками – с 20 апреля по 20 мая, за исключением субботы, воскресения и праздничных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на реке Жайык в пределах Западно-Казахстанской области со всеми пойменными водоемами (старицы, разливы, протоки, узеки) – с 15 мая по 15 июня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на других водоемах в пределах Западно-Казахстанской области – с 1 мая по 31 мая;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -728,370 +758,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "26. В целях создания зон покоя ввести круглогодичный запрет на рыболовство в следующих местах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на реке Жайык от устья до тоневого участка Малая Дамбинская и от тони Нижняя Татарская до административной границы с Западно-Казахстанской областью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с применением промысловых орудий лова – на реке Жайык в пределах Западно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в предустьевом пространстве реки Жайык в пределах границ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на западе – по прямой линии от точки 46°44'38.74" северной широты (далее ‒ с.ш.) 52°17'10.89" восточной долготы (далее ‒ в.д.) до точки 46°28'07.6" северной широты 52°16'08.6" восточной долготы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на востоке – по прямой линии от точки 46°55'33.18" северной широты 50°48'53.29" восточной долготы до точки 46°43'40.36" северной широты 50°48'26.55" восточной долготы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на юге – по прямой линии от точки 46°50'37.3" северной широты и далее (с.ш.) до точки 51°22'39.2" восточной долготы до точки 46°38'47.7" северной широты и 51°42'27.9" восточной долготы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в предустьевом пространстве реки Кигаш (восточная часть дельты реки Волга) в пределах границ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на западе – по левой бровке Канычинского канала-рыбохода от пересечения с Телячинским каналом-рыбоходом до пересечения с Коневским каналом-рыбоходом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на востоке – по правой бровке Ганюшкинского канала-рыбохода от 70 км до 112 км (пересечение с Коневским каналом-рыбоходом);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на юге – по левой бровке Коневского канала-рыбохода от пресечения с Канычинским каналом-рыбоходам до 112 км Ганюшкинского канала-рыбохода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на севере – по прямой линии от пересечения Канычинского канала-рыбохода с Телячинским каналом-рыбоходом до 70 км Ганюшкинского канала-рыбохода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: в предустьевом пространстве реки Кигаш рыболовство допускается на участках Птичий, Ватажный, Иголкинский, Коневский, Мальцев, Новинский, Жар-Косе, Тришкин, Дементьев, Верхняя коса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в рыбоходных каналах на 1 км по обе стороны до свала глубин 2-х м;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) с применением промысловых орудий лова – в казахстанском секторе Каспийского моря, в квадратах 67, 93, 94, 95, 98, 99, 123, 124, 125, 128, 150, 154, 155, 158, 159, 160, 181, 182, 187, 218, 219, 259, 260, 300;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) с применением ставных сетей на резервном фонде рыбохозяйственных участков казахстанского сектора Каспийского моря.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1104,586 +1134,585 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Установить места и сроки пользования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на озере Жайсан и озерно-речной части Бухтарминского водохранилища от Каракаса до первой Батинской сопки – с 31 мая по 15 апреля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в глубоководной части водохранилища Буктырма от начало первой Батинской сопки вниз по течению до Бухтарминской ГЭС–с 16 июня по 30 апреля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на Усть-Каменогорском водохранилищах, реке Ертис от Усть-Каменогорской ГЭС до Шульбинского водохранилища – с 11 июня по 9 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на Шульбинском водохранилище, реке Ертис от Шульбинской ГЭС до административной границы с Павлодарской областью – с 31 мая по 15 апреля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на степных, пресных водоемах Павлодарской области, реке Ертис с ее пойменными водоемами от административной границы с Восточно-Казахстанской областью до государственной границы с Российской Федерацией, по всей протяженности канала имени Каныша Сатпаева, включая все гидроузлы (водохранилища) – с 31 мая по 14 апреля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) на горько-соленых водоемах Павлодарской области для сбора и заготовки цист артемии – с 16 июня по 29 февраля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) на Бухтарминском и Усть-Каменогорском водохранилищах и на реке Ертис от Усть-Каменогорской ГЭС до Шульбинского водохранилища и от Шульбинской ГЭС до административной границы с Павлодарской областью, на водохранилище гидроузла №1 канала имени Каныша Сатпаева, для лова сиговых видов рыб – с 11 декабря по 9 ноября;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) на водохранилище Бухтарма от Казнаковской переправы ниже по течению до Бухтарминской ГЭС - с 11 декабря по 9 ноября.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10) с применением непромысловых орудий лова:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на реке Жайык в пределах Атырауской области – с 16 июня по 14 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на реке Кигаш и на всех ее каналах и ериках – с 21 мая по 19 апреля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на реке Жайык со всеми пойменными водоемами (старицы, разливы, протоки, узеки) в пределах Западно-Казахстанской области – с 16 июня по 14 мая;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на других водоемах в пределах Западно-Казахстанской области – с 1 июня по 30 апреля.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управлению охраны рыбных ресурсов и регулирования рыболовства в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства экологии, геологии и природных ресурсов Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Комитета рыбного хозяйства</w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Комитета рыбного хозяйства</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства экологии, геологии и природных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1732,55 +1761,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2110,35 +2161,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>