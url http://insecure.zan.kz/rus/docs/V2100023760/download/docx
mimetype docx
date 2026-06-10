--- v0 (2025-12-29)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52d420d" w14:textId="52d420d">
+    <w:p w14:paraId="6cfaba7" w14:textId="6cfaba7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1237,766 +1237,860 @@
         <w:t>
       2) Генеральный директор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Заместитель генерального директора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Руководитель отдела (инновационных технологий, спутникового позиционирования, цифровизации и информационной безопасности);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Руководитель отдела (картографического, подготовки и хранения материалов);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      5) Руководитель отдела (картографического, подготовки и хранения материалов);</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Руководитель отдела (экспертизы, редактирования карт);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      6) Руководитель отдела (экспертизы, редактирования карт);</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Руководитель отдела (топографо-геодезических, картографических и аэрокосмосъемочных работ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...15 lines deleted...]
-      7) Руководитель отдела (топографо-геодезических, картографических и аэрокосмосъемочных работ);</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Геодезист;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      8) Геодезист;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Руководитель управления геодезии и картографии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      9) Руководитель управления геодезии и картографии;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Руководитель отдела проектирования и планирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      10) Руководитель отдела проектирования и планирования;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Картограф;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      11) Картограф;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Корректор карт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      12) Корректор карт;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Редактор карт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      13) Редактор карт;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Заведующий группой по созданию картографической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      14) Заведующий группой по созданию картографической продукции;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Руководитель отдела технического контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      15) Руководитель отдела технического контроля;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Руководитель группы (тематической картографии, фотограмметрических работ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      16) Руководитель группы (тематической картографии, фотограмметрических работ);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Руководитель топографо-геодезической партии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      17) Руководитель топографо-геодезической партии;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Директор филиала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      18) Директор филиала;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Заместитель директора филиала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      19) Заместитель директора филиала.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В настоящих квалификационных характеристиках под руководящей должностью понимается структурная штатная единица организации, наделенная полномочиями по организации деятельности подчиненного ему подразделения или отдельных сотрудников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      4. В настоящих квалификационных характеристиках под руководящей должностью понимается структурная штатная единица организации, наделенная полномочиями по организации деятельности подчиненного ему подразделения или отдельных сотрудников.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В настоящих квалификационных характеристиках под стажем работы в областях, по соответствующему направлению подготовки кадров, понимается стаж работы в организациях, в том числе в международных, зарубежных или транснациональных организациях, зарубежных и государственных структурах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      5. В настоящих квалификационных характеристиках под стажем работы в областях, по соответствующему направлению подготовки кадров, понимается стаж работы в организациях, в том числе в международных, зарубежных или транснациональных организациях, зарубежных и государственных структурах.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Квалификационные характеристики разработаны Министерством цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      6. Квалификационные характеристики разработаны Министерством цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Должности руководителей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Должности руководителей</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Генеральный директор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Генеральный директор</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      7. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит производственной, хозяйственной и финансово-экономической деятельностью организации, обеспечивает исполнение принимаемых решений, сохранность и эффективное использование имущества организации, содержащегося на его балансе, а также финансово-хозяйственные результаты ее деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      Руководит производственной, хозяйственной и финансово-экономической деятельностью организации, обеспечивает исполнение принимаемых решений, сохранность и эффективное использование имущества организации, содержащегося на его балансе, а также финансово-хозяйственные результаты ее деятельности.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определяет политику, стратегию деятельности организации и механизм их реализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      Определяет политику, стратегию деятельности организации и механизм их реализации.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключает договора, совершает сделки, операции со сторонними организациями или другими юридическими лицами, издает распоряжения, приказы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      Заключает договора, совершает сделки, операции со сторонними организациями или другими юридическими лицами, издает распоряжения, приказы.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу и эффективное взаимодействие всех структурных подразделений предприятия, направляет их деятельность на развитие и совершенствование гибкого и мобильного производства работ и услуг, быстро реагирующих на нововведения и изменение рыночной ситуации с учетом социальных и рыночных приоритетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      Организует работу и эффективное взаимодействие всех структурных подразделений предприятия, направляет их деятельность на развитие и совершенствование гибкого и мобильного производства работ и услуг, быстро реагирующих на нововведения и изменение рыночной ситуации с учетом социальных и рыночных приоритетов.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает повышение эффективности работы организации, рост продаж продукции и услуг, и увеличение прибыли, повышение качества и конкурентоспособности производимой продукции (услуг), их соответствие государственным стандартам и стандартам отечественного и зарубежного рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      Обеспечивает повышение эффективности работы организации, рост продаж продукции и услуг, и увеличение прибыли, повышение качества и конкурентоспособности производимой продукции (услуг), их соответствие государственным стандартам и стандартам отечественного и зарубежного рынка.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение организацией обязательств перед государственным бюджетом, накопительными пенсионными и страховыми фондами, поставщиками, заказчиками и кредиторами, включая банки, а также выполнение хозяйственных и трудовых договоров (контрактов), показателей индикативных планов и бизнес-планов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      Обеспечивает выполнение организацией обязательств перед государственным бюджетом, накопительными пенсионными и страховыми фондами, поставщиками, заказчиками и кредиторами, включая банки, а также выполнение хозяйственных и трудовых договоров (контрактов), показателей индикативных планов и бизнес-планов.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует производственно-хозяйственную деятельность на основе использования новейшей техники и технологии в сфере геодезии и картографии, прогрессивных форм управления и организации труда, существующих научно обоснованных нормативов материальных, финансовых и трудовых затрат, изучения экономической ситуации рынка и опыта (отечественного и зарубежного) в целях повышения технического уровня и качества продукции (услуг), роста интенсификации производства, производительности труда, экономической эффективности, рационального использования производственных резервов и экономного расходования всех видов ресурсов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      Организует производственно-хозяйственную деятельность на основе использования новейшей техники и технологии в сфере геодезии и картографии, прогрессивных форм управления и организации труда, существующих научно обоснованных нормативов материальных, финансовых и трудовых затрат, изучения экономической ситуации рынка и опыта (отечественного и зарубежного) в целях повышения технического уровня и качества продукции (услуг), роста интенсификации производства, производительности труда, экономической эффективности, рационального использования производственных резервов и экономного расходования всех видов ресурсов.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает меры по обеспечению организации квалифицированными кадрами, рациональному использованию и развитию их профессиональных знаний и опыта, созданию безопасных и благоприятных для жизни и здоровья условий труда, соблюдению требований законодательства об охране окружающей среды, формированию благоприятной психологической атмосферы в коллективе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      Принимает меры по обеспечению организации квалифицированными кадрами, рациональному использованию и развитию их профессиональных знаний и опыта, созданию безопасных и благоприятных для жизни и здоровья условий труда, соблюдению требований законодательства об охране окружающей среды, формированию благоприятной психологической атмосферы в коллективе.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает сочетание экономических и административных методов руководства, обсуждение и решение производственных и иных вопросов, материальных и моральных стимулов повышения эффективности производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      Обеспечивает сочетание экономических и административных методов руководства, обсуждение и решение производственных и иных вопросов, материальных и моральных стимулов повышения эффективности производства.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает на основе принципов социального партнерства разработку, заключение и выполнение коллективного договора, соблюдение трудовой и производственной дисциплины, способствует развитию трудовой мотивации, инициативы и активности работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      Обеспечивает на основе принципов социального партнерства разработку, заключение и выполнение коллективного договора, соблюдение трудовой и производственной дисциплины, способствует развитию трудовой мотивации, инициативы и активности работников.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решает вопросы, касающиеся финансово-экономической и производственно-хозяйственной деятельности организации, в пределах, предоставленных ему законодательством прав, поручает ведение отдельных направлений деятельности другим должностным лицам, заместителям директора, руководителям филиалов, а также функциональных и производственных подразделений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      Решает вопросы, касающиеся финансово-экономической и производственно-хозяйственной деятельности организации, в пределах, предоставленных ему законодательством прав, поручает ведение отдельных направлений деятельности другим должностным лицам, заместителям директора, руководителям филиалов, а также функциональных и производственных подразделений.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает соблюдение законности в деятельности организации и осуществлении ее хозяйственно-экономических связей, использование правовых средств для финансового управления и функционирования в рыночных условиях, укрепления договорной и финансовой дисциплины, регулирования социально-трудовых отношений, обеспечения инвестиционной привлекательности организации в целях поддержания и расширения масштабов бизнеса (предпринимательской деятельности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      Обеспечивает соблюдение законности в деятельности организации и осуществлении ее хозяйственно-экономических связей, использование правовых средств для финансового управления и функционирования в рыночных условиях, укрепления договорной и финансовой дисциплины, регулирования социально-трудовых отношений, обеспечения инвестиционной привлекательности организации в целях поддержания и расширения масштабов бизнеса (предпринимательской деятельности).</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляет имущественные и другие интересы организации в суде, арбитраже, государственных органах и других организациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      Представляет имущественные и другие интересы организации в суде, арбитраже, государственных органах и других организациях.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2194,50 +2288,128 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О языках в Республике Казахстан" (далее – Закон "О языках в Республике Казахстан");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац девятый пункта 8 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2737,508 +2909,602 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 31 марта 2023 года № 130/НҚ "Об утверждении Правил формирования, сбора, хранения, использования и выдачи сведений Национального фонда пространственных данных" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32233) (далее - Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z83" w:id="61"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или землеустройство и/или кадастр и/или экономика и/или бизнес, право и стаж работы на руководящих должностях не менее 5 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z84" w:id="62"/>
-[...15 lines deleted...]
-      9. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или землеустройство и/или кадастр и/или экономика и/или бизнес, право и стаж работы на руководящих должностях не менее 5 лет.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Заместитель генерального директора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z85" w:id="63"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Заместитель генерального директора</w:t>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z86" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В пределах своей компетенции определяет техническую политику и направления технического развития предприятия, представляет интересы предприятия в органе государственного управления, заинтересованных министерствах и ведомствах, исполняет акты и поручения первого руководителя, организует организационно-правовое, материально-техническое и финансовое обеспечение деятельности предприятия и его филиалов, решает вопросы административно-хозяйственной деятельности, в пределах предоставленных полномочий, обеспечивает соблюдение законности в деятельности подразделений и осуществлении их хозяйственно-экономических связей, в использовании правовых средств при финансовом управлении, укреплении договорной и финансовой дисциплины, социально-трудовых отношений, созданию благоприятных и безопасных условий труда, организует работу в сфере государственных закупок, организует работу по разработке проектов нормативных правовых актов в пределах компетенции предприятия, осуществляет обеспечение за состоянием трудовой дисциплины в предприятии, курирует деятельность структурных подразделений, ответственных за кадровое, финансовое, юридическое, административное, документационное обеспечение деятельности предприятия, реализацию единой государственной политики в сфере развития государственного языка, а также за выполнение процедур организации и проведения государственных закупок. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z88" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу центрального аппарата предприятия по производственной деятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z88" w:id="66"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осуществляет контроль над разработкой технических проектов, организует рассмотрение и внедрение проектов технического переоснащения, разработанных сторонними организациями, составление заявок на приобретение оборудования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет контроль за технической эксплуатацией, ремонтом и модернизацией оборудования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z90" w:id="68"/>
-[...15 lines deleted...]
-      Осуществляет контроль за технической эксплуатацией, ремонтом и модернизацией оборудования.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает эффективность производственной деятельности соответствующих курируемых структурных подразделений (служб), контролирует результаты их работы, состояние трудовой и производственной дисциплины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
-[...15 lines deleted...]
-      Обеспечивает эффективность производственной деятельности соответствующих курируемых структурных подразделений (служб), контролирует результаты их работы, состояние трудовой и производственной дисциплины.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит разработкой мероприятий по производственным работам, как государственного задания, так и договорных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z92" w:id="70"/>
-[...15 lines deleted...]
-      Руководит разработкой мероприятий по производственным работам, как государственного задания, так и договорных работ.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает своевременную подготовку технической документации по производственным работам (технической спецификаций, технических условий, технологических карт, картограмм).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z93" w:id="71"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Способствует расширению объемов производства договорных работ, товаров (услуг). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает полный цикл производственных работ, выполнение договорных работ, подписание актов приема выполненных работ, руководит разработкой, проектированием и реализацией мероприятий по внедрению цифровизации, автоматизации и инновационных технологий в предприятии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z95" w:id="73"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обеспечивает своевременную подготовку технической документации и технических заданий по внедрению цифровизации, автоматизации и инновационных технологий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководит разработкой инструкций, методических и нормативных материалов, связанных с внедрением цифровизации, автоматизации и инновационных технологий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z98" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит оказание методической помощи подразделениям предприятия в подготовке исходных данных для внедрения цифровизации, автоматизации и инновационных технологий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организует изучение отечественного и зарубежного опыта внедрения цифровизации и автоматизации управления предприятием, повышение квалификации специалистов по указанным вопросам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятнадцатая пункта 10 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организует проведение мероприятий по информационной безопасности предприятия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организует рассмотрение и внедрение проектов технического переоснащения, разработанных сторонними организациями, составление заявок на приобретение программного обеспечения и оргтехники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осуществляет контроль за технической эксплуатацией, ремонтом и модернизацией оргтехники. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обеспечивает своевременную подготовку технической документации по внедрению цифровизации, программного обеспечения и оргтехники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Знание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3548,467 +3814,545 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац восьмой пункта 11 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об информатизации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z113" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z114" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z113" w:id="84"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или кадастр и/или землеустройство и/или экономика и/или право и стаж работы в курируемых направлениях по профилю деятельности не менее 5 лет на руководящих должностях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z114" w:id="85"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Директор филиала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z115" w:id="86"/>
-[...15 lines deleted...]
-      12. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или кадастр и/или землеустройство и/или экономика и/или право и стаж работы в курируемых направлениях по профилю деятельности не менее 5 лет на руководящих должностях.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z116" w:id="87"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Директор филиала</w:t>
+    <w:bookmarkStart w:name="z118" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит производственной, хозяйственной и финансово-экономической деятельностью филиала предприятия, обеспечивает исполнение принимаемых решений, сохранность и эффективное использование имущества организации, содержащегося на его балансе, а также финансово-хозяйственные результаты ее деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z117" w:id="88"/>
-[...15 lines deleted...]
-      13. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z119" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключает договора, совершает сделки, операции со сторонними организациями или другими юридическими лицами, издает распоряжения, приказы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z118" w:id="89"/>
-[...15 lines deleted...]
-      Руководит производственной, хозяйственной и финансово-экономической деятельностью филиала предприятия, обеспечивает исполнение принимаемых решений, сохранность и эффективное использование имущества организации, содержащегося на его балансе, а также финансово-хозяйственные результаты ее деятельности.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу и эффективное взаимодействие всех структурных подразделений филиала, направляет их деятельность на развитие и совершенствование гибкого и мобильного производства товаров и услуг, быстро реагирующих на нововведения и изменение рыночной ситуации с учетом социальных и рыночных приоритетов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z119" w:id="90"/>
-[...15 lines deleted...]
-      Заключает договора, совершает сделки, операции со сторонними организациями или другими юридическими лицами, издает распоряжения, приказы.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает повышение эффективности работы организации, рост продаж продукции и услуг, и увеличение прибыли, повышение качества и конкурентоспособности производимой продукции (услуг), их соответствие государственным стандартам и стандартам высокоразвитых стран и лучших компаний в целях завоевания отечественного и зарубежных рынков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z120" w:id="91"/>
-[...15 lines deleted...]
-      Организует работу и эффективное взаимодействие всех структурных подразделений филиала, направляет их деятельность на развитие и совершенствование гибкого и мобильного производства товаров и услуг, быстро реагирующих на нововведения и изменение рыночной ситуации с учетом социальных и рыночных приоритетов.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение филиалом обязательств перед государственным бюджетом, накопительными пенсионными и страховыми фондами, поставщиками, заказчиками и кредиторами, включая банки, а также выполнение хозяйственных и трудовых договоров (контрактов), показателей индикативных планов и бизнес-планов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z121" w:id="92"/>
-[...15 lines deleted...]
-      Обеспечивает повышение эффективности работы организации, рост продаж продукции и услуг, и увеличение прибыли, повышение качества и конкурентоспособности производимой продукции (услуг), их соответствие государственным стандартам и стандартам высокоразвитых стран и лучших компаний в целях завоевания отечественного и зарубежных рынков.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует производственно-хозяйственную деятельность на основе использования новейшей техники и технологии, прогрессивных форм управления и организации труда, существующих научно обоснованных нормативов материальных, финансовых и трудовых затрат, изучения конъюнктуры рынка и передового опыта (отечественного и зарубежного) в целях повышения технического уровня и качества продукции (услуг), роста интенсификации производства, производительности труда, экономической эффективности, рационального использования производственных резервов и экономного расходования всех видов ресурсов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z122" w:id="93"/>
-[...15 lines deleted...]
-      Обеспечивает выполнение филиалом обязательств перед государственным бюджетом, накопительными пенсионными и страховыми фондами, поставщиками, заказчиками и кредиторами, включая банки, а также выполнение хозяйственных и трудовых договоров (контрактов), показателей индикативных планов и бизнес-планов.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает меры по обеспечению организации квалифицированными кадрами, рациональному использованию и развитию их профессиональных знаний и опыта, созданию безопасных и благоприятных для жизни и здоровья условий труда, соблюдению требований законодательства об охране окружающей среды, формированию благоприятной психологической атмосферы в коллективе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z123" w:id="94"/>
-[...15 lines deleted...]
-      Организует производственно-хозяйственную деятельность на основе использования новейшей техники и технологии, прогрессивных форм управления и организации труда, существующих научно обоснованных нормативов материальных, финансовых и трудовых затрат, изучения конъюнктуры рынка и передового опыта (отечественного и зарубежного) в целях повышения технического уровня и качества продукции (услуг), роста интенсификации производства, производительности труда, экономической эффективности, рационального использования производственных резервов и экономного расходования всех видов ресурсов.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает сочетание экономических и административных методов руководства, обсуждение и решение производственных и иных вопросов, материальных и моральных стимулов повышения эффективности производства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
-[...15 lines deleted...]
-      Принимает меры по обеспечению организации квалифицированными кадрами, рациональному использованию и развитию их профессиональных знаний и опыта, созданию безопасных и благоприятных для жизни и здоровья условий труда, соблюдению требований законодательства об охране окружающей среды, формированию благоприятной психологической атмосферы в коллективе.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает на основе принципов социального партнерства разработку, заключение и выполнение коллективного договора, соблюдение трудовой и производственной дисциплины, способствует развитию трудовой мотивации, инициативы и активности работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z125" w:id="96"/>
-[...15 lines deleted...]
-      Обеспечивает сочетание экономических и административных методов руководства, обсуждение и решение производственных и иных вопросов, материальных и моральных стимулов повышения эффективности производства.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решает вопросы, касающиеся финансово-экономической и производственно-хозяйственной деятельности организации, в пределах, предоставленных ему законодательством прав, поручает ведение отдельных направлений деятельности другим должностным лицам, заместителям директора, функциональных и производственных подразделений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
-[...15 lines deleted...]
-      Обеспечивает на основе принципов социального партнерства разработку, заключение и выполнение коллективного договора, соблюдение трудовой и производственной дисциплины, способствует развитию трудовой мотивации, инициативы и активности работников.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает соблюдение законности в деятельности организации и осуществлении ее хозяйственно-экономических связей, использование правовых средств для финансового управления и функционирования в рыночных условиях, укрепления договорной и финансовой дисциплины, регулирования социально-трудовых отношений, обеспечения инвестиционной привлекательности организации в целях поддержания и расширения масштабов бизнеса (предпринимательской деятельности).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z127" w:id="98"/>
-[...15 lines deleted...]
-      Решает вопросы, касающиеся финансово-экономической и производственно-хозяйственной деятельности организации, в пределах, предоставленных ему законодательством прав, поручает ведение отдельных направлений деятельности другим должностным лицам, заместителям директора, функциональных и производственных подразделений.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляет имущественные и другие интересы организации в суде, арбитраже, государственных органах и других организациях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
-[...15 lines deleted...]
-      Обеспечивает соблюдение законности в деятельности организации и осуществлении ее хозяйственно-экономических связей, использование правовых средств для финансового управления и функционирования в рыночных условиях, укрепления договорной и финансовой дисциплины, регулирования социально-трудовых отношений, обеспечения инвестиционной привлекательности организации в целях поддержания и расширения масштабов бизнеса (предпринимательской деятельности).</w:t>
+    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4374,567 +4718,739 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац девятый пункта 14 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об информатизации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="102"/>
+    <w:bookmarkStart w:name="z139" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z140" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z141" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z140" w:id="103"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или кадастр и/или экономика, право и стаж работы по профилю деятельности не менее 5 лет, в том числе на руководящих должностях не менее 2 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z141" w:id="104"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Заместитель директора филиала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z142" w:id="105"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="107"/>
+    <w:bookmarkStart w:name="z144" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Должностные обязанности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z145" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пределах своей компетенции определяет техническую политику и направления технического развития филиала, представляет интересы филиала в органе государственного управления, заинтересованных министерствах и ведомствах, исполняет акты и поручения первого руководителя, организует организационно-правовое, материально-техническое и финансовое обеспечение деятельности филиала, решает вопросы административно-хозяйственной деятельности, в пределах предоставленных полномочий, обеспечивает соблюдение законности в деятельности подразделений и осуществлении их хозяйственно-экономических связей, в использовании правовых средств при финансовом управлении, укреплении договорной и финансовой дисциплины, социально-трудовых отношений, созданию благоприятных и безопасных условий труда, организует работу в сфере государственных закупок, организует работу по разработке проектов нормативных правовых актов в пределах компетенции филиала, осуществляет обеспечение за состоянием трудовой дисциплины в филиале, курирует деятельность структурных подразделений, ответственных за кадровое, финансовое, юридическое, административное, документационное обеспечение деятельности филиала, реализацию единой государственной политики в сфере развития государственного языка, а также за выполнение процедур организации и проведения государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z146" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу филиала предприятия по производственной деятельности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z145" w:id="108"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="110"/>
+    <w:bookmarkStart w:name="z147" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осуществляет контроль над разработкой технических проектов, организует рассмотрение и внедрение проектов технического переоснащения, разработанных сторонними организациями, составление заявок на приобретение оборудования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z148" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет контроль за технической эксплуатацией, ремонтом и модернизацией оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z149" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает эффективность производственной деятельности филиала, контролирует результаты их работы, состояние трудовой и производственной дисциплины.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z148" w:id="111"/>
-[...15 lines deleted...]
-      Осуществляет контроль за технической эксплуатацией, ремонтом и модернизацией оборудования.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит разработкой мероприятий по производственным работам, как государственного задания, так и договорных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z149" w:id="112"/>
-[...15 lines deleted...]
-      Обеспечивает эффективность производственной деятельности филиала, контролирует результаты их работы, состояние трудовой и производственной дисциплины.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает своевременную подготовку технической документации по производственным работам (технической спецификаций, технических условий, технологических карт, картограмм).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z150" w:id="113"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="115"/>
+    <w:bookmarkStart w:name="z152" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Способствует расширению объемов производства договорных работ, товаров (услуг). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z153" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает полный цикл производственных работ, выполнение договорных работ, подписание актов приема выполненных работ, руководит разработкой, проектированием и реализацией мероприятий по внедрению цифровизации, автоматизации и инновационных технологий в филиале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z154" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает своевременную подготовку технической документации и технических заданий по внедрению цифровизации, автоматизации и инновационных технологий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z153" w:id="116"/>
-[...15 lines deleted...]
-      Обеспечивает полный цикл производственных работ, выполнение договорных работ, подписание актов приема выполненных работ, руководит разработкой, проектированием и реализацией мероприятий по внедрению цифровизации, автоматизации и инновационных технологий в филиале.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит разработкой инструкций, методических и нормативных материалов, связанных с внедрением цифровизации, автоматизации и инновационных технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z154" w:id="117"/>
-[...15 lines deleted...]
-      Обеспечивает своевременную подготовку технической документации и технических заданий по внедрению цифровизации, автоматизации и инновационных технологий.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит оказание методической помощи подразделениям филиала в подготовке исходных данных для внедрения цифровизации, автоматизации и инновационных технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z155" w:id="118"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="120"/>
+    <w:bookmarkStart w:name="z157" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организует изучение отечественного и зарубежного опыта внедрения цифровизации и автоматизации управления предприятием, повышение квалификации специалистов по указанным вопросам. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятнадцатая пункта 16 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует проведение мероприятий по информационной безопасности предприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует рассмотрение и внедрение проектов технического переоснащения, разработанных сторонними организациями, составление заявок на приобретение программного обеспечения и оргтехники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z160" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет контроль за технической эксплуатацией, ремонтом и модернизацией оргтехники.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z158" w:id="121"/>
-[...15 lines deleted...]
-      Организует проведение мероприятий по информационной безопасности предприятия.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает своевременную подготовку технической документации по внедрению цифровизации, программного обеспечения и оргтехники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z159" w:id="122"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="125"/>
+    <w:bookmarkStart w:name="z162" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Знание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5300,367 +5816,445 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац девятый пункта 17 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об информатизации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="126"/>
+    <w:bookmarkStart w:name="z171" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или кадастр и/или экономика, и/или право и стаж работы в курируемых направлениях по профилю деятельности не менее 4 года, в том числе на руководящих должностях не менее 1 года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z172" w:id="127"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Руководитель управления геодезии и картографии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z173" w:id="128"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z174" w:id="129"/>
-[...15 lines deleted...]
-      18. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или кадастр и/или экономика, и/или право и стаж работы в курируемых направлениях по профилю деятельности не менее 4 года, в том числе на руководящих должностях не менее 1 года.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит производственной деятельностью управления в соответствии с нормативными правовыми актами, подготовкой проектов планов внедрения новой техники и технологий организационно-технических мероприятий по повышению эффективности производства, разработкой рабочих проектов при обновлении карт и планов, работниками подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z175" w:id="130"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 5. Руководитель управления геодезии и картографии</w:t>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возглавляет подготовку проектов перспективных, годовых, квартальных и месячных планов производственного подразделения организации (предприятия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z176" w:id="131"/>
-[...15 lines deleted...]
-      19. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контролирует результаты работы, состояние трудовой и производственной дисциплины в подчиненных подразделениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z177" w:id="132"/>
-[...15 lines deleted...]
-      Руководит производственной деятельностью управления в соответствии с нормативными правовыми актами, подготовкой проектов планов внедрения новой техники и технологий организационно-технических мероприятий по повышению эффективности производства, разработкой рабочих проектов при обновлении карт и планов, работниками подразделения.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу и эффективное взаимодействие полевого и камерального производства управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z178" w:id="133"/>
-[...15 lines deleted...]
-      Возглавляет подготовку проектов перспективных, годовых, квартальных и месячных планов производственного подразделения организации (предприятия).</w:t>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направляет их деятельность на повышение производительности труда и качества продукции (работы) на основе широкого внедрения передовой техники и технологии, научной организации труда, производства и управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z179" w:id="134"/>
-[...15 lines deleted...]
-      Контролирует результаты работы, состояние трудовой и производственной дисциплины в подчиненных подразделениях.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение подразделением установленных планов работ, выполнение заданий по планированию топографо-геодезических и картографических работ, выполняемых за счет средств государственного заказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z180" w:id="135"/>
-[...15 lines deleted...]
-      Организует работу и эффективное взаимодействие полевого и камерального производства управления.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пределах предоставленных ему прав и поручает выполнение отдельных производственно-хозяйственных функций руководителям структурных подразделений организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z181" w:id="136"/>
-[...15 lines deleted...]
-      Направляет их деятельность на повышение производительности труда и качества продукции (работы) на основе широкого внедрения передовой техники и технологии, научной организации труда, производства и управления.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z182" w:id="137"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6009,308 +6603,308 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="140"/>
+    <w:bookmarkStart w:name="z192" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z193" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z194" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z195" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z193" w:id="141"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. Руководитель отдела проектирования и планирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z194" w:id="142"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z195" w:id="143"/>
-[...15 lines deleted...]
-      21. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 5 лет.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет руководство производственно-хозяйственной деятельностью отдела в пределах компетенции работниками отдела, подбор и расстановку кадров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z196" w:id="144"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 6. Руководитель отдела проектирования и планирования</w:t>
+    <w:bookmarkStart w:name="z199" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит расчеты экономической эффективности внедрения новых средств и методов производства работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z197" w:id="145"/>
-[...15 lines deleted...]
-      22. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z200" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контролирует соблюдение работниками отдела порядок по безопасности и охране труда, производственной и трудовой дисциплины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z198" w:id="146"/>
-[...15 lines deleted...]
-      Осуществляет руководство производственно-хозяйственной деятельностью отдела в пределах компетенции работниками отдела, подбор и расстановку кадров.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляет предложения о поощрении отличившихся работников отдела, применении при необходимости мер материального воздействия и дисциплинарного взыскания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z199" w:id="147"/>
-[...15 lines deleted...]
-      Проводит расчеты экономической эффективности внедрения новых средств и методов производства работ.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу по составлению технических проектов и расчетных смет на производство топографо-геодезических и картографических работ, планирование, учет, составление и представление отчетности о деятельности отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z200" w:id="148"/>
-[...15 lines deleted...]
-      Контролирует соблюдение работниками отдела порядок по безопасности и охране труда, производственной и трудовой дисциплины.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение заданий по планированию топографо-геодезических и картографических работ, выполняемых за счет средств государственного заказа, технически правильную эксплуатацию оборудования и других основных средств, безопасные и здоровые условия труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z201" w:id="149"/>
-[...15 lines deleted...]
-      Представляет предложения о поощрении отличившихся работников отдела, применении при необходимости мер материального воздействия и дисциплинарного взыскания.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z202" w:id="150"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6659,320 +7253,320 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="153"/>
+    <w:bookmarkStart w:name="z212" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z213" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z214" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z215" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или экономика и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z213" w:id="154"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 7. Руководитель отдела</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(топографо-геодезических, картографических и аэрокосмосъемочных работ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z214" w:id="155"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z215" w:id="156"/>
-[...15 lines deleted...]
-      24. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или экономика и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет руководство производственной деятельностью отдела в пределах компетенции работниками отдела, подбор и расстановку кадров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z216" w:id="157"/>
-[...25 lines deleted...]
-        <w:t>(топографо-геодезических, картографических и аэрокосмосъемочных работ)</w:t>
+    <w:bookmarkStart w:name="z219" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возглавляет подготовку проектов перспективных, годовых, квартальных и месячных планов производственного подразделения организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z217" w:id="158"/>
-[...15 lines deleted...]
-      25. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z220" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Координирует работу производственных подразделений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z218" w:id="159"/>
-[...15 lines deleted...]
-      Осуществляет руководство производственной деятельностью отдела в пределах компетенции работниками отдела, подбор и расстановку кадров.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направляет их деятельность на повышение производительности труда и качества продукции (работы) на основе широкого внедрения передовой техники и технологии, научной организации труда, производства и подразделения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z219" w:id="160"/>
-[...15 lines deleted...]
-      Возглавляет подготовку проектов перспективных, годовых, квартальных и месячных планов производственного подразделения организации.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверяет и контролирует результаты работы, состояние трудовой и производственной дисциплины в подчиненных подразделениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z220" w:id="161"/>
-[...15 lines deleted...]
-      Координирует работу производственных подразделений.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает подготовку проектов планов внедрения новой техники и технологий, организационно-технических мероприятий по повышению эффективности производства, разработку рабочих проектов при обновлении карт и планов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z221" w:id="162"/>
-[...15 lines deleted...]
-      Направляет их деятельность на повышение производительности труда и качества продукции (работы) на основе широкого внедрения передовой техники и технологии, научной организации труда, производства и подразделения.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z222" w:id="163"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7265,500 +7859,678 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="166"/>
+    <w:bookmarkStart w:name="z231" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z232" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z233" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z234" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z232" w:id="167"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок параграфа 8 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 8. Руководитель отдела</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(инновационных технологий, спутникового позиционирования, цифровизации и информационной безопасности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 28 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу с использованием новых глобальных навигационных спутниковых систем технологий по обеспечению специально подготовленной информацией об отечественных и зарубежных достижениях науки, техники, экономики и передового производственного опыта с целью повышения научно-технических экономических знаний и создания внешней и внутренней информационной среды предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z233" w:id="168"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z238" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу по выявлению потребностей руководителей и специалистов предприятия в научно-технической и экономической информации, необходимой для исследования конъюнктуры рынка и изучения проблем конкурентоспособности продукции предприятия, принятия технических и организационных решений, подготовки мероприятий по совершенствованию производственных процессов, организации труда и управления предприятием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z234" w:id="169"/>
-[...15 lines deleted...]
-      27. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу по созданию и развитию сети референцных станций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z235" w:id="170"/>
-[...25 lines deleted...]
-        <w:t>(инновационных технологий, спутникового позиционирования, цифровизации и информационной безопасности)</w:t>
+    <w:bookmarkStart w:name="z240" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет контроль за обеспечение своевременной информации корректирующих действий потребителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z236" w:id="171"/>
-[...15 lines deleted...]
-      28. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z241" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет контроль за соблюдением инструкций по эксплуатации сети референцных станций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z237" w:id="172"/>
-[...15 lines deleted...]
-      Организует работу с использованием новых глобальных навигационных спутниковых систем технологий по обеспечению специально подготовленной информацией об отечественных и зарубежных достижениях науки, техники, экономики и передового производственного опыта с целью повышения научно-технических экономических знаний и создания внешней и внутренней информационной среды предприятия.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует проведение мер по улучшению эксплуатации компьютерной техники и эффективному использованию компьютерной техники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z238" w:id="173"/>
-[...15 lines deleted...]
-      Организует работу по выявлению потребностей руководителей и специалистов предприятия в научно-технической и экономической информации, необходимой для исследования конъюнктуры рынка и изучения проблем конкурентоспособности продукции предприятия, принятия технических и организационных решений, подготовки мероприятий по совершенствованию производственных процессов, организации труда и управления предприятием.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участвует в создании информационной безопасности предприятия, разрабатывает комплекс организационных средств защиты информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z239" w:id="174"/>
-[...15 lines deleted...]
-      Организует работу по созданию и развитию сети референцных станций.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет контроль за своевременным обеспечением компьютерной техники запасными частями и материалами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z240" w:id="175"/>
-[...15 lines deleted...]
-      Осуществляет контроль за обеспечение своевременной информации корректирующих действий потребителей.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует проведение мер по улучшению эксплуатации компьютерной техники и эффективному использованию компьютерной техники.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z241" w:id="176"/>
-[...15 lines deleted...]
-      Осуществляет контроль за соблюдением инструкций по эксплуатации сети референцных станций.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу по изучению и применению передовых технологий с целью повышения научно-технической и экономической конкурентоспособности предприятия и создания целостной информационной среды предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z242" w:id="177"/>
-[...15 lines deleted...]
-      Организует проведение мер по улучшению эксплуатации компьютерной техники и эффективному использованию компьютерной техники.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует работу отдела в ходе проектирования, разработки, внедрения и развития информационных систем предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z243" w:id="178"/>
-[...15 lines deleted...]
-      Участвует в создании информационной безопасности предприятия, разрабатывает комплекс организационных средств защиты информации.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совместно с другими подразделениями принимает участие в организации разработки и реализации планов внедрения новой техники и технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z244" w:id="179"/>
-[...15 lines deleted...]
-      Осуществляет контроль за своевременным обеспечением компьютерной техники запасными частями и материалами.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участвует в планировании и обосновании затрат на проектирование, разработку, внедрение, развитие информационных систем и реализацию инновационных проектов предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z245" w:id="180"/>
-[...15 lines deleted...]
-      Организует проведение мер по улучшению эксплуатации компьютерной техники и эффективному использованию компьютерной техники.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководит разработкой архитектуры информационных данных предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z246" w:id="181"/>
-[...15 lines deleted...]
-      Организует работу по изучению и применению передовых технологий с целью повышения научно-технической и экономической конкурентоспособности предприятия и создания целостной информационной среды предприятия.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участвует в процессах создания информационного фонда предприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z247" w:id="182"/>
-[...15 lines deleted...]
-      Организует работу отдела в ходе проектирования, разработки, внедрения и развития информационных систем предприятия.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z248" w:id="183"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8012,50 +8784,128 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О геодезии, картографии и пространственных данных";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац седьмой пункта 29 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -8107,308 +8957,402 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="188"/>
+    <w:bookmarkStart w:name="z260" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z261" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z262" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или автоматизация и/или информационные системы и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 9. Руководитель отдела (экспертизы, редактирования карт)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z265" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z266" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет руководство деятельностью отдела, организует выполнение работ в соответствии с требованиями нормативных документов и технических условий, редактирование картографической продукции, применяет методическое руководство работами при корректуре содержания и оформления картографической продукции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z261" w:id="189"/>
-[...15 lines deleted...]
-      внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит мероприятия по обеспечению высокого технического уровня и качества продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z262" w:id="190"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составляет редакционные указания на создание карт и планов по объектам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z263" w:id="191"/>
-[...15 lines deleted...]
-      30. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и/или автоматизация и/или информационные системы и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Своевременно выявляет ошибки и недостатки в процессе работ по содержанию создаваемых карт и планов, принимает меры по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z264" w:id="192"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 9. Руководитель отдела (экспертизы, редактирования карт)</w:t>
+    <w:bookmarkStart w:name="z270" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает участие в разработке технических проектов на производство картографических и топографических работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z265" w:id="193"/>
-[...15 lines deleted...]
-      31. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z271" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает разработку рабочих проектов при обновлении карт и планов, полноту и правильность переноса использования и доработки данных полевого дешифрования на оригиналы при камеральной обработке, сохранность и исправное состояние инвентаря, измерительных приборов и приспособлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z266" w:id="194"/>
-[...15 lines deleted...]
-      Осуществляет руководство деятельностью отдела, организует выполнение работ в соответствии с требованиями нормативных документов и технических условий, редактирование картографической продукции, применяет методическое руководство работами при корректуре содержания и оформления картографической продукции.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z267" w:id="195"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8701,288 +9645,288 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="201"/>
+    <w:bookmarkStart w:name="z279" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z280" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z281" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z282" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа не менее 4 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z283" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 10. Руководитель отдела технического контроля</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z284" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z285" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует проведение работ по повышению качества выпускаемой предприятием продукции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z280" w:id="202"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контролирует оформление документов, удостоверяющих качество продукции (работ), состояние контрольно-измерительных средств и своевременность их представления для государственной поверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z281" w:id="203"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возглавляет работу по анализу рекламаций, изучению причин брака.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z282" w:id="204"/>
-[...15 lines deleted...]
-      33. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа не менее 4 лет.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает участие в планировании повышения качества топографо-геодезической и картографической продукции, работ, отвечающих по своим технико-экономическим показателям уровню развития науки и техники, экспертным требованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z283" w:id="205"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 10. Руководитель отдела технического контроля</w:t>
+    <w:bookmarkStart w:name="z289" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает проверку поступающих материалов и материальных ресурсов, комплектующих изделий, подготовку заключений о соответствии их качества стандартам и техническим условиям, операционный контроль на всех стадиях производственного процесса, контроль качества и комплектности готовой продукции, а также правильности условий хранения выпускаемых материалов в подразделениях организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z284" w:id="206"/>
-[...15 lines deleted...]
-      34. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z290" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z285" w:id="207"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9275,280 +10219,280 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="213"/>
+    <w:bookmarkStart w:name="z297" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z298" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z299" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z300" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z301" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 11. Руководитель отдела</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(картографического, подготовки и хранения материалов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z302" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z303" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет руководство производственно-хозяйственной деятельности цеха, работу по обеспечению геодезическими данными и картографическими материалами субъектов геодезической и картографической деятельности, повышению оперативности информационной работы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z298" w:id="214"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит расчеты экономической эффективности внедрения новых средств и методов производства работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z299" w:id="215"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует планирование, учет, составление и представление отчетности о деятельности цеха, работу по улучшению нормирования труда, правильному применению форм и систем заработной платы и материального стимулирования, изучение и внедрение передового отечественного и зарубежного опыта конструирования и технологии производства аналогичной продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z300" w:id="216"/>
-[...15 lines deleted...]
-      36. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 5 лет.</w:t>
+    <w:bookmarkStart w:name="z306" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение плановых заданий, ритмичный выпуск картографической продукции высокого качества, сохранность материалов и данных картографо-геодезического фонда, технически правильную эксплуатацию оборудования и других основных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z301" w:id="217"/>
-[...129 lines deleted...]
-    <w:bookmarkStart w:name="z307" w:id="223"/>
+    <w:bookmarkStart w:name="z307" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Знание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9841,260 +10785,260 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="224"/>
+    <w:bookmarkStart w:name="z314" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z315" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z316" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z317" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z318" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 12. Руководитель группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(тематической картографии, фотограмметрических работ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z319" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z320" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет руководство производственно-хозяйственной деятельностью группы и работниками группы, подбор и расстановку кадров, контролирует соблюдение ими порядок по безопасности и охране труда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z315" w:id="225"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организует планирование, учет, составление и представление отчетности о деятельности группы, правильное применение форм и систем заработной платы и материального стимулирования, изучение и внедрение передового отечественного и зарубежного опыта производства аналогичной продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z316" w:id="226"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение плановых заданий, выпуск фотограмметрической, топографо-геодезической, картографической продукции высокого качества, удовлетворяющей современным требованиям, технически правильную эксплуатацию оборудования и других основных средств, безопасные и здоровые условия труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z317" w:id="227"/>
-[...15 lines deleted...]
-      39. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 4 лет.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z318" w:id="228"/>
-[...128 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10387,328 +11331,328 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="234"/>
+    <w:bookmarkStart w:name="z330" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z331" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка по безопасности и охране труда, производственной санитарии и противопожарной безопасности, внутреннего трудового распорядка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z332" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 3 лет или техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) образование по специальности и стаж работы в соответствующей профилю организации не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z333" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 13. Руководитель топографо-геодезической партии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z334" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z335" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет руководство производственной деятельностью партии, выполняющей топографо-геодезические работы, регулярный контроль качества работ и соблюдения правил по технике безопасности каждым исполнителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z336" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдает исполнителям технические предписания, производственные задания и графики сдачи топографо-геодезических материалов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z331" w:id="235"/>
-[...15 lines deleted...]
-      порядка по безопасности и охране труда, производственной санитарии и противопожарной безопасности, внутреннего трудового распорядка.</w:t>
+    <w:bookmarkStart w:name="z337" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает меры по повышению производительности труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z332" w:id="236"/>
-[...15 lines deleted...]
-      42. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 3 лет или техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) образование по специальности и стаж работы в соответствующей профилю организации не менее 5 лет.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит производственно-технический инструктаж исполнителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z333" w:id="237"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 13. Руководитель топографо-геодезической партии</w:t>
+    <w:bookmarkStart w:name="z339" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Производит приемку от исполнителей и сдачу выполненных топографо-геодезических работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z334" w:id="238"/>
-[...15 lines deleted...]
-      43. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z340" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведет финансово-техническую отчетность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z335" w:id="239"/>
-[...15 lines deleted...]
-      Осуществляет руководство производственной деятельностью партии, выполняющей топографо-геодезические работы, регулярный контроль качества работ и соблюдения правил по технике безопасности каждым исполнителем.</w:t>
+    <w:bookmarkStart w:name="z341" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализирует результаты деятельности партии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z336" w:id="240"/>
-[...15 lines deleted...]
-      Выдает исполнителям технические предписания, производственные задания и графики сдачи топографо-геодезических материалов.</w:t>
+    <w:bookmarkStart w:name="z342" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает выполнение работниками партии производственных заданий согласно количественным и качественным показателям, бригады инструментами, приборами, оборудованием, снаряжением и продовольствием (с баз обеспечения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z337" w:id="241"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z343" w:id="247"/>
+    <w:bookmarkStart w:name="z343" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Знание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11001,308 +11945,308 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="248"/>
+    <w:bookmarkStart w:name="z350" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z351" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z352" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z353" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 3 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z354" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 14. Заведующий группой по созданию картографической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z355" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z356" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполняет работы по составлению карт, планов и других топографо-геодезических и картографических, графических материалов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z351" w:id="249"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведет учет рабочего времени бригады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z352" w:id="250"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z358" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изучает отечественный и зарубежный опыт проведения картографических работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z353" w:id="251"/>
-[...15 lines deleted...]
-      45. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в соответствующей профилю организации не менее 3 лет.</w:t>
+    <w:bookmarkStart w:name="z359" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает участие в разработке условных знаков и обозначений, подборке шрифтов, в составлении соответствующих отчетов и проектов на проведение картографических работ, в подготовке к изданию (размножению) карт различного содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z354" w:id="252"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 14. Заведующий группой по созданию картографической продукции</w:t>
+    <w:bookmarkStart w:name="z360" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет подбор топографо-аэрофотогеодезических данных для составления графических материалов, чертежно-оформительские работы при подготовке к изданию карт (планов), проверку технологического оборудования на соответствии установленным нормам точности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z355" w:id="253"/>
-[...15 lines deleted...]
-      46. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z361" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составляет оригиналы топографической (географической) основы в заданной проекции и системе координат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z356" w:id="254"/>
-[...15 lines deleted...]
-      Выполняет работы по составлению карт, планов и других топографо-геодезических и картографических, графических материалов.</w:t>
+    <w:bookmarkStart w:name="z362" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z357" w:id="255"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11539,326 +12483,326 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О противодействии коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="261"/>
+    <w:bookmarkStart w:name="z368" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z369" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z370" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z371" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z372" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Должности специалистов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z373" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Аэрофотогеодезист</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z374" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Должностные обязанности:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z369" w:id="262"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполняет комплекс фотограмметрических и геодезических работ по созданию топографических и специальных карт (планов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z370" w:id="263"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Применяет аэрокосмические и наземные методы съемок, определяет координаты движущихся и других объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z371" w:id="264"/>
-[...15 lines deleted...]
-      48. Требования к квалификации: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа не менее 5 лет.</w:t>
+    <w:bookmarkStart w:name="z377" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разрабатывает календарные графики поверок приборов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z372" w:id="265"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Должности специалистов</w:t>
+    <w:bookmarkStart w:name="z378" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполняет фотограмметрические, стереотопографические и другие аэрофотогеодезические работы, содержание которых определено в соответствующих технических инструкциях, а также в единых нормах выработки (времени).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z373" w:id="266"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Аэрофотогеодезист</w:t>
+    <w:bookmarkStart w:name="z379" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает участие в подготовке проектов перспективных и годовых планов внедрения новой техники, предложений к отраслевым планам проведения аэрофотогеодезических и фотограмметрических работ, к планам организационно-технических мероприятий по совершенствованию топографо-геодезической продукции, в подготовке технических заданий на проектирование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z374" w:id="267"/>
-[...15 lines deleted...]
-      49. Должностные обязанности:</w:t>
+    <w:bookmarkStart w:name="z380" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет проверку технологического оборудования на соответствие установленным нормам точности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z375" w:id="268"/>
-[...15 lines deleted...]
-      Выполняет комплекс фотограмметрических и геодезических работ по созданию топографических и специальных карт (планов).</w:t>
+    <w:bookmarkStart w:name="z381" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z376" w:id="269"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11871,548 +12815,548 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О геодезии, картографии и пространственных данных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="275"/>
+    <w:bookmarkStart w:name="z383" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z384" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z385" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z386" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z387" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z388" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности аэрофотогеодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z389" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности аэрофотогеодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z384" w:id="276"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности аэрофотогеодезиста не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z385" w:id="277"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z386" w:id="278"/>
-[...15 lines deleted...]
-      51. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z392" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z387" w:id="279"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z393" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности аэрофотогеодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z388" w:id="280"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности аэрофотогеодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности аэрофотогеодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z389" w:id="281"/>
-[...15 lines deleted...]
-      первой категории высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности аэрофотогеодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности аэрофотогеодезиста не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z390" w:id="282"/>
-[...15 lines deleted...]
-      второй категории высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности аэрофотогеодезиста не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z391" w:id="283"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Геодезист</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z392" w:id="284"/>
-[...15 lines deleted...]
-      Специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z398" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z393" w:id="285"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z399" w:id="291"/>
+    <w:bookmarkStart w:name="z399" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выполняет основные астрономо-геодезические работы высокой точности, гравиметрические и спутниковые наблюдения, комплекс работ по построению государственной геодезической сети, определению формы и размеров земли в целом и отдельных частей. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z400" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изучению гравитационного поля земли и движения земной коры; выполняет математическую обработку результатов геодезических измерений с использованием программных продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z401" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводит геодезические работы специального назначения; выполняет в морских условиях топографо-геодезические и гравиметрические работы, необходимые для картографирования морского дна и изучения природных ресурсов морского шельфа страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z402" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проектирует и производит геодезические работы при изыскании транспортных и гидротехнических сооружений, промышленных и городских объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z403" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполняет точные разбивочные работы при строительстве и монтаже инженерных сооружений типа мощных электростанций, высоконапорных плотин.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z404" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исследует деформации сооружений и конструкций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z405" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает участие в подготовке проектов перспективных и годовых планов внедрения новой техники, предложений к отраслевым планам проведения геодезических работ и к планам организационно-технических мероприятий по совершенствованию средств и методов производства топографо-геодезической продукции; разрабатывает календарные графики поверок приборов, в подготовке технических заданий на проектирование.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z400" w:id="292"/>
-[...15 lines deleted...]
-      Изучению гравитационного поля земли и движения земной коры; выполняет математическую обработку результатов геодезических измерений с использованием программных продуктов.</w:t>
+    <w:bookmarkStart w:name="z406" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет проверку технологического оборудования на соответствие установленным нормам точности. Выполняет поверку и юстировку геодезических приборов и инструментов, обеспечивает их правильную эксплуатацию и хранение. Оформляет производственную документацию и отчетность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z401" w:id="293"/>
-[...15 lines deleted...]
-      Проводит геодезические работы специального назначения; выполняет в морских условиях топографо-геодезические и гравиметрические работы, необходимые для картографирования морского дна и изучения природных ресурсов морского шельфа страны.</w:t>
+    <w:bookmarkStart w:name="z407" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z402" w:id="294"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12425,468 +13369,468 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О геодезии, картографии и пространственных данных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z409" w:id="300"/>
+    <w:bookmarkStart w:name="z409" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z410" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z411" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z412" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z413" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z414" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности геодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z415" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности геодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z410" w:id="301"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z416" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности геодезиста не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z411" w:id="302"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z412" w:id="303"/>
-[...15 lines deleted...]
-      54. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z418" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z413" w:id="304"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z419" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности геодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z414" w:id="305"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности геодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z420" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности геодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z415" w:id="306"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности геодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности геодезиста не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z416" w:id="307"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности геодезиста не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z422" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z417" w:id="308"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z423" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Картограф</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z418" w:id="309"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z424" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z419" w:id="310"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности геодезиста первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполняет работы по созданию, составлению и подготовке к изданию цифровых топографических карт и планов, а также различных тематических карт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z420" w:id="311"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности геодезиста второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Составляет оригиналы топографической (географической) основы в заданной проекции и системе координат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z421" w:id="312"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности геодезиста не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z427" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Принимает участие в разработке и внедрении нормативных документов по вопросам картографии, условных знаков и обозначений, подбирает шрифты, в составлении соответствующих отчетов и разделов проектов на проведение картографических работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z422" w:id="313"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z428" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осуществляет подготовку к изданию (размножению) карт различного содержания, проверку технологического оборудования на соответствие установленным нормам точности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z423" w:id="314"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Картограф</w:t>
+    <w:bookmarkStart w:name="z429" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z424" w:id="315"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12899,448 +13843,448 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О геодезии, картографии и пространственных данных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z431" w:id="321"/>
+    <w:bookmarkStart w:name="z431" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z432" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z433" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z434" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z435" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z436" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z437" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z432" w:id="322"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z438" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z433" w:id="323"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z434" w:id="324"/>
-[...15 lines deleted...]
-      57. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z440" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z435" w:id="325"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z441" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности картографа первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z436" w:id="326"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности картографа второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z437" w:id="327"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z443" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности картографа не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z438" w:id="328"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности картографа не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z444" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z439" w:id="329"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Корректор карт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z440" w:id="330"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z446" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z441" w:id="331"/>
-[...15 lines deleted...]
-      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности картографа первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Своевременно выявляет ошибки и недостатки в процессе работ по содержанию создаваемых карт и планов, принимает меры к их устранению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z442" w:id="332"/>
-[...15 lines deleted...]
-      первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности картографа второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Применяет используемые научные и технические термины и определения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z443" w:id="333"/>
-[...15 lines deleted...]
-      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности картографа не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обеспечивает полноту и правильность переноса использования и доработки данных полевого дешифрирования на оригиналы при камеральной обработке, корректировку картографической продукции на государственном языке, точное соответствие переводов лексическому, стилистическому и смысловому содержанию оригиналов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z444" w:id="334"/>
-[...15 lines deleted...]
-      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Знание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z445" w:id="335"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13353,488 +14297,488 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О геодезии, картографии и пространственных данных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z452" w:id="341"/>
+    <w:bookmarkStart w:name="z452" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z453" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z454" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z455" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z456" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z457" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности корректора первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z458" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности корректора второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z453" w:id="342"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z459" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности корректора не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z454" w:id="343"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z460" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z455" w:id="344"/>
-[...15 lines deleted...]
-      60. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z461" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z456" w:id="345"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z462" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности корректора первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z457" w:id="346"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности корректора первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности корректора второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z458" w:id="347"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности корректора второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности корректора не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z459" w:id="348"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности корректора не менее 1 года или стаж работы по специальности не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z460" w:id="349"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Редактор карт</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z461" w:id="350"/>
-[...15 lines deleted...]
-      специалист среднего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z467" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Должностные обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z462" w:id="351"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z468" w:id="357"/>
+    <w:bookmarkStart w:name="z468" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проводит редакционно-контрольную проверку по своевременному выявлению ошибок и недостатков на всех этапах работ по содержанию создаваемых карт и планов, принимает меры к их устранению, обеспечивает полноту и правильность переноса использования и доработки данных полевого дешифрирования на оригиналы при камеральной обработке, редактирует оригиналы карт (планов), согласует материалы с дежурными картами, с индексами названий населенных пунктов после полевого обследования, работает с дежурными редакционными схемами, справочными материалами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z469" w:id="358"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z469" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Составляет редакционные указания для работников, выполняющих полевые и камеральные топографо-геодезические и картографические работы, для проектирования, составления и издания карт (планов), в разработке эталонов для определения категорий трудности при выполнении полевых и камеральных топографо-геодезических и картографических работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z470" w:id="359"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z470" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Систематизирует и подготавливает данные, необходимые для составления отчетов о выполнении планов проведения топографо-геодезических и картографических работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z471" w:id="360"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z471" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проводит сравнительный анализ аналогичной отечественной и зарубежной продукции, оценку их технического и эстетического уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z472" w:id="361"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z472" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принимает участие в выполнении этапов и направлений научно-исследовательских и экспериментальных работ, связанных с решением задач по улучшению потребительских свойств топографических и других карт (планов), в разработке документации для составления технических проектов на объект, подлежащий картографированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z473" w:id="362"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z473" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Знание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13847,349 +14791,349 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О геодезии, картографии и пространственных данных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="363"/>
+    <w:bookmarkStart w:name="z475" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативно-правовые акты и нормативно-технические документы в сфере геодезии и картографии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z476" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z477" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядка производственной санитарии и противопожарной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z478" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Требования к квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z479" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист высшего уровня квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z480" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография стаж работы в должности редактора карт первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z481" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности редактора карт второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z476" w:id="364"/>
-[...15 lines deleted...]
-      порядка внутреннего трудового распорядка, по безопасности и охране труда;</w:t>
+    <w:bookmarkStart w:name="z482" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности редактора карт не менее1 года или стаж работы по специальности не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z477" w:id="365"/>
-[...15 lines deleted...]
-      порядка производственной санитарии и противопожарной безопасности.</w:t>
+    <w:bookmarkStart w:name="z483" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z478" w:id="366"/>
-[...15 lines deleted...]
-      63. Требования к квалификации:</w:t>
+    <w:bookmarkStart w:name="z484" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      специалист среднего уровня квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z479" w:id="367"/>
-[...15 lines deleted...]
-      специалист высшего уровня квалификации:</w:t>
+    <w:bookmarkStart w:name="z485" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высшей категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности редактора карт первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z480" w:id="368"/>
-[...15 lines deleted...]
-      высшей категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография стаж работы в должности редактора карт первой категории не менее 3 лет или стаж работы по специальности не менее 5 лет;</w:t>
+    <w:bookmarkStart w:name="z486" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       первой категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности редактора карт второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z481" w:id="369"/>
-[...15 lines deleted...]
-      первой категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности редактора карт второй категории не менее 2 лет или стаж работы по специальности не менее 4 лет;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование и стаж работы в должности редактора не менее 3 лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z482" w:id="370"/>
-[...15 lines deleted...]
-      второй категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография и стаж работы в должности редактора карт не менее1 года или стаж работы по специальности не менее 3 лет;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) геодезия и картография образование без предъявления требований к стажу работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z483" w:id="371"/>
-[...15 lines deleted...]
-      без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров: геодезия и картография без предъявления требований к стажу работы;</w:t>
+    <w:bookmarkStart w:name="z489" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Алфавитный указатель должностей руководителей и специалистов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z484" w:id="372"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z490" w:id="378"/>
+    <w:bookmarkStart w:name="z490" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Алфавитный указатель должностей руководителей и специалистов организаций в области геодезии и картографии указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14204,51 +15148,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Квалификационным характеристикам. Перечень измененных наименований профессий в настоящих Квалификационных характеристик указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="372"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14353,138 +15297,214 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций в области геодезии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и картографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z492" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z492" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Алфавитный указатель должностей руководителей и специалистов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="373"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z493" w:id="380"/>
+          <w:bookmarkStart w:name="z493" w:id="374"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="380"/>
+          <w:bookmarkEnd w:id="374"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14500,80 +15520,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z496" w:id="381"/>
+          <w:bookmarkStart w:name="z496" w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Глава 1. Введение</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="381"/>
+          <w:bookmarkEnd w:id="375"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14585,80 +15605,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z499" w:id="382"/>
+          <w:bookmarkStart w:name="z499" w:id="376"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Глава 2. Должности руководителей</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="382"/>
+          <w:bookmarkEnd w:id="376"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14670,80 +15690,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z502" w:id="383"/>
+          <w:bookmarkStart w:name="z502" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="383"/>
+          <w:bookmarkEnd w:id="377"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14759,80 +15779,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z505" w:id="384"/>
+          <w:bookmarkStart w:name="z505" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="384"/>
+          <w:bookmarkEnd w:id="378"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14848,80 +15868,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="385"/>
+          <w:bookmarkStart w:name="z508" w:id="379"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="385"/>
+          <w:bookmarkEnd w:id="379"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14937,80 +15957,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z511" w:id="386"/>
+          <w:bookmarkStart w:name="z511" w:id="380"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="386"/>
+          <w:bookmarkEnd w:id="380"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15026,80 +16046,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z514" w:id="387"/>
+          <w:bookmarkStart w:name="z514" w:id="381"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="387"/>
+          <w:bookmarkEnd w:id="381"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15115,80 +16135,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z517" w:id="388"/>
+          <w:bookmarkStart w:name="z517" w:id="382"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="388"/>
+          <w:bookmarkEnd w:id="382"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15204,80 +16224,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="389"/>
+          <w:bookmarkStart w:name="z520" w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="389"/>
+          <w:bookmarkEnd w:id="383"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15293,80 +16313,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z523" w:id="390"/>
+          <w:bookmarkStart w:name="z523" w:id="384"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="390"/>
+          <w:bookmarkEnd w:id="384"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15382,80 +16402,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z526" w:id="391"/>
+          <w:bookmarkStart w:name="z526" w:id="385"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="391"/>
+          <w:bookmarkEnd w:id="385"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15471,80 +16491,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="392"/>
+          <w:bookmarkStart w:name="z529" w:id="386"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="392"/>
+          <w:bookmarkEnd w:id="386"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15560,80 +16580,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z532" w:id="393"/>
+          <w:bookmarkStart w:name="z532" w:id="387"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="393"/>
+          <w:bookmarkEnd w:id="387"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15649,80 +16669,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z535" w:id="394"/>
+          <w:bookmarkStart w:name="z535" w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="394"/>
+          <w:bookmarkEnd w:id="388"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15738,80 +16758,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z538" w:id="395"/>
+          <w:bookmarkStart w:name="z538" w:id="389"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="395"/>
+          <w:bookmarkEnd w:id="389"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15827,80 +16847,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="396"/>
+          <w:bookmarkStart w:name="z541" w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="396"/>
+          <w:bookmarkEnd w:id="390"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15916,80 +16936,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z544" w:id="397"/>
+          <w:bookmarkStart w:name="z544" w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Глава 3. Должности специалистов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="397"/>
+          <w:bookmarkEnd w:id="391"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16001,80 +17021,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z547" w:id="398"/>
+          <w:bookmarkStart w:name="z547" w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="398"/>
+          <w:bookmarkEnd w:id="392"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16090,80 +17110,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z550" w:id="399"/>
+          <w:bookmarkStart w:name="z550" w:id="393"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="399"/>
+          <w:bookmarkEnd w:id="393"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16179,80 +17199,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z553" w:id="400"/>
+          <w:bookmarkStart w:name="z553" w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="400"/>
+          <w:bookmarkEnd w:id="394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16268,80 +17288,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z556" w:id="401"/>
+          <w:bookmarkStart w:name="z556" w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="401"/>
+          <w:bookmarkEnd w:id="395"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16357,80 +17377,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="402"/>
+          <w:bookmarkStart w:name="z559" w:id="396"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="402"/>
+          <w:bookmarkEnd w:id="396"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16574,139 +17594,215 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организаций в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геодезии и картографии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z563" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень измененных наименований профессий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z564" w:id="404"/>
+          <w:bookmarkStart w:name="z564" w:id="398"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="404"/>
+          <w:bookmarkEnd w:id="398"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16758,80 +17854,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z568" w:id="405"/>
+          <w:bookmarkStart w:name="z568" w:id="399"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="405"/>
+          <w:bookmarkEnd w:id="399"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16883,80 +17979,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z572" w:id="406"/>
+          <w:bookmarkStart w:name="z572" w:id="400"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="406"/>
+          <w:bookmarkEnd w:id="400"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17008,80 +18104,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z576" w:id="407"/>
+          <w:bookmarkStart w:name="z576" w:id="401"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="407"/>
+          <w:bookmarkEnd w:id="401"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17133,80 +18229,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z580" w:id="408"/>
+          <w:bookmarkStart w:name="z580" w:id="402"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="408"/>
+          <w:bookmarkEnd w:id="402"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17258,80 +18354,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z584" w:id="409"/>
+          <w:bookmarkStart w:name="z584" w:id="403"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="409"/>
+          <w:bookmarkEnd w:id="403"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17383,80 +18479,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z588" w:id="410"/>
+          <w:bookmarkStart w:name="z588" w:id="404"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="410"/>
+          <w:bookmarkEnd w:id="404"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17508,80 +18604,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z592" w:id="411"/>
+          <w:bookmarkStart w:name="z592" w:id="405"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="411"/>
+          <w:bookmarkEnd w:id="405"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17633,80 +18729,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z596" w:id="412"/>
+          <w:bookmarkStart w:name="z596" w:id="406"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="412"/>
+          <w:bookmarkEnd w:id="406"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17758,80 +18854,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z600" w:id="413"/>
+          <w:bookmarkStart w:name="z600" w:id="407"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="413"/>
+          <w:bookmarkEnd w:id="407"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17883,80 +18979,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z604" w:id="414"/>
+          <w:bookmarkStart w:name="z604" w:id="408"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="414"/>
+          <w:bookmarkEnd w:id="408"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18008,80 +19104,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z608" w:id="415"/>
+          <w:bookmarkStart w:name="z608" w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="415"/>
+          <w:bookmarkEnd w:id="409"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18183,55 +19279,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18557,31 +19653,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>