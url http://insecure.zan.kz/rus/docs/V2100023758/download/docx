--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95c05d4" w14:textId="95c05d4">
+    <w:p w14:paraId="82a1fad" w14:textId="82a1fad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,861 +93,879 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 23 июля 2021 года № 389. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июля 2021 года № 23758</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 23 июля 2021 года № 389. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 июля 2021 года № 23758.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ПРИКАЗЫВАЮ: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10058) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Внести в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>пункт 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Тестирование предусматривает следующие требования и процедуры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) проведение тестирования автоматизированным компьютерным способом на государственном или русском языках по выбору заявителя. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости для получения аттестата эксперта по экспертизе градостроительной, предпроектной и проектно-сметной документации тестирование проводится на английском языке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) допуск заявителей на тестирование осуществляется по предъявлению документа, удостоверяющего личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сотрудники Услугодателя ознакамливают тестируемых с процедурой проведения тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) во время тестирования эксперты не могут разговаривать и покидать помещение, в котором проводится тестирование. Запрещено использование персональных электронных устройств (в том числе компьютеров, мобильных телефонов во время тестирования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сотрудники Услугодателя удаляют с тестирования заявителей, нарушивших настоящую процедуру проведения тестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подсчет правильных ответов компьютерного тестирования проводится автоматически компьютерной программой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время, отпущенное на тестирование составляет 100 минут. Тест состоит из 100 вопросов. Тестовые вопросы разрабатываются и утверждаются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пороговый уровень для прохождения тестирования составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для экспертов указанных в подпунктах 2), 3), 4), 8), 9) пункта 9 настоящих Правил – 90 и более правильных ответов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для всех остальных экспертов – 70 и более правильных ответов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество повторной пересдачи аттестации не ограничено.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к указанным Правилам изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...345 lines deleted...]
-      </w:r>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...213 lines deleted...]
-      </w:r>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр индустрии и инфраструктурного развития </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -959,178 +977,169 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Атамкулов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство национальной экономики </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z29" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">инноваций и аэрокосмической </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>промышленности Республики Казахстан</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1380,2052 +1389,1755 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>строительной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9847"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Стандарт государственной услуги (наименование государственной услуги) "Аттестация экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местные исполнительные органы областей, городов Нур-Султана, Алматы и Шымкента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Способы предоставления государственной услуги (каналы доступа) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Веб-портал "электронного правительства": www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z32" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) выдача аттестата – 15 рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) переоформление аттестат при изменении фамилии, имени, отчества (при его наличии) физического лица, при переводе бумажного аттестата на электронный аттестат без указания срока действия – 3 рабочих дня.</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z33" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача или переоформление аттестата эксперта, осуществляющего экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма предоставления результата оказания государственной услуги: электронная.</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная услуга оказывается бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1) услугодатели – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+          <w:bookmarkStart w:name="z34" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодатели – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан от 23 ноября 2015 года (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z35" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при получении: заявление в форме электронного документа, удостоверенный электронной цифровой подписью заявителя, по форме согласно приложению 2 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документ, удостоверяющий личность – для идентификации личности заявителя (предъявляется при допуске на тестирование);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия диплома о высшем профессиональном образовании (в случае наличия ученой степени и ученого звания, электронная копия подтверждающего документа) или для иностранных граждан электронная копия легализованного или апостилированного документа об образовании и приложения к нему и нотариально засвидетельствованный перевод (в случае, если документ полностью на иностранном языке) документа об образовании и приложения к нему, включая перевод штампа печати. электронная копия трудовой книжки.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В случае отсутствия трудовой книжки по обоснованным причинам, услугополучатель представляет один из следующих документов, подтверждающих трудовую деятельность:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия трудовой договор с отметкой работодателя о дате и основании его прекращения;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия выписки из актов работодателя, подтверждающие возникновение и прекращение трудовых отношений на основе заключения и прекращения трудового договора;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная копия архивной справки, содержащей сведения о трудовой деятельности работника.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для иностранных граждан электронная копия легализованного или апостилированного документа подтверждающих трудовую деятельность и нотариально засвидетельствованный перевод (в случае, если документ полностью на иностранном языке), включая перевод штампа печати.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) при переоформлении в связи с изменением фамилии, имени, отчества (при его наличии) физического лица:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заявление в форме электронного документа, удостоверенный электронной цифровой подписью заявителя, по форме согласно приложению 5 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) при переоформлении бумажного аттестата на электронный аттестат без указания срока действия: заявление в форме электронного документа, удостоверенный электронной цифровой подписью заявителя, по форме согласно приложению 5 к настоящим Правилам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная копия аттестата.</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z46" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) по результатам прохождения тестирования заявитель получил оценку ниже порогового уровня.</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...25 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...17 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z51" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб услугодателя по вопросам оказания государственной услуги размещены на интернет-ресурсах уполномоченного органа по делам архитектуры, градостроительства и строительства: www.kds.miid.gov.kz, услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 1414.</w:t>
-            </w:r>
-[...12 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3678,51 +3390,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="0"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              В _____________________________________________________________   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3743,477 +3455,524 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             (полные фамилия, имя, отчество (при его наличии) физического лица) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (далее – Ф.И.О.)  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z56" w:id="1"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...28 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z57" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу аттестовать меня в качестве эксперта по осуществлению  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать подпункт пункта 4 Правил)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по специализации _____________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(указать подпункт пунктов 5, 6, 7 Правил) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      Сведения о физическом лице: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      1. Год рождения: _______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Данные документа удостоверяющего личность: ___________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(серия, номер, кем и когда выдан)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z60" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      3. Образование: _______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование учебного заведения, дата окончания, номер диплома)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Адрес, телефон: _____________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Место работы:______________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации, адрес)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-      </w:r>
+      6. Язык тестирования: _________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Прилагаемые документы: _____________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________________________________________________________________   </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Согласен на использование сведений, составляющих охраняемую законом тайну, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">содержащихся в информационных системах. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________ _____________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (подпись)                         (Ф.И.О.)</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4221,55 +3980,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4595,31 +4354,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>