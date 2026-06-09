--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff3b79c" w14:textId="ff3b79c">
+    <w:p w14:paraId="3e9238e" w14:textId="3e9238e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1521,91 +1521,185 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При подаче услугополучателем всех документов через портал, в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сведения о документах, удостоверяющих личность услугополучателя, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства". Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сотрудник канцелярии услугодателя в день поступления заявления и документов осуществляет регистрацию и направляет их руководителю услугодателя, которым назначается исполнитель.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1620,271 +1714,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием документов и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Исполнитель в течение 2 (двух) рабочих дней с момента регистрации документов услугополучателя проверяет полноту документов, представленных услугополучателем.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...15 lines deleted...]
-      18. Исполнитель в течение 2 (двух) рабочих дней с момента регистрации документов услугополучателя проверяет полноту документов, представленных услугополучателем.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления услугополучателем неполного пакета документов или отсутствия сведений необходимых для оказания государственной услуги в соответствии с настоящими Правилами, исполнитель в сроки, указанные в части первой настоящего пункта, направляет услугополучателю уведомление с указанием каким требованиям не соответствует пакет документов и сроке приведения его в соответствие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...15 lines deleted...]
-      В случае представления услугополучателем неполного пакета документов или отсутствия сведений необходимых для оказания государственной услуги в соответствии с настоящими Правилами, исполнитель в сроки, указанные в части первой настоящего пункта, направляет услугополучателю уведомление с указанием каким требованиям не соответствует пакет документов и сроке приведения его в соответствие.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок приведения в соответствие указанных в уведомлении документов составляет два рабочих дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если в течении двух рабочих дней со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанный ЭЦП руководителя услугодателя на портале в "личном кабинете" в форме электронного документа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае установления полноты представленных документов исполнитель направляет документы в территориальное подразделение по месту нахождения услугополучателя для проведения проверки соответствия услугополучателя разрешительным требованиям.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      19. В случае установления полноты представленных документов исполнитель направляет документы в территориальное подразделение по месту нахождения услугополучателя для проведения проверки соответствия услугополучателя разрешительным требованиям.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территориальным подразделением в течение 3 (трех) рабочих дней, а для субъектов малого предпринимательства в течение 2 (двух) рабочих дней, осуществляется проверка представленных документов на соответствие требованиям настоящих Правил и представляется услугодателю ответ по итогам рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      Территориальным подразделением в течение 3 (трех) рабочих дней, а для субъектов малого предпринимательства в течение 2 (двух) рабочих дней, осуществляется проверка представленных документов на соответствие требованиям настоящих Правил и представляется услугодателю ответ по итогам рассмотрения.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнитель услугодателя после получения ответа от территориального подразделения формирует в течение 3 (трех) рабочих дней, а для субъектов малого предпринимательства в течение 1 (одного) рабочего дня, разрешение на производство работ с использованием озоноразрушающих веществ, ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию озоноразрушающих веществ по форме, согласно приложению 4 к настоящим Правилам, и направляет на согласование и подписание</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. После подписания услугодателем услугополучатель получает разрешение на производство работ с использованием озоноразрушающих веществ, ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию озоноразрушающих веществ по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанное ЭЦП руководителя услугодателя, на портале в "личном кабинете" в форме электронного документа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z152" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги указанных в пункте 9 Требования услугодатель не позднее чем за 3 рабочих дня до завершения срока оказания государственной услуги уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z152" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель выдает разрешение на производство работ с использованием озоноразрушающих веществ, ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию озоноразрушающих веществ по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1960,291 +2054,367 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z153" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21-1 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z154" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z155" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о внесенных изменениях и (или) дополнениях в правила в течение 3 (трех) рабочих дней после государственной регистрации соответствующего нормативного правового акта в органах юстиции направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единому контакт-центру.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z154" w:id="42"/>
-[...15 lines deleted...]
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 21-1 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и(или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z155" w:id="43"/>
-[...15 lines deleted...]
-      Информация о внесенных изменениях и (или) дополнениях в правила в течение 3 (трех) рабочих дней после государственной регистрации соответствующего нормативного правового акта в органах юстиции направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единому контакт-центру.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Рассмотрение жалобы по вопросам оказания государственных услуг производится уполномоченным органом в области охраны окружающей среды (далее – уполномоченный орган), должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и(или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      22. Рассмотрение жалобы по вопросам оказания государственных услуг производится уполномоченным органом в области охраны окружающей среды (далее – уполномоченный орган), должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...15 lines deleted...]
-      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в уполномоченный орган если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в уполномоченный орган.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено Законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2414,51 +2584,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рекуперацию, восстановление,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>утилизацию озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="50"/>
+    <w:bookmarkStart w:name="z156" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2479,51 +2649,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>озоноразрушающие вещества, транспортировку, хранение, рекуперацию,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>восстановление, утилизацию озоноразрушающих веществ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3754,51 +3924,127 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Заявление на выдачу разрешения на производство работ с использованием </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3807,225 +4053,225 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             содержащего озоноразрушающие вещества, транспортировку, хранение, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">       рекуперацию, восстановление, утилизацию озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование организации-услугополучателя или фамилия, имя, отчество (при его наличии)   индивидуального предпринимателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z67" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z66" w:id="52"/>
-[...9 lines deleted...]
-      ________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (юридический адрес организации или адрес проживания услугополучателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные телефоны, факс _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...32 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявляет о производстве работ с использованием озоноразрушающих веществ, ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию озоноразрушающих веществ ___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...32 lines deleted...]
-      Контактные телефоны, факс _______________________________________</w:t>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Число специалистов, задействованных в техническом обслуживании: _____.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z69" w:id="55"/>
-[...15 lines deleted...]
-      Заявляет о производстве работ с использованием озоноразрушающих веществ, ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию озоноразрушающих веществ ___________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Число специалистов, прошедших профессиональную подготовку по работе с озоноразрушающими веществами: _____.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z70" w:id="56"/>
-[...15 lines deleted...]
-      Число специалистов, задействованных в техническом обслуживании: _____.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность (укажите вид деятельности):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4095,59 +4341,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="59"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkStart w:name="z73" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -4228,59 +4474,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="60"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkStart w:name="z74" w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -4361,59 +4607,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="61"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkStart w:name="z75" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -4494,59 +4740,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="62"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkStart w:name="z76" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -4627,59 +4873,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="63"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkStart w:name="z77" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
@@ -4760,59 +5006,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="64"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkStart w:name="z78" w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:stretch>
@@ -4893,59 +5139,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="65"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkStart w:name="z79" w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
@@ -5026,59 +5272,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="66"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkStart w:name="z80" w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
@@ -5159,59 +5405,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="67"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkStart w:name="z81" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
@@ -5292,59 +5538,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="68"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkStart w:name="z82" w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
@@ -5425,59 +5671,59 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="69"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkStart w:name="z83" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="355600" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
@@ -5538,187 +5784,187 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утилизация озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z85" w:id="71"/>
-[...45 lines deleted...]
-      <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z87" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель предприятия: ____________________________________ </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата заполнения: "___" ______________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для электронно-цифровой подписи</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6005,146 +6251,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="77"/>
+    <w:bookmarkStart w:name="z157" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер _________ "___" ______20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z158" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z158" w:id="76"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет экологического регулирования и контроля Министерства экологии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и природных ресурсов Республики Казахстан, рассмотрев Ваше заявление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6519,51 +6765,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Разрешение на производство работ с использованием озоноразрушающих веществ, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6572,171 +6818,171 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее разрешение выдано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
-[...15 lines deleted...]
-      Настоящее разрешение выдано:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование организации или фамилия, имя, отчество индивидуального предпринимателя)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
-[...15 lines deleted...]
-      ________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расположенной (проживающего) по адресу: _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       на следующие виды деятельности (выбрать): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z106" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
@@ -6768,70 +7014,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> использование озоноразрушающих веществ в производстве;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -6863,70 +7109,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>монтаж оборудования, содержащего озоноразрушающие вещества;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -6958,70 +7204,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ремонт и техническое обслуживание оборудования, содержащего озоноразрушающие вещества, включая операции дозаправки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -7053,70 +7299,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> транспортировка озоноразрушающих веществ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
@@ -7148,70 +7394,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>хранение озоноразрушающих веществ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
@@ -7243,70 +7489,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рекуперация озоноразрушающих веществ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
@@ -7338,70 +7584,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>восстановление озоноразрушающих веществ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="355600" cy="406400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
@@ -7433,110 +7679,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>утилизация озоноразрушающих веществ.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия настоящего разрешения: три года с _____________ по _____________.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для электронно-цифровой подписи</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z115" w:id="94"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7836,126 +8082,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:bookmarkStart w:name="z119" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="97"/>
+      <w:bookmarkStart w:name="z159" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер _________ "___" ______20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет экологического регулирования и контроля Министерства экологии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8347,562 +8593,562 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:bookmarkStart w:name="z127" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о соответствии услугополучателя требованиям для получения разрешения на производство работ с использованием озоноразрушающих веществ, ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, транспортировку, хранение, рекуперацию, восстановление, утилизацию озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z128" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Технический паспорт оборудования по рекуперации и (или) восстановлению озоноразрушающих веществ (для следующих видов деятельности: ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, рекуперация, восстановление озоноразрушающих веществ):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование оборудования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
-[...15 lines deleted...]
-      1. Технический паспорт оборудования по рекуперации и (или) восстановлению озоноразрушающих веществ (для следующих видов деятельности: ремонт, монтаж, обслуживание оборудования, содержащего озоноразрушающие вещества, рекуперация, восстановление озоноразрушающих веществ):</w:t>
+    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) модель (марка) оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
-[...15 lines deleted...]
-      1) наименование оборудования;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) краткое описание функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z130" w:id="101"/>
-[...15 lines deleted...]
-      2) модель (марка) оборудования;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Производственные и (или) складские помещения (для следующих видов деятельности: производство работ с использованием озоноразрушающих веществ, хранение, восстановление, утилизация озоноразрушающих веществ):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z131" w:id="102"/>
-[...15 lines deleted...]
-      3) краткое описание функций.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер и дата договора купли/аренды производственных и (или) складских помещений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z132" w:id="103"/>
-[...15 lines deleted...]
-      2. Производственные и (или) складские помещения (для следующих видов деятельности: производство работ с использованием озоноразрушающих веществ, хранение, восстановление, утилизация озоноразрушающих веществ):</w:t>
+    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с кем заключен договор (наименование юридического/физического лица);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z133" w:id="104"/>
-[...15 lines deleted...]
-      1) номер и дата договора купли/аренды производственных и (или) складских помещений;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местонахождение (адрес).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z134" w:id="105"/>
-[...15 lines deleted...]
-      2) с кем заключен договор (наименование юридического/физического лица);</w:t>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Специальное разрешение на перевозку опасного груза (для следующих видов деятельности: транспортировка озоноразрушающих веществ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z135" w:id="106"/>
-[...15 lines deleted...]
-      3) местонахождение (адрес).</w:t>
+    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Страховой полис в соответствии с Законом Республики Казахстан "Об обязательном экологическом страховании" (для всех видов деятельности):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z136" w:id="107"/>
-[...15 lines deleted...]
-      3. Специальное разрешение на перевозку опасного груза (для следующих видов деятельности: транспортировка озоноразрушающих веществ).</w:t>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) номер и дата выдачи страхового полиса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z137" w:id="108"/>
-[...15 lines deleted...]
-      4. Страховой полис в соответствии с Законом Республики Казахстан "Об обязательном экологическом страховании" (для всех видов деятельности):</w:t>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование страховщика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z138" w:id="109"/>
-[...15 lines deleted...]
-      1) номер и дата выдачи страхового полиса;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование страхователя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z139" w:id="110"/>
-[...15 lines deleted...]
-      2) наименование страховщика;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) срок действия страхового полиса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z140" w:id="111"/>
-[...15 lines deleted...]
-      3) наименование страхователя;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Персонал (для всех видов деятельности):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z141" w:id="112"/>
-[...15 lines deleted...]
-      4) срок действия страхового полиса.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии) сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z142" w:id="113"/>
-[...15 lines deleted...]
-      5. Персонал (для всех видов деятельности):</w:t>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование специализации и квалификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z143" w:id="114"/>
-[...15 lines deleted...]
-      1) фамилия, имя, отчество (при его наличии) сотрудников;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номер и дата выдачи диплома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
-[...15 lines deleted...]
-      2) наименование специализации и квалификации;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование учебного заведения, выдавшего диплом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z145" w:id="116"/>
-[...15 lines deleted...]
-      3) номер и дата выдачи диплома;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) стаж работы по специальности согласно документам, подтверждающим трудовую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z146" w:id="117"/>
-[...15 lines deleted...]
-      4) наименование учебного заведения, выдавшего диплом;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) номер и дата выдачи сертификата/удостоверения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z147" w:id="118"/>
-[...15 lines deleted...]
-      5) стаж работы по специальности согласно документам, подтверждающим трудовую деятельность;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наименование организации (бизнес или индивидуальный идентификационный номер), выдавшей сертификат/удостоверение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z148" w:id="119"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>