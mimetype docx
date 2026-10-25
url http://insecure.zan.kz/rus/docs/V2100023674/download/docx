--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e9effe" w14:textId="1e9effe">
+    <w:p w14:paraId="643c406" w14:textId="643c406">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -366,137 +366,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие со дня его первого официального опубликования и распространяется на правоотношения, возникшие с 1 июля 2021 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">И.о. министра экологии, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">геологии и природных ресурсов Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -504,142 +523,158 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Брекешев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>-Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -907,54 +942,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработки плана мероприятий по охране окружающей среды (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 29 Экологического кодекса Республики Казахстан и определяют порядок разработки плана мероприятий местных исполнительных органов областей, городов республиканского значения, столицы по охране окружающей среды, финансируемых за счет бюджетных средств. </w:t>
+        <w:t xml:space="preserve"> статьи 29 Экологического кодекса Республики Казахстан и определяют порядок разработки плана мероприятий местных исполнительных органов столицы, областей, городов республиканского значения по охране окружающей среды, финансируемых за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок разработки плана мероприятий по охране окружающей среды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -965,154 +1062,320 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мероприятия по охране окружающей среды организуются: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) на местном уровне – местными исполнительными органами областей, городов республиканского значения, столицы;</w:t>
+      1) на местном уровне – местными исполнительными органами столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на республиканском уровне – уполномоченным органом в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Планы мероприятий по охране окружающей среды разрабатываются местными исполнительными органами области, города республиканского значения, столицы на трехлетний период по форме согласно </w:t>
+        <w:t>
+      3. Планы мероприятий по охране окружающей среды разрабатываются местными исполнительными органами столицы, областей, городов республиканского значения на трехлетний период по форме согласно Приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приложению</w:t>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Местные исполнительные органы области, города республиканского значения, столицы направляют запросы местным представительным органам, заинтересованным территориальным подразделениям центральных государственных органов, заинтересованной общественности о мероприятиях по устранению проблемных вопросов, согласно перечню мероприятий по охране окружающей среды, предусмотренных </w:t>
+      4. Местные исполнительные органы столицы, областей, городов республиканского значения направляют запросы местным представительным органам, заинтересованным территориальным подразделениям центральных государственных органов, заинтересованной общественности о мероприятиях по устранению проблемных вопросов, согласно перечню мероприятий по охране окружающей среды, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Экологическому кодексу Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При рассмотрении проекта Плана мероприятий по охране окружающей среды учитываются следующие параметры для отбора мероприятий по охране окружающей среды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1185,51 +1448,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предполагаемый экологический эффект повышения качества окружающей среды, в том числе для здоровья населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) прогнозные результаты достижения целевых показателей качества окружающей среды соответствующей области, города республиканского значения, столицы; </w:t>
+      5) прогнозные результаты достижения целевых показателей качества окружающей среды столицы, областей, городов республиканского значения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) расчеты стоимости реализации конкретного мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
@@ -1249,110 +1512,296 @@
         <w:t>
       7) информация по суммам платы за негативное воздействие на окружающую среду, поступившей в местный бюджет в течение трех лет, предшествовавших году разработки и утверждения Плана мероприятий по охране окружающей среды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иные вопросы реализации мероприятий по охране окружающей среды (создание рабочих мест, привлечение местных поставщиков товаров, работ и услуг, импортозамещение, иное).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В Планы мероприятий по охране окружающей среды включаются мероприятия по охране окружающей среды, направленные на достижение экологических нормативов качества, целевых показателей качества окружающей среды, программ развития территорий и генеральных планов населенных пунктов соответствующей области, города республиканского значения, столицы.</w:t>
+      6. В Планы мероприятий по охране окружающей среды включаются мероприятия по охране окружающей среды, направленные на достижение экологических нормативов качества, целевых показателей качества окружающей среды, программ развития территорий и генеральных планов столицы, областей, городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Проект Плана мероприятий по охране окружающей среды направляется на общественные слушания. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Местный исполнительный орган области, города республиканского значения, столицы направляет проект Плана мероприятий по охране окружающей среды на согласование в уполномоченный орган в области охраны окружающей среды с приложением протокола общественных слушаний.</w:t>
+      8. Местный исполнительный орган столицы, области, города республиканского значения направляет проект Плана мероприятий по охране окружающей среды на согласование в уполномоченный орган в области охраны окружающей среды с приложением протокола общественных слушаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Уполномоченный орган в области охраны окружающей среды отказывает в согласовании Плана мероприятий по охране окружающей среды в случае его несоответствия требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1365,74 +1814,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экологического кодекса Республики Казахстан и положениям настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. План мероприятий по охране окружающей среды, согласованный уполномоченным органом в области окружающей среды, утверждается местным представительным органом области, города республиканского значения, столицы и публикуется на официальном интернет-ресурсе местного исполнительного органа области, города республиканского значения, столицы и уполномоченного органа в области окружающей среды.</w:t>
+      10. План мероприятий по охране окружающей среды, согласованный уполномоченным органом в области окружающей среды, утверждается местным представительным органом столицы, области, города республиканского значения и публикуется на официальном интернет-ресурсе местного исполнительного органа столицы, области, города республиканского значения и уполномоченного органа в области окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. План мероприятий по охране окружающей среды корректируется один раз в год в первом полугодии по решению местного представительного органа области, города республиканского значения, столицы и по согласованию с уполномоченным органом в области охраны окружающей среды.</w:t>
+      11. План мероприятий по охране окружающей среды корректируется один раз в год в первом полугодии по решению местного представительного органа столицы, области, города республиканского значения и по согласованию с уполномоченным органом в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра экологии и природных ресурсов РК от 22.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1529,219 +2102,220 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План мероприятий по охране окружающей среды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="746"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1257"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма завершения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ответственные за исполнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1771,125 +2345,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предполагаемые расходы (тыс.тенге)/дополнительные источники (тыс.тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источники финансирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1526" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ожидаемый экологический эффект от мероприятия*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1257" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1952,123 +2526,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2121" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2121" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2146,1730 +2720,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Охрана атмосферного воздуха</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3877,1730 +4171,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Охрана водных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5608,1730 +5622,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Охрана от воздействия на прибрежные и водные экосистемы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7339,1730 +7073,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Охрана земель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9070,1730 +8524,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Охрана недр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10801,1730 +9975,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Охрана животного и растительного мира</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12532,1730 +11426,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Обращение с отходами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14263,1730 +12877,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Радиационная, биологическая и химическая безопасность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15994,1730 +14328,1450 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Внедрение систем управления и наилучших безопасных технологий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17725,2123 +15779,1780 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Научно-исследовательские, изыскательские и другие разработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВСЕГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       * по снижению воздействия на атмосферный воздух, водные ресурсы и образование отходов указывается количественный показатель </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
@@ -19871,55 +17582,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20245,31 +17956,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>