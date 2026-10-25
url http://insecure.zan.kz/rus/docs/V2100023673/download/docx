--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5cb073" w14:textId="e5cb073">
+    <w:p w14:paraId="e8ce314" w14:textId="e8ce314">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении формы сводных данных по принятым декларациям о воздействии на окружающую среду</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 1 июля 2021 года № 227. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 июля 2021 года № 23673</w:t>
+        <w:t>Приказ Министра экологии, геологии и природных ресурсов Республики Казахстан от 1 июля 2021 года № 227. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 июля 2021 года № 23673.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -386,306 +386,349 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие со дня его первого официального опубликования и распространяется на правоотношения, возникшие с 1 июля 2021 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр экологии, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>геологии и природных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М. Мирзагалиев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Бюро национальной статистики Агентства </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">по стратегическому планированию и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство национальной экономики </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -791,1519 +834,1447 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 июля 2021 года № 227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных </w:t>
+        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Сводные данные по принятым декларациям о воздействии на окружающую среду"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> "Сводные данные по принятым декларациям о воздействии на окружающую среду"</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Форма – в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в территориальные подразделения Комитета экологического регулирования и контроля Министерства экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет-ресурсе: www.eсogeo.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: 1-ГТС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "___" ____________20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: местные исполнительные органы областей, городов республиканского значения и столицы</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+      Круг лиц, представляющих информацию: местные исполнительные органы столицы, областей и городов республиканского значения</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: до 5 числа (включительно) месяца, следующего за отчетным периодом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество поданных деклараций о воздействии на окружающую среду за отчетный период - _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="892"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="4705"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование, адрес регистрации юридического лица или индивидуального предпринимателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание подачи декларации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид основной деятельности</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="4705" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(в соответствии с национальным классификатором НК РК 03-2019 "Общий классификатор видов экономической деятельности")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Критерий отнесения объекта к III категории вида деятельности, оказывающего негативное воздействие на окружающую среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2305" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="864" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="892" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3469"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1384"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2346,2209 +2317,1987 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование загрязняющего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Декларируемый объем, т/год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование отхода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование, тонн/год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Накопление, тонн/год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Передача, тонн/год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взвешенные вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оксиды азота (NO2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сернистый ангидрид (SO2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1383" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1384" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+        <w:t>
+      Наименование ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+        <w:t xml:space="preserve">       Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+        <w:t xml:space="preserve">       Телефон ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+        <w:t xml:space="preserve">       Адрес электронной почты _________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+        <w:t xml:space="preserve">       Исполнитель ____________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель местного исполнительного органа столицы, области и города республиканского значения или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата "____" _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4627,446 +4376,570 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сбора сводных данных по </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>принятым декларациям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сводные данные по принятым декларациям о воздействии на окружающую среду"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Сводные данные по принятым декларациям о воздействии на окружающую среду" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные подразделения Комитета экологического регулирования и контроля Министерства экологии, геологии и природных ресурсов Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+      2. Форма заполняется соответствующими управлениями местных исполнительных органов столицы, областей и городов республиканского значения и представляется в территориальные подразделения Комитета экологического регулирования и контроля Министерства экологии и природных ресурсов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Форма подписывается руководителем местного исполнительного органа области, города республиканского значения, столицы или лицом, исполняющим его обязанности.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+      3. Форма подписывается руководителем местного исполнительного органа столицы, области и города республиканского значения или лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра экологии и природных ресурсов РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма представляется один раз в квартал до 5 числа (включительно) месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 указывается сквозная нумерация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 указывается бизнес-идентификационный номер юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 указывается индивидуальный идентификационный номер индивидуальных предпринимателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 указывается полное наименование юридического лица или индивидуального предпринимателя и их адрес регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В графе 5 указывается основание подачи декларации, которое заполняется в соответствии с поданной декларацией о воздействии на окружающую среду лицами, осуществляющими деятельность на объектах III категории в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 110 Экологического кодекса Республики Казахстан (далее – Кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 6 указывается местонахождение объекта с отражением фактического адреса нахождения (почтовый адрес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В графе 7 указывается вид основной деятельности, который выбирается из 79 видов деятельности, перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения 2 к Кодексу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 8 указывается критерий отнесения к Ш категории, который заполняется в соответствии с поданной декларацией о воздействии на окружающую среду согласно разделу 3 приложения 2 к Кодексу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 9 – 10 указываются выбросы основных (маркерных) загрязняющих веществ атмосферный воздух из стационарных источников, тонн в год. Код и наименование загрязняющего вещества приводятся по действующему справочнику специфических загрязняющих веществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 11 указывается декларируемое количество выбросов загрязняющих веществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 12 – 15 указывается декларируемое количество и виды отходов (образовываемых, накапливаемых и передаваемых специализированным организациям по управлению отходами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5446,31 +5319,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>