--- v0 (2025-11-18)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8cd96c" w14:textId="f8cd96c">
+    <w:p w14:paraId="346fe3c" w14:textId="346fe3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 31 "Об утверждении Правил выдачи разрешения на добровольную реорганизацию банка (банковского холдинга) либо отказа в выдаче разрешения, выдачи разрешения на конвертацию банка в исламский банк и отказа в выдаче разрешения, выдачи разрешения на добровольную ликвидацию банков, а также возврата депозитов физических лиц, их перевода в другой банк"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 июля 2021 года № 80. Зарегистрировано в Министерстве юстиции Республики Казахстан 21 июля 2021 года № 23634. Утратило силу постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 3 апреля 2026 года № 49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -880,150 +958,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Настоящее постановление вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан по регулированию и </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">развитию финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1031,168 +1132,192 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>развития, инноваций и</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4142,239 +4267,291 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Ходатайство о получении разрешения на проведение </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             добровольной реорганизации  банка (банковского холдинга)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z127" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование банка (банковского холдинга) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">просит в соответствии с решением общего собрания акционеров (участников)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">банка (банковского холдинга) № _____ от "____" _______________года,  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (место проведения) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">выдать разрешение на добровольную реорганизацию банка (банковского холдинга)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">посредством (слияния, присоединения, разделения, выделения, преобразования) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (нужное подчеркнуть)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в___________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименования юридических лиц, образующихся в результате реорганизации банка (банковского холдинга)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк (банковский холдинг) полностью отвечает за достоверность прилагаемых к ходатайству документов и сведений, а также своевременное представление уполномоченному органу дополнительной информации и документов, запрашиваемых в связи с рассмотрением ходатайства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4431,83 +4608,87 @@
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, уполномоченное акционерами (участниками) банка (банковского холдинга) на подписание ходатайства (фамилия, имя, отчество (при наличии), ссылка на документ, являющийся основанием получения указанных полномочий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4993,161 +5174,189 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление о выдаче разрешения на добровольную реорганизацию банка в </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         форме конвертации в исламский банк</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z138" w:id="123"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование банка) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">просит в соответствии с решением общего собрания акционеров банка № ___  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от "____"___________года________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(место проведения) выдать разрешение на добровольную реорганизацию банка в форме  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">конвертации в исламский банк _________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование исламского банка, образующегося в результате конвертации банка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z139" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк полностью подтверждает достоверность прилагаемых к заявлению документов и сведений, а также своевременное представление уполномоченному органу дополнительной информации и документов, запрашиваемых в связи с рассмотрением заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z140" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5204,83 +5413,87 @@
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z143" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, уполномоченное акционерами банка на подписание заявления (фамилия, имя, отчество (при его наличии), ссылка на документ, являющийся основанием получения указанных полномочий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z144" w:id="129"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z144" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5611,1618 +5824,1712 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача разрешения на добровольную реорганизацию банка (банковского холдинга)"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="608"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9604"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В течение 2 (двух) месяцев со дня обращения на портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z147" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче разрешения на добровольную реорганизацию банка (банковского холдинга) либо мотивированный ответ об отказе в оказании государственной услуги с приложением копии постановления Правления услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма результата оказания услуги: электронная</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z148" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z149" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги по выдаче разрешения на добровольную реорганизацию банка (банковского холдинга) в форме слияния, присоединения, разделения, выделения, преобразования:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) ходатайство о получении разрешения на проведение добровольной реорганизации банка (банковского холдинга) по форме согласно приложению 1 к Правилам в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) лица, уполномоченного акционерами (участниками) услугополучателя на подписание ходатайства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия решения высшего органа услугополучателя о его добровольной реорганизации, содержащая информацию о лице, уполномоченном на подачу ходатайства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронные копии документов, описывающих предполагаемые условия, формы, порядок и сроки добровольной реорганизации услугополучателя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронная копия финансового прогноза последствий добровольной реорганизации, включая расчетный баланс услугополучателя после его добровольной реорганизации и (или) юридических лиц, образующихся в результате добровольной реорганизации услугополучателя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) электронная копия договора о присоединении, подписанного первыми руководителями исполнительных органов реорганизуемых банков (прилагается в случае получения разрешения на добровольную реорганизацию в форме присоединения);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) электронная копия договора о переводе депозитов физических лиц и акта приема-передачи депозитов физических лиц другому банку или филиалу банка-нерезидента Республики Казахстан (прилагается в случае получения разрешения на добровольную реорганизацию в форме преобразования в организацию, осуществляющую отдельные виды банковских операций).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Перечень документов, необходимых для оказания государственной услуги по выдаче разрешения на добровольную реорганизацию банка в форме конвертации в исламский банк:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление о выдаче разрешения на добровольную реорганизацию банка в форме конвертации в исламский банк по форме согласно приложению 2 к Правилам в форме электронного документа, удостоверенного ЭЦП лица, уполномоченного акционерами услугополучателя на подписание заявления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия решения общего собрания акционеров банка о добровольной реорганизации банка в форме конвертации в исламский банк, содержащего информацию о лице, уполномоченном на подачу заявления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия плана мероприятий по конвертации банка в исламский банк, соответствующего требованиям статьи 52-15 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) электронная копия бизнес-плана на период конвертации банка в исламский банк и последующие 3 (три) года после получения лицензии на проведение банковских и иных операций исламского банка с учетом требований согласно приложению к настоящему Стандарту государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги по выдаче разрешения на добровольную реорганизацию банка (банковского холдинга) в форме слияния, присоединения, разделения, выделения, преобразования:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) отсутствие соответствующих решений высших органов реорганизуемых услугополучателей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) нарушение в результате предполагаемой реорганизации интересов депозиторов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) нарушение в результате предполагаемой реорганизации пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) нарушение в результате предполагаемой реорганизации требований законодательства Республики Казахстан в области защиты конкуренции:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Основания для отказа в оказании государственной услуги по выдаче разрешения на добровольную реорганизацию банка в форме конвертации в исламский банк:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) неустранение замечаний услугодателя по представленным документам в установленный им срок;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) несоответствие плана мероприятий по конвертации банка в исламский банк требованиям, предусмотренным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 52-15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3) несоответствие бизнес-плана требованиям, предусмотренным подпунктом 4) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 52-14 Закона о банках, приложением к настоящему Стандарту государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) финансовый прогноз последствий конвертации банка в исламский банк предполагает ухудшение финансового состояния банка вследствие его конвертации в исламский банк;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5) нарушение банком и (или) банковским конгломератом пруденциальных нормативов и (или) других обязательных к соблюдению норм и лимитов и (или) наличие у банка административного взыскания за административное правонарушение, предусмотренное частями шестой, восьмой </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7240,243 +7547,258 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 227</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях", в течение 3 (трех) последовательных календарных месяцев, предшествующих дате подачи заявления о выдаче разрешения на добровольную реорганизацию банка в форме конвертации в исламский банк;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) нарушение в результате предполагаемой конвертации банка в исламский банк интересов депозиторов банка.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2088" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9604" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z171" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8498,109 +8820,121 @@
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z199" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Ходатайство о выдаче разрешения на добровольную ликвидацию банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z200" w:id="155"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="155"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование банка) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">просит в соответствии с решением общего собрания акционеров банка №____ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "____"_________года, _______________(место проведения) выдать разрешение на добровольную ликвидацию банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z201" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк обязуется удовлетворить требования всех своих кредиторов в полном объеме. Банк полностью отвечает за достоверность прилагаемых к ходатайству документов и информации, а также своевременное представление уполномоченному органу дополнительной информации и документов, запрашиваемых в связи с рассмотрением ходатайства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z202" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8637,83 +8971,87 @@
         <w:t>
       Прилагаемые документы (указать поименный перечень направляемых документов, количество экземпляров и листов по каждому из них):________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z204" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, уполномоченное акционерами банка на подписание ходатайства (фамилия, имя, отчество (при наличии), ссылка на документ, являющийся основанием получения указанных полномочий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z205" w:id="160"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z205" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9044,1696 +9382,1789 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача разрешения на добровольную ликвидацию банка, добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="715"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9128"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В течение 2 (двух) месяцев со дня обращения на портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче разрешения на добровольную ликвидацию банка, добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан либо мотивированный ответ об отказе в оказании государственной услуги с приложением копии постановления Правления услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма результата оказания услуги: электронная</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z209" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z210" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении услугополучателя для получения разрешения на добровольную ликвидацию банка:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) ходатайство о выдаче разрешения на добровольную ликвидацию банка по форме согласно приложению 4 к Правилам в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) лица, уполномоченного акционерами банка на подписание ходатайства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия решения общего собрания акционеров о добровольной ликвидации банка с обязательным указанием причин ликвидации и лица, уполномоченного на подачу ходатайства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия договора о переводе депозитов физических лиц и акта приема-передачи депозитов физических лиц другому банку или филиалу банка-нерезидента Республики Казахстан, являющемуся участником системы обязательного гарантирования депозитов.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В случае возврата услугополучателем депозитов физических лиц путем их прямой выплаты указанные документы не представляются. В указанном случае предоставляется электронный документ, подтверждающий прямую выплату денег по депозитам физических лиц;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронная копия перечня мероприятий с указанием сроков и этапов подготовки банка к прекращению своей деятельности (плана основных мероприятий ликвидации), утвержденного общим собранием акционеров;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) электронная копия балансового отчета, составленного на последнюю отчетную дату, свидетельствующего о достаточности средств банка для осуществления расчетов по его обязательствам, заверенного независимой аудиторской организацией, правомочной на проведение аудита банков;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) электронная копия отчета об оценке стоимости активов банка, проведенной независимым оценщиком.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя для получения разрешения на добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) ходатайство о выдаче разрешения на добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан по форме согласно приложению 6 к Правилам в форме электронного документа, удостоверенного ЭЦП лица, уполномоченного на подписание ходатайства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия решения соответствующего органа банка-нерезидента Республики Казахстан о добровольном прекращении деятельности филиала банка-нерезидента Республики Казахстан, содержащего описание причин прекращения деятельности и информацию о лице, уполномоченного на подачу ходатайства;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия договора о переводе депозитов физических лиц и акта приема-передачи депозитов физических лиц другому банку или филиалу банка-нерезидента Республики Казахстан, являющихся участниками системы обязательного гарантирования депозитов.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В случае возврата услугополучателем депозитов физических лиц путем их прямой выплаты указанные документы не представляются. В указанном случае предоставляется электронный документ, подтверждающий прямую выплату денег по депозитам физических лиц;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронная копия перечня мероприятий с указанием сроков и этапов подготовки филиала банка-нерезидента Республики Казахстан к прекращению своей деятельности (плана основных мероприятий по прекращению деятельности филиала банка-нерезидента Республики Казахстан), утвержденного решением банка-нерезидента Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) электронная копия отчета об активах и обязательствах, составленная на последнюю отчетную дату, свидетельствующая о достаточности средств филиала банка-нерезидента Республики Казахстан для осуществления расчетов по его обязательствам, заверенного независимой аудиторской организацией, правомочной на проведение аудита банков;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) электронная копия отчета об оценке стоимости активов филиала банка-нерезидента Республики Казахстан, проведенной независимым оценщиком.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, представляемые на иностранном языке, переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии с законодательством Республики Казахстан о нотариате.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z226" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) неполнота или ненадлежащее оформление представленных документов;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) недостаточность средств филиала банка-нерезидента Республики Казахстан для расчета по его обязательствам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) непринятие мер по возврату депозитов физических лиц путем их прямой выплаты либо их переводу в другой банк или филиал банка-нерезидента Республики Казахстан, являющиеся участниками системы обязательного гарантирования депозитов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2457" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9128" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z228" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11066,400 +11497,470 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Ходатайство о выдаче разрешения на добровольное прекращение </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             деятельности филиала банка-нерезидента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z233" w:id="168"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z233" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование банка-нерезидента Республики Казахстан) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">просит в соответствии с решением соответствующего органа банка-нерезидента </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан о добровольном прекращении деятельности филиала банка-</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нерезидента Республики Казахстан №____  от "____"_________года,_______________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (место проведения) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдать разрешение на добровольное  прекращение деятельности филиала банка-нерезидента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z234" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банк-нерезидент Республики Казахстан осуществил </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (описать принятые меры по возврату депозитов физических лиц путем их прямой выплаты </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">либо их переводу в другой банк или филиал банка-нерезидента Республики Казахстан, </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>являющиеся участниками системы обязательного гарантирования депозитов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z235" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк-нерезидент Республики Казахстан обязуется удовлетворить требования всех своих кредиторов в полном объеме. Банк-нерезидент Республики Казахстан полностью отвечает за достоверность прилагаемых к ходатайству документов и информации, а также своевременное представление уполномоченному органу дополнительной информации и документов, запрашиваемых в связи с рассмотрением ходатайства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z236" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставляю согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z237" w:id="172"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прилагаемые документы (указать поименный перечень направляемых документов, количество экземпляров и листов по каждому из них):</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z238" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, уполномоченное на подписание ходатайства (фамилия, имя, отчество (при наличии), ссылка на документ, являющийся основанием получения указанных полномочий).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z239" w:id="174"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z239" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________ </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11781,35 +12282,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>