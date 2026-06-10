--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="77a713e" w14:textId="77a713e">
+    <w:p w14:paraId="ec66e01" w14:textId="ec66e01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1805,210 +1805,304 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При подаче услугополучателем всех необходимых документов через портал, в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сведения о документах, удостоверяющих личность услугополучателя, о регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства". Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Сотрудник канцелярии услугодателя в день поступления заявления и документов осуществляет регистрацию и направляет их руководителю услугодателя, которым назначается исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В случае обращения услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Трудовому кодексу Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан", прием документов и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Исполнитель в течение 2 (двух) рабочих дней с момента регистрации документов услугополучателя проверяет полноту документов, представленных услугополучателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z139" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z139" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем неполного пакета документов или отсутствия сведений необходимых для оказания государственной услуги в соответствии с настоящими Правилами, исполнитель в сроки, указанные в части первой настоящего пункта, направляет услугополучателю уведомление с указанием каким требованиям не соответствует пакет документов и сроке приведения его в соответствие. Срок приведения в соответствие указанных в уведомлении документов составляет два рабочих дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z140" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z140" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если в течении двух рабочих дней со дня получения уведомления услугополучатель не привел его в соответствие с требованиями, услугодатель направляет отказ в дальнейшем рассмотрении заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанный ЭЦП руководителя услугодателя на портале в "личном кабинете" в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2027,130 +2121,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В случае предоставления услугополучателем полного пакета документов, исполнитель в течении 4 (четырех) рабочих дней рассматривает их на соответствие требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. По итогам рассмотрения исполнитель в течение 1 (одного) рабочего дня формирует разрешение на ввоз на территорию Республики Казахстан из государств – членов Евразийского экономического союза и вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции по форме согласно приложению 5 к настоящим Правилам и направляет на согласование и подписание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z142" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z142" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После подписания услугодателем услугополучатель получает разрешение на ввоз на территорию Республики Казахстан из государств – членов Евразийского экономического союза и вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подписанное ЭЦП руководителя услугодателя, на портале в "личном кабинете" в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2169,110 +2263,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При выявлении оснований для отказа в оказании государственной услуги указанных в пункте 9 Требования услугодатель не позднее чем за 3 рабочих дня до завершения срока оказания государственной услуги уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z144" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z144" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель выдает разрешение на ввоз на территорию Республики Казахстан из государств – членов Евразийского экономического союза и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции по форме, согласно приложению 5 к настоящим Правилам подписанное ЭЦП руководителя услугодателя на портале в "личном кабинете" в форме электронного документа, либо мотивированный отказ в оказании государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам подписанный ЭЦП руководителя услугодателя на портале в "личном кабинете" в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2290,111 +2384,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z145" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21-1 предусматривается в редакции приказа Министра экологии и природных ресурсов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z146" w:id="42"/>
+    <w:bookmarkStart w:name="z146" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z147" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z147" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о внесенных изменениях и (или) дополнениях в правила в течение 3 (трех) рабочих дней после государственной регистрации соответствующего нормативного правового акта в органах юстиции направляется оператору информационно-коммуникационной инфраструктуры "электронного правительства" и Единому контакт-центру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2413,168 +2583,168 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Рассмотрение жалобы по вопросам оказания государственных услуг производится уполномоченным органом в области охраны окружающей среды (далее – уполномоченный орган), должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в уполномоченный орган, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2744,51 +2914,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>озоноразрушающих веществ</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и содержащей их продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="50"/>
+    <w:bookmarkStart w:name="z148" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2797,51 +2967,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>из государств – членов Евразийского экономического союза и вывоз с территории</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4373,77 +4543,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="51"/>
+    <w:bookmarkStart w:name="z104" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление на выдачу разрешения на ввоз на территорию Республики Казахстан из государств-членов Евразийского экономического союза озоноразрушающих веществ и содержащей их продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5401,77 +5571,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="52"/>
+    <w:bookmarkStart w:name="z113" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление на выдачу разрешения на вывоз с территории Республики Казахстан в государства-члены Евразийского экономического союза озоноразрушающих веществ и содержащей их продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6011,70 +6181,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13. Основание для выдачи разрешения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="53"/>
+          <w:bookmarkStart w:name="z115" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14. Уполномоченное лицо услугополучателя Фамилия, имя, отчество (если указано в документе, удостоверяющем личность)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6466,126 +6636,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="54"/>
+    <w:bookmarkStart w:name="z121" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="55"/>
+      <w:bookmarkStart w:name="z122" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер _________ "___" ______20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет экологического регулирования и контроля Министерства экологии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6990,51 +7160,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="56"/>
+    <w:bookmarkStart w:name="z124" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Разрешение на ввоз на территорию Республики Казахстан из государств-членов</w:t>
       </w:r>
       <w:r>
@@ -7052,109 +7222,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в эти государства озоноразрушающих веществ и содержащей их продукции ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(разрешительный документ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z127" w:id="57"/>
+      <w:bookmarkStart w:name="z127" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ____/_____20__ /_________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7800,74 +7970,74 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z128" w:id="58"/>
+      <w:bookmarkStart w:name="z128" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Получатель/отправитель __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(название, юридический адрес, страна)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8422,126 +8592,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридического лица</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="59"/>
+    <w:bookmarkStart w:name="z135" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z136" w:id="60"/>
+      <w:bookmarkStart w:name="z136" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер _________ "___" ______20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет экологического регулирования и контроля Министерства экологии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8700,55 +8870,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9074,31 +9244,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>