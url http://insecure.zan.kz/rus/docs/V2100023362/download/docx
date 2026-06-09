--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6ff0ff" w14:textId="c6ff0ff">
+    <w:p w14:paraId="d6e6135" w14:textId="d6e6135">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -707,714 +707,1440 @@
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 Закона Республики Казахстан "О техническом регулировании" (далее – Закон) и определяют порядок формирования, ведения и сопровождения реестра данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реестр данных государственной системы технического регулирования (далее – реестр технического регулирования) – электронная база данных технических регламентов, субъектов аккредитации, выданных документов об оценке соответствия, экспертов-аудиторов по подтверждению соответствия, оборудования, информации о продукции, не соответствующей требованиям технических регламентов, и иных сведений в области технического регулирования;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информации, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) веб-портал информационной системы технического регулирования (далее – веб-портал) – интернет-ресурс, предоставляющий единую точку доступа к информационной системе технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган в области технического регулирования (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информации, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) национальный орган по стандартизации - государственное юридическое лицо, осуществляющим реализацию государственной политики в сфере стандартизации, координацию работ по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      3) веб-портал информационной системы технического регулирования (далее – веб-портал) – интернет-ресурс, предоставляющий единую точку доступа к информационной системе технического регулирования;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) орган по аккредитации – республиканское государственное предприятие, осуществляющее деятельность по аккредитации и являющееся членом международных организаций по аккредитации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4) уполномоченный орган в области технического регулирования (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области технического регулирования;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) технический секретариат - организация, определяемая уполномоченным органом на осуществление деятельности по проверке правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси, сбору сведений о выданных свидетельствах о безопасности конструкции транспортного средства и присвоению международных идентификационных кодов изготовителям транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      5) национальный орган по стандартизации - государственное юридическое лицо, осуществляющим реализацию государственной политики в сфере стандартизации, координацию работ по стандартизации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реестр технического регулирования является компонентом информационной системы технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Формирование, ведение и сопровождение реестра технического регулирования осуществляются республиканским государственным предприятием, созданным по решению Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      6) орган по аккредитации – республиканское государственное предприятие, осуществляющее деятельность по аккредитации и являющееся членом международных организаций по аккредитации</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования реестра технического регулирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      7) технический секретариат - организация, определяемая уполномоченным органом на осуществление деятельности по проверке правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси, сбору сведений о выданных свидетельствах о безопасности конструкции транспортного средства и присвоению международных идентификационных кодов изготовителям транспортных средств.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Реестр технического регулирования формируется посредством веб-портала и содержит данные технических регламентов, субъектов аккредитации, выданных документов об оценке соответствия, экспертов-аудиторов по подтверждению соответствия, оборудования, информации о продукции, не соответствующей требованиям технических регламентов, и иных сведений в области технического регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      3. Реестр технического регулирования является компонентом информационной системы технического регулирования.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Формирование реестра технического регулирования осуществляется в процессе принятия и обработки заявок, которые формируются, подаются и подписываются электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      4. Формирование, ведение и сопровождение реестра технического регулирования осуществляются республиканским государственным предприятием, созданным по решению Правительства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Документам, формируемым в информационной системе технического регулирования, присваивается уникальный идентификационный номер, который автоматически генерируется информационной системой технического регулирования в случайном порядке, состоящий из четырнадцати символов и имеет следующее обозначение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первые два символа – литерный код Республики Казахстан согласно коду ISO – Международной организации по стандартизации (две заглавные латинские буквы – KZ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с третьего по четырнадцатый символы – уникальный буквенно-числовой код.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Формирование данных в реестре технического регулирования на основе данных и сведений из информационных систем и баз данных государственных органов Республики Казахстан обеспечивается посредством интеграции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования реестра технического регулирования</w:t>
-[...19 lines deleted...]
-      5. Реестр технического регулирования формируется посредством веб-портала и содержит данные технических регламентов, субъектов аккредитации, выданных документов об оценке соответствия, экспертов-аудиторов по подтверждению соответствия, оборудования, информации о продукции, не соответствующей требованиям технических регламентов, и иных сведений в области технического регулирования.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок ведения реестра технического регулирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      6. Формирование реестра технического регулирования осуществляется в процессе принятия и обработки заявок, которые формируются, подаются и подписываются электронной цифровой подписью.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ведение реестра технического регулирования включает в себя сбор, фиксацию, хранение и обработку данных, составляющих реестр технического регулирование. Результатом ведения реестра технического регулирования является предоставление результатов обработки заявок:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      7. Документам, формируемым в информационной системе технического регулирования, присваивается уникальный идентификационный номер, который автоматически генерируется информационной системой технического регулирования в случайном порядке, состоящий из четырнадцати символов и имеет следующее обозначение:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      1) первые два символа – литерный код Республики Казахстан согласно коду ISO – Международной организации по стандартизации (две заглавные латинские буквы – KZ);</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) органа по аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      2) с третьего по четырнадцатый символы – уникальный буквенно-числовой код.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) национального органа по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      8. Формирование данных в реестре технического регулирования на основе данных и сведений из информационных систем и баз данных государственных органов Республики Казахстан обеспечивается посредством интеграции.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственного научного метрологического центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информационного центра по техническим барьерам в торговле, санитарным и фитосанитарным мерам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технического секретариата, а также непрерывное обновление сведений в электронном формате посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ведение реестра технического регулирования осуществляется посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ведение реестра технического регулирования осуществляется на постоянной основе на основании принятых результатов в процессе принятия и обработки заявок, которые подписываются электронной цифровой подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ведение реестра технического регулирования обеспечивает учет, поиск, хранение и идентификацию сохраненной, обработанной и сформированной, информации и сведений по вопросам технического регулирования, стандартизации, обеспечения единства измерений, аккредитации в области оценки соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок ведения реестра технического регулирования</w:t>
-[...99 lines deleted...]
-      4) государственного научного метрологического центра;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок сопровождения реестра технического регулирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сопровождение реестра технического регулирования осуществляется посредством обеспечения непрерывного функционирования реестра, за исключением технических перерывов, связанных с проведением ремонтных работ, целостности баз данных и ресурсов информационной системы технического регулирования, сохранности информации, недопущения полной или частичной потери информации, неизменности сформированных данных, равного права и доступа каждого участника в соответствии с предоставленными ролями, контроля доступа к ресурсам информационной системы технического регулирования, идентификации (опознования), аутентификации (подтверждения подлинности) и авторизации (присвоение полномочий) пользователя, регистрации и анализа событий, происходящих в информационной системе технического регулирования и обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...136 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При сопровождении реестра технического регулирования информационная система технического регулирования обеспечивает обработку ошибок пользователя, ошибок, возникающих при технических сбоях, и ошибок базы данных с выдачей сообщений пользователю, в которых описаны последующие действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>