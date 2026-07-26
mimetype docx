--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcb7825" w14:textId="bcb7825">
+    <w:p w14:paraId="3e1f06b" w14:textId="3e1f06b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -789,1246 +789,1130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инструкция по организации и осуществлению производственного контроля на опасном производственном объекте</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Инструкция по организации и осуществлению производственного контроля на опасном производственном объекте (далее – Инструкция) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 114)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701и детализирует порядок организации и осуществления производственного контроля за соблюдением требований промышленной безопасности организациями, эксплуатирующими опасные производственные объекты (далее – организация).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> пункта 16 Положения о Министерстве по чрезвычайным ситуациям Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 23 октября 2020 года № 701 и детализирует порядок организации и осуществления производственного контроля за соблюдением требований промышленной безопасности организациями, эксплуатирующими опасные производственные объекты (далее – организация) и опасные технические устройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящей Инструкции используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производственный контроль – мероприятия на опасном производственном объекте, направленные на обеспечение соблюдения требований промышленной безопасности, осуществляемые должностными лицами службы производственного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) промышленная безопасность – состояние защищенности физических и юридических лиц, окружающей среды от вредного воздействия опасных производственных факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования промышленной безопасности – специальные условия технического и (или) социального характера, установленные законодательством Республики Казахстан в целях обеспечения промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Производственный контроль на опасных производственных объектах осуществляют назначенные приказом руководителя организации должностные лица службы производственного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Полномочия должностных лиц организации, осуществляющих производственный контроль</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. На должностных лиц службы производственного контроля в области промышленной безопасности возлагаются следующие полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка плана работ по осуществлению производственного контроля в подразделениях организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление производственного контроля за соблюдением работниками требований промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение проверок на предмет соблюдения требований промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выдача руководителям структурных подразделений организации, обязательные для исполнения предписания об устранении выявленных нарушений, которые могут быть отменены только письменным распоряжением руководителя организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация разработки планов мероприятий по обеспечению промышленной безопасности и ликвидации аварий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация работы по подготовке проведения экспертизы в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) внесение руководителю организации предложений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о проведении мероприятий по обеспечению промышленной безопасности, об устранении нарушений требований промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о приостановлении работ, осуществляемых с нарушениями требований промышленной безопасности, создающих угрозу жизни и здоровью работников или которые могут привести к поражающему воздействию опасных производственных факторов на персонал, население, окружающую среду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об отстранении от работы лиц, не прошедших своевременно подготовку, переподготовку по вопросам промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) получение документов и материалов, необходимых для оценки состояния промышленной безопасности в организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проведение анализа причин возникновения аварий и инцидентов на опасных производственных объектах и хранение документации по их учету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организация подготовки и переподготовки работников по вопросам промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) доведение до сведения работников опасных производственных объектов информацию о внесении изменений и (или) дополнений в нормативные правовые акты Республики Казахстан в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) организация расследования и учета аварий, несчастных случаев, произошедшего вследствие аварии на опасном производственном объекте случаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществление иных полномочий, предусмотренных нормативными правовыми актами Республики Казахстан в области промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменнеием внесенным приказом Министра по чрезвычайным ситуациям РК от 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Положение о производственном контроле</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Организация разрабатывает Положение о производственном контроле с учетом специфики и отрасли организации, особенностей эксплуатируемых опасных производственных объектов и условий их эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Положение о производственном контроле содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z112" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полномочия должностных лиц организации, осуществляющих производственный контроль в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z113" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количество опасных производственных объектов и их производственных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z114" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) краткую характеристику опасных производственных объектов, содержащую следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z115" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о состоянии и техническом обследовании производственных зданий, технологических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z116" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о техническом освидетельствовании опасных технических устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z117" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о произошедших на опасном производственном объекте аварий, инцидентов и несчастных случаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z118" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об организации подготовки, переподготовки руководителей, специалистов и работников, занятых на опасном производственном объекте по вопросам промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z119" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) план мероприятий по обеспечению промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z120" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) периодичность проведения контрольных мероприятий, планирование мероприятий, отчетность по выполнению мероприятий, критерии оценки эффективности и меры по их повышению, порядок исполнения принимаемых по результатам производственного контроля решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z121" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) структуру службы производственного контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 26.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Полномочия должностных лиц организации, осуществляющих производственный контроль</w:t>
-[...790 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок планирования и проведения внутренних проверок соблюдения требований промышленной безопасности, а также подготовки и регистрации отчетов об их результатах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Проверка состояния промышленной безопасности осуществляется на основании утвержденного Графика проведения проверок состояния промышленной безопасности на опасных производственных объектах, разработанного ответственным за производственный контроль по форме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Внеочередные проверки организуются по распоряжению руководителя организации в случаях, если произошла авария, несчастный случай, произошедший вследствие аварии на опасном производственном объекте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Перед осуществлением проверки должностное лицо, осуществляющее производственный контроль проводит сбор информации об объекте проверки, условиях безопасной эксплуатации и результатах прошедших проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обнаружения условий, опасных для жизни людей или способных привести к аварии, должностное лицо, осуществляющее производственный контроль вносит руководителю предложение о приостановке работ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2119,288 +2003,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Один раз в год проводится комплексная проверка организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На каждую комплексную проверку разрабатывается и утверждается программа (перечень вопросов, подлежащих проверке).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам комплексной проверки каждого подразделения издается приказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приказ должен содержать оценку состояния промышленной безопасности в подразделении, мероприятия по устранению выявленных нарушений, ответственного за устранение выявленных нарушений и срок устранения выявленных нарушений, а также, при необходимости, взыскание, наложенное на ответственных лиц и персонал, виновных в выявленных нарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Все результаты проверок вносятся в Журнал производственного контроля по форме, установленной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ежемесячно должностным лицом службы производственного контроля проводится контроль за устранением замечаний, его результаты представляет руководителю организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Устраненные нарушения подвергаются повторному контролю во время следующих проверок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Оформление результатов проведения производственного контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. По итогам проведения производственного контроля должностное лицо службы производственного контроля выдает руководителю проверенного подразделения – акт, а в случае выявления нарушений – предписание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В предписании отражаются выявленные нарушения со ссылкой на нормативные правовые акты в области промышленной безопасности, а также мероприятия по устранению выявленных нарушений с указанием сроков устранения, согласованных с руководителем подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае, когда исполнителями мероприятий являются не только работники проверяемого подразделения, должностным лицом, осуществляющим производственный контроль, организуется издание приказа по организации, в котором определяются конкретные исполнители по каждому мероприятию. Разногласия по срокам устранения между исполнителями и должностным лицом, осуществляющим производственный контроль, урегулируются первым руководителем организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2419,70 +2303,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Должностное лицо службы, осуществляющее производственный контроль ежемесячно представляет руководителю организации, эксплуатирующей опасные производственные объекты результаты проведения производственного контроля и статус выполнения выданных предписаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2501,428 +2385,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок сбора, анализа, обмена информацией о состоянии промышленной безопасности между структурными подразделениями эксплуатирующей организации и доведения ее до работников, занятых на опасных производственных объектах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сбор информации осуществляется по результатам проверок состояния промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Анализ результатов проведения мероприятий по осуществлению производственного контроля проводится не реже одного раза в год, который включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       результаты проверок соблюдения требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценку эффективности организаторской деятельности ответственного за производственный контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основные направления деятельности по повышению эффективности производственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выявленные в ходе производственного контроля нарушения и несоответствия установленным требованиям и их причины доводятся до работников организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. На основании анализа результатов производственного контроля разрабатываются мероприятия по устранению и предупреждению нарушений требований промышленной безопасности, которые используются при составлении плана по обеспечению промышленной безопасности и производственного контроля на очередной год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мероприятия по устранению нарушений требований промышленной безопасности включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анализ выявленных нарушений требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изучение причин нарушений требований промышленной безопасности, относящихся к технологическому процессу и производственному контролю, а также регистрацию результатов такого изучения ответственным за осуществление производственного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработку мероприятий по устранению причин нарушений требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие решений, гарантирующих, что мероприятия по устранению причин нарушений требований промышленной безопасности осуществлены в полном объеме и эффективны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Мероприятия по предупреждению нарушений требований промышленной безопасности включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) использование соответствующих источников информации (процессов; рабочих операций, влияющих на состояние промышленной безопасности; результатов проверок; отчетов об обслуживании) с целью выявления, анализа и устранения потенциальных причин нарушений требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прогноз возможных проблем обеспечения промышленной безопасности и заблаговременное определение мер, необходимых для их решения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заблаговременную реализацию предупреждающих мероприятий и принятие управленческих решений, обеспечивающих гарантированное предупреждение нарушений от требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представление информации о предпринятых предупреждающих действиях руководству Организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Руководитель службы производственного контроля систематизирует, актуализирует и обеспечивает хранение данных о состоянии промышленной безопасности и результатах производственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2941,70 +2825,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Форма хранения данных устанавливается как в бумажном, так и в электронном виде при условии гарантированной сохранности от несанкционированных изменений, удалений, порчи бумажных и электронных носителей. Для электронных баз данных создаются дополнительные (резервные) накопители информации. Базы данных, независимо от формы хранения имеют ограниченный доступ. Руководителю организации и должностному лицу, осуществляющему производственный контроль, предусмотрен общий доступ к базе данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3023,69 +2907,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Действия организации по итогам проведения производственного контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. На основании документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3100,191 +2984,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Инструкции, руководитель службы производственного контроля организовывает подготовку ежегодной информации об организации производственного контроля на предприятии и утверждает их руководителем организации, которые содержат следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z123" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z123" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о подготовке плана мероприятий по обеспечению промышленной безопасности на текущий год, а также о выполнении плана мероприятий по обеспечению промышленной безопасности за предыдущий год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z124" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об организации системы управления промышленной безопасностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z125" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z125" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) об устранении нарушений, выполнении предписаний уполномоченного органа в области промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z126" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z126" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о готовности к действиям по локализации и ликвидации последствий аварии на опасном производственном объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z127" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z127" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) о состоянии технических устройств, применяемых на опасном производственном объекте;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z128" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) об авариях, инцидентах и несчастных случаях, происшедших на опасных производственных объектах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z129" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) о подготовке и переподготовке руководителей, специалистов и работников, занятых на опасных производственных объектах по вопросам промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3303,150 +3187,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Организации по итогам проведения производственного контроля совершают следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводят мероприятия по обеспечению промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устраняют нарушения требований промышленной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приостанавливают работы, осуществляемые с нарушениями требований промышленной безопасности, создающих угрозу жизни и здоровью работников или которые могут привести к поражающему воздействию опасных производственных факторов на объекты, людей, окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отстраняют от работы лиц, не прошедших своевременно подготовку, переподготовку по вопросам промышленной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3629,80 +3513,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График проведения проверок состояния промышленной безопасности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на опасных производственных объектах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4513,98 +4397,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал производственного контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации) (наименование подразделения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5609,55 +5493,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>