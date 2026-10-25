--- v0 (2025-11-18)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f12fcb" w14:textId="1f12fcb">
+    <w:p w14:paraId="8cc4744" w14:textId="8cc4744">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,53 +134,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.07.2021.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -379,332 +384,383 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 1 июля 2021 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр экологии, геологии и</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>природных ресурсов</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Мирзагалиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентства по стратегическому</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>планированию и реформам</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -968,54 +1024,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Организация разработки и ведения Кадастра осуществляется уполномоченным органом в области охраны окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Ведение Кадастра осуществляется уполномоченным органом в области охраны окружающей среды в рамках функционирования информационной системы "Национальный банк данных о состоянии окружающей среды и природных ресурсов Республики Казахстан".</w:t>
+      5. Ведение Кадастра осуществляется уполномоченным органом в области охраны окружающей среды в рамках функционирования цифровой системы "Национальный банк данных о состоянии окружающей среды и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра экологии и природных ресурсов РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Целями ведения Кадастра являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1373,1070 +1491,1312 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">к Правилам ведения </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного</w:t>
+              <w:t xml:space="preserve">государственного кадастра </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кадастра озоноразрушающих </w:t>
-[...12 lines deleted...]
-              <w:t>веществ</w:t>
+              <w:t>озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра экологии и природных ресурсов РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в Министерство экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z244" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство экологии, геологии и природных ресурсов Республики Казахстан</w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z245" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
+      Наименование административной формы: Отчет о ввозе, вывозе и использовании озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkStart w:name="z246" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчет о ввозе, вывозе и использовании озоноразрушающих веществ</w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 1-ВВИ ОРВ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkStart w:name="z247" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z248" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "_____" ____________ 20___года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z249" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенной для сбора административных данных на безвозмездной основе: юридические лица, индивидуальные предприниматели, осуществляющие ввоз на территорию Республики Казахстан из государств, не являющихся членами Евразийского экономического союза, и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, в пределах лимитов (квот) потребления озоноразрушающих веществ, утвержденных уполномоченным органом в области охраны окружающей среды на соответствующий период</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z250" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих информацию: юридические лица, индивидуальные предприниматели, осуществляющие ввоз на территорию Республики Казахстан из государств, не являющихся членами Евразийского экономического союза, и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, в пределах лимитов (квот) потребления озоноразрушающих веществ, утвержденных уполномоченным органом в области охраны окружающей среды на соответствующий период</w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, до 1 февраля года, следующего за отчетным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z256" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, до 1 февраля года, следующего за отчетным</w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z257" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z258" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Общие сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11788"/>
-        <w:gridCol w:w="512"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование юридического лица или индивидуального предпринимателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бизнес-идентификационный номер или Индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес юридического лица или индивидуального предпринимателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные данные: телефон, электронная почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z45" w:id="37"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Основной вид деятельности </w:t>
-[...3 lines deleted...]
-            </w:r>
+ Основной вид деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (код согласно Общего классификатора видов экономической деятельности (5-ти значный))</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уникальный номер документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="512" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z278" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Ввоз, вывоз и использование озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1188"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1188" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Химическое наименование озоноразрушающего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Химическая формула озоноразрушающего вещества, процентно- компонентный состав смеси</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код товара по товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цель ввоза/вывоза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем остатков озоноразрушающего вещества на начало отчетного года, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2562,1333 +2922,1243 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование производителя и поставщика озоноразрушающего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 адрес производителя и поставщика озоноразрушающего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1188" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1188" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1188" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИТОГО:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1932" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="657" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkStart w:name="z332" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы 2</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1434"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2725"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3926,1520 +4196,1243 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Использовано или продано озоноразрушающего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем остатков озоноразрушающего вещества на конец отчетного года, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1434" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1434" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование получателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 страна и адрес получателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3837" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наименование, бизнес-идентификационный номер или индивидуальный идентификационный номер и адрес покупателя озоноразрушающего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1434" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1434" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3837" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1434" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1434" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1434" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1435" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3837" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2725" w:type="dxa"/>
-[...152 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...414 lines deleted...]
-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес _____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _____________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5486,668 +5479,636 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме отчета</w:t>
+              <w:t>к форме отчета о ввозе,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">о ввозе, вывозе и использовании </w:t>
+              <w:t>вывозе и использовании</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z382" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z383" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о ввозе, вывозе и использовании озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkStart w:name="z384" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (индекс: 1-ВВИ ОРВ, периодичность: годовая)</w:t>
+        <w:t xml:space="preserve"> (индекс: 1-ВВИ ОРВ, периодичность: годовая)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z385" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о ввозе, вывозе и использовании озоноразрушающих веществ" (далее - Форма).</w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о ввозе, вывозе и использовании озоноразрушающих веществ" (далее - Форма).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z386" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма разработана в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> раздела III Положения о ввозе на таможенную территорию Евразийского экономического союза озоноразрушающих веществ и продукции, содержащей озоноразрушающие вещества (приложение № 20 к Решению Коллегии Евразийской экономической комиссии от 21 апреля 2015 года № 30 "О мерах нетарифного регулирования"), в целях единообразного подхода к предоставлению информации об исполнении лицензии на ввоз на территорию Республики Казахстан из государств, не являющихся членами Евразийского экономического союза, и (или) вывоза с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, предоставляемой в соответствии с частью второй </w:t>
+      2. Форма разработана в соответствии с пунктом 15 раздела III Положения о ввозе на таможенную территорию Евразийского экономического союза озоноразрушающих веществ и продукции, содержащей озоноразрушающие вещества (приложение № 20 к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Коллегии Евразийской экономической комиссии от 21 апреля 2015 года № 30 "О мерах нетарифного регулирования"), в целях единообразного подхода к предоставлению информации об исполнении лицензии на ввоз на территорию Республики Казахстан из государств, не являющихся членами Евразийского экономического союза, и (или) вывоза с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, предоставляемой в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z387" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма составляется ежегодно юридическими лицами и индивидуальными предпринимателями, осуществляющими ввоз на территорию Республики Казахстан из государств, не являющихся членами Евразийского экономического союза, и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ, в пределах лимитов (квот) потребления озоноразрушающих веществ, утвержденных уполномоченным органом в области охраны окружающей среды на соответствующий период, и заполняется по состоянию на конец отчетного периода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z388" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форму подписывает руководитель или уполномоченное ответственное должностное лицо.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z389" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В таблице 1 "Общие сведения" указывается краткая информация о юридическом лице или индивидуальном предпринимателе: полное официальное наименование, бизнес-идентификационный или индивидуальный идентификационный номер, юридический и фактический адрес, код согласно Общего классификатора видов экономической деятельности в соответствии с регистрационными документами, действительные контактные данные (телефон, электронная почта), уникальный номер разрешительного документа, на основании которого произведен ввоз/вывоз озоноразрушающих веществ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkStart w:name="z390" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В таблице 2 "Ввоз, вывоз и использование озоноразрушающих веществ":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z391" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается номер ввозимого/вывозимого озоноразрушающего вещества/смеси озоноразрушающих веществ в соответствии с межгосударственным стандартом ГОСТ ISO 817-2014 "Хладагенты. Система обозначений";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkStart w:name="z392" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графах 2 и 3 указываются соответствующее наименование и химическая формула ввозимого/вывозимого озоноразрушающего вещества, процентно-компонентный состав смеси, в соответствии с межгосударственным стандартом ГОСТ ISO 817-2014 "Хладагенты. Система обозначений";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z393" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 4 указывается 10-значный классификационный код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkStart w:name="z394" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 5 указывается цель ввоза/вывоза озоноразрушающего вещества, т.е. предполагаемые области применения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z395" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 6 указывается информация об остаточном количестве озоноразрушающего вещества, находящемся на балансе на начало отчетного года (в тоннах);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkStart w:name="z396" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 7 указывается информация о количестве произведенного озоноразрушающего вещества (в тоннах). В случае отсутствия деятельности по производству озоноразрушающего веществ, в графе 7 проставляется прочерк "-". В случае наличия деятельности по производству озоноразрушающего веществ, но отсутствия производства в отчетном году (нулевое производство), в графе 7 указывается ноль "0";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkStart w:name="z397" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 8 указывается количество фактически ввезенного озоноразрушающего вещества (в тоннах). В случае отсутствия импортной деятельности проставляется прочерк "-". В случае осуществления импортной деятельности, но отсутствия фактического импорта, проставляется ноль "0";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkStart w:name="z398" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 9 указывается полное официальное наименование иностранного производителя и поставщика (продавца) озоноразрушающего вещества, передающего права на товар, указанный в соответствующем контракте (договоре). В случае совпадения производителя и поставщика озоноразрушающего вещества, наименование указывается только единожды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z399" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в графе 10 указывается полный адрес иностранного производителя и поставщика (продавца) озоноразрушающего вещества, передающего права на товар, указанный в соответствующем контракте (договоре). В случае совпадения производителя и поставщика озоноразрушающего вещества, адрес указывается единожды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z400" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случае указания в графе 8 прочерка или ноля, графы 9 и 10 не заполняются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkStart w:name="z401" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в графе 11 указывается количество фактически вывезенного озоноразрушающего вещества (в тоннах). В случае отсутствия экспортной деятельности проставляется прочерк "-". В случае осуществления экспортной деятельности, но отсутствия фактического экспорта, проставляется ноль "0";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z402" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в графе 12 указывается полное официальное наименование иностранного получателя озоноразрушающего вещества, получающего права на товар, указанный в соответствующем контракте (договоре);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z403" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в графе 13 указывается страна и полный адрес иностранного получателя озоноразрушающего вещества, получающего права на товар, указанный в соответствующем контракте (договоре);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z404" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) в случае указания в графе 11 прочерка или нуля, графы 12 и 13 не заполняются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z405" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) в графе 14 указывается количество фактически использованного или проданного озоноразрушающего вещества (в тоннах) в разбивке на каждого покупателя. В случае собственного использования на разные нужды, указывается суммарное количество использованного озоноразрушающего вещества. Если в отчетном году не было использовано или продано никакое количество озоноразрушающего вещества, в графе 14 проставляется ноль "0";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkStart w:name="z406" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) в графе 15 указывается полное официальное наименование, бизнес-идентификационный или индивидуальный идентификационный номер, юридический и фактический адрес покупателя озоноразрушающего вещества, соответствующее информации, приведенной в графе 14. В случае собственного использования на разные нужды, приведенной в графе 14, в графе 15 проставляется прочерк "-". Если в графе 14 проставлен ноль "0", то графа 15 не заполняется;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z407" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в графе 16 указывается информация об остаточном количестве озоноразрушающего вещества, находящемся на балансе на конец отчетного года (в тоннах).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6225,4174 +6186,4173 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">государственного кадастра </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра экологии и природных ресурсов РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляется: в Министерство экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkStart w:name="z409" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство экологии, геологии и природных ресурсов Республики Казахстан</w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.ecogeo.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkStart w:name="z410" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
+      Наименование административной формы: Отчет о перемещении, производстве и использовании озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkStart w:name="z411" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчет о перемещении, производстве и использовании озоноразрушающих веществ</w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 2-ППИ ОРВ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkStart w:name="z412" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z413" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "_____" ____________ 20___года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z414" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические лица, индивидуальные предприниматели, осуществляющие ввоз на территорию Республики Казахстан из государств – членов Евразийского экономического союза и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, в пределах лимитов (квот) потребления озоноразрушающих веществ, утвержденных уполномоченным органом в области охраны окружающей среды на соответствующий период</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkStart w:name="z415" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих отчет: юридические лица, индивидуальные предприниматели, осуществляющие ввоз на территорию Республики Казахстан из государств – членов Евразийского экономического союза и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, в пределах лимитов (квот) потребления озоноразрушающих веществ, утвержденных уполномоченным органом в области охраны окружающей среды на соответствующий период</w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, до 1 февраля года, следующего за отчетным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11788"/>
-        <w:gridCol w:w="512"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...485 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z418" w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkStart w:name="z421" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таблица 2. Перемещение, производство и использование озоноразрушающих веществ</w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z422" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z423" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Общие сведения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1085"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="799"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1085" w:type="dxa"/>
-[...290 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z424" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...193 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z427" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-идентификационный номер или Индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1085" w:type="dxa"/>
-[...354 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z430" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1085" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z433" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...349 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные данные: телефон, электронная почта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1085" w:type="dxa"/>
-[...202 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z436" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Основной вид деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(код согласно Общего классификатора видов экономической деятельности (5-ти значный))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z440" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...109 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уникальный номер документа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkStart w:name="z443" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы 2</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+      Таблица 2. Перемещение, производство и использование озоноразрушающих веществ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1207"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2293"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z444" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер озоноразрушающего вещества, смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование озоноразрушающего вещества, смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Химическая формула озоноразрушающего вещества, смеси озоноразрушающих веществ (процентно- компонентный состав смеси)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код товара по товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель ввоза/вывоза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем остатков озоноразрушающего вещества на начало отчетного года, тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Произведено озоноразрушающего вещества, тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вывоз озоноразрушающего вещества</w:t>
-[...73 lines deleted...]
-Объем остатков озоноразрушающего вещества на конец отчетного года, тонн</w:t>
+Ввоз озоноразрушающего вещества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
-[...178 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество, тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование юридического лица или индивидуального предпринимателя, учетный номер* поставщика озоноразрушающего вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+страна, адрес поставщика</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
-[...209 lines deleted...]
-16</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z486" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="3157" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИТОГО:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3229" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2293" w:type="dxa"/>
-[...32 lines deleted...]
-</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkStart w:name="z497" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      *Учетные номера заявителей в налоговых органах, которые служат для учета сведений о доходах, подлежащих налогообложению:</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+      продолжение таблицы 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4924"/>
-        <w:gridCol w:w="7376"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...68 lines deleted...]
-______________________________________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z498" w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вывоз озоноразрушающего вещества</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использовано или продано озоноразрушающего вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Объем остатков озоноразрушающего вещества на конец отчетного года, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z502" w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>количество, тонн</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование юридического лица или индивидуального предпринимателя, учетный номер* получателя озоноразрушающего вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+страна и адрес получателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество, тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование, бизнес-идентификационный номер или индивидуальный идентификационный номер и адрес покупателя озоноразрушающего вещества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...55 lines deleted...]
-______________________________________</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z509" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z530" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Учетные номера заявителей в налоговых органах, которые служат для учета сведений о доходах, подлежащих налогообложению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z531" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Республики Армения - учетный номер налогоплательщика (УНН);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z532" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Республики Беларусь - учетный номер плательщика (УНП);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z533" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Российской Федерации - идентификационный номер налогоплательщика (ИНН).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z534" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...174 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z537" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z538" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z539" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель_____________________________________ __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z540" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z541" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z542" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z543" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z544" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z545" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z546" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10439,641 +10399,636 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме отчета</w:t>
+              <w:t xml:space="preserve">к форме отчета о перемещении, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">о перемещении, производстве </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">и использовании </w:t>
+              <w:t xml:space="preserve">производстве и использовании </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkStart w:name="z548" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z549" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о перемещении, производстве и использовании озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z550" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (индекс: 2-ППИ ОРВ, периодичность: годовая)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+        <w:t xml:space="preserve"> (индекс: 2-ППИ ОРВ, периодичность: годовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z551" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о перемещении, производстве и использовании озоноразрушающих веществ" (далее - Форма).</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о перемещении, производстве и использовании озоноразрушающих веществ" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z552" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Форма разработана в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашения о перемещении озоноразрушающих веществ и содержащей их продукции и учете озоноразрушающих веществ при осуществлении взаимной торговли государств – членов Евразийского экономического союза, ратифицированного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О ратификации Соглашения о перемещении озоноразрушающих веществ и содержащей их продукции и учете озоноразрушающих веществ при осуществлении взаимной торговли государств – членов Евразийского экономического союза и Протокола о присоединении Кыргызской Республики к Соглашению о перемещении озоноразрушающих веществ и содержащей их продукции и учете озоноразрушающих веществ при осуществлении взаимной торговли государств – членов Евразийского экономического союза от 29 мая 2015 года".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z553" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма составляется ежегодно юридическими лицами и индивидуальными предпринимателями, осуществляющими ввоз на территорию Республики Казахстан из государств – членов Евразийского экономического союза и (или) вывоз с территории Республики Казахстан в эти государства озоноразрушающих веществ и содержащей их продукции, в пределах лимитов (квот) потребления озоноразрушающих веществ, утвержденных уполномоченным органом в области охраны окружающей среды на соответствующий период, и заполняется по состоянию на конец отчетного периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z554" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форму подписывает руководитель или уполномоченное ответственное должностное лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z555" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В таблице 1 "Общие сведения" указывается краткая информация о юридическом лице или индивидуальном предпринимателе: полное официальное наименование, бизнес-идентификационный или индивидуальный идентификационный номер, юридический и фактический адрес, код согласно Общего классификатора видов экономической деятельности в соответствии с регистрационными документами, действительные контактные данные (телефон, электронная почта), уникальный номер разрешительного документа, на основании которого произведен ввоз/вывоз озоноразрушающих веществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z556" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В таблице 2 "Перемещение, производство и использование озоноразрушающих веществ":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z557" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается номер ввозимого/вывозимого озоноразрушающего вещества (смеси озоноразрушающих веществ) в соответствии с межгосударственным стандартом ГОСТ ISO 817-2014 "Хладагенты. Система обозначений";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z558" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графах 2 и 3 указываются соответствующее наименование и химическая формула ввозимого/вывозимого озоноразрушающих веществ, процентно-компонентный состав смеси, в соответствии с межгосударственным стандартом ГОСТ ISO 817-2014 "Хладагенты. Система обозначений";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z559" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 4 указывается 10-значный классификационный код товара по Товарной номенклатуре внешнеэкономической деятельности Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z560" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 5 указывается цель ввоза/вывоза озоноразрушающего вещества, т.е. предполагаемые области применения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z561" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 6 указывается информация об остаточном количестве озоноразрушающего вещества, находящемся на балансе на начало отчетного года (в тоннах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z562" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 7 указывается информация о количестве произведенного озоноразрушающего вещества (в тоннах). В случае отсутствия деятельности по производству озоноразрушающего вещества, в графе 7 проставляется прочерк "-". В случае наличия деятельности по производству озоноразрушающего вещества, но отсутствия производства в отчетном году (нулевое производство), в графе 7 указывается ноль "0";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z563" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 8 указывается количество фактически ввезенного озоноразрушающего вещества (в тоннах). В случае отсутствия импортной деятельности проставляется прочерк "-". В случае осуществления импортной деятельности, но отсутствия фактического импорта, проставляется ноль "0";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z564" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 9 указывается полное официальное наименование поставщика озоноразрушающего вещества с указанием учетного номера заявителя в налоговых органах соответствующей страны-члена Евразийского экономического союза, которые служат для учета сведений о доходах, подлежащих налогообложению: для Республики Армения – учетный номер налогоплательщика (УНН); для Республики Беларусь – учетный номер плательщика (УНП); для Российской Федерации – идентификационный номер налогоплательщика (ИНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z565" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в графе 10 указывается страна и полный адрес поставщика озоноразрушающего вещества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z566" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случае указания в графе 8 прочерка или нуля, графы 9 и 10 не заполняются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z567" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в графе 11 указывается количество фактически вывезенного озоноразрушающего вещества (в тоннах). В случае отсутствия экспортной деятельности проставляется прочерк "-". В случае осуществления экспортной деятельности, но отсутствия фактического экспорта, проставляется ноль "0";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z568" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в графе 12 указывается полное официальное наименование поставщика озоноразрушающего вещества с указанием учетного номера заявителя в налоговых органах соответствующей страны-члена Евразийского экономического союза, которые служат для учета сведений о доходах, подлежащих налогообложению: для Республики Армения – учетный номер налогоплательщика (УНН); для Республики Беларусь – учетный номер плательщика (УНП); для Российской Федерации – идентификационный номер налогоплательщика (ИНН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z569" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в графе 13 указывается страна и полный адрес поставщика озоноразрушающего вещества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z570" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) в случае указания в графе 11 прочерка или ноля "0", графы 12 и 13 не заполняются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z571" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) в графе 14 указывается количество фактически использованного или проданного озоноразрушающего вещества (в тоннах) в разбивке на каждого покупателя. В случае собственного использования на разные нужды, указывается суммарное количество использованного озоноразрушающего вещества. Если в отчетном году не было использовано или продано никакое количество озоноразрушающего вещества, в графе 14 проставляется ноль "0";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z572" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) в графе 15 указывается полное официальное наименование, бизнес-идентификационный или индивидуальный идентификационный номер, юридический и фактический адрес покупателя озоноразрушающего вещества, соответствующее информации, приведенной в графе 14. В случае собственного использования на разные нужды, приведенной в графе 14, в графе 15 проставляется прочерк "-". Если в графе 14 проставлен ноль "0", то графа 15 не заполняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z573" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) в графе 16 указывается информация об остаточном количестве озоноразрушающего вещества, находящемся на балансе на конец отчетного года (в тоннах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11164,2626 +11119,2867 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">кадастра озоноразрушающих </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра экологии и природных ресурсов РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z575" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство экологии, геологии и природных ресурсов Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+      Представляется: в Министерство экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z576" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z577" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчет по обращению с озоноразрушающими веществами</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+      Наименование административной формы: Отчет по обращению с озоноразрушающими веществами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z578" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Индекс формы административных данных: 3-ОО ОРВ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 3-ОО ОРВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z579" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: годовая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z580" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: по состоянию на "_____" ____________ 20___года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z581" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих отчет: юридические лица, индивидуальные предприниматели, осуществляющие обращение с озоноразрушающими веществами</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="117"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические лица, индивидуальные предприниматели, осуществляющие обращение с озоноразрушающими веществами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z582" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: ежегодно, не позднее первого квартала года, следующего за отчетным</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="118"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно, не позднее первого квартала года, следующего за отчетным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z588" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z589" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z590" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 1. Общие сведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11788"/>
-        <w:gridCol w:w="512"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z591" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z594" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-идентификационный номер или Индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z597" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z600" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные данные: телефон, электронная почта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...34 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z603" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Основной вид деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (код согласно Общего классификатора видов экономической деятельности (5-ти значный))</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z607" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уникальный номер документа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:bookmarkStart w:name="z610" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 2. Производство оборудования, содержащего озоноразрушающие вещества</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2322"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3041"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z611" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование оборудования, содержащего озоноразрушающее вещество/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество оборудования, произведенного в отчетном году, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование применяемого озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество озоноразрушающего вещества/смеси озоноразрушающих веществ на единицу продукции, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество озоноразрушающего вещества/смеси озоноразрушающих веществ на всю произведенную продукцию, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2293" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z617" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2800" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z635" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 3. Использование озоноразрушающих веществ при производстве продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2295"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3006"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование продукции, содержащей озоноразрушающее вещество/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единицы измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество продукции, произведенной в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество озоноразрушающего вещества/смеси озоноразрушающих веществ на единицу продукции, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество озоноразрушающего вещества/смеси озоноразрушающих веществ на всю произведенную продукцию, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z643" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2295" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:bookmarkStart w:name="z664" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 4. Использование озоноразрушающих веществ в качестве сырья для производства других химических веществ или в иных технологических процессах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1547"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2701"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13850,52 +14046,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Использовано озоноразрушающего вещества/смеси озоноразрушающих веществ в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13918,1107 +14113,1041 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 продавец, бизнес-идентификационный номер или индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологический процесс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1121" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:bookmarkStart w:name="z703" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 5. Использование озоноразрушающих веществ при техническом обслуживании или ремонте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1547"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2701"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="2699" w:type="dxa"/>
+          <w:bookmarkStart w:name="z704" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15085,52 +15214,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Использовано озоноразрушающего вещества/смеси озоноразрушающих веществ в отчетном году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15153,2612 +15281,2508 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 продавец, бизнес-идентификационный номер или индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 техническое обслуживание или ремонт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z718" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1547" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:bookmarkStart w:name="z742" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 6. Транспортировка озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1784"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3967"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z743" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество транспортируемых озоноразрушающего вещества/смеси озоноразрушающих веществ, тонн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грузоотправитель, наименование, бизнес-идентификационный номер или индивидуальный идентификационный номер, адрес отправки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Грузополучатель, наименование, бизнес-идентификационный номер или индивидуальный идентификационный номер, адрес доставки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z748" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3967" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkStart w:name="z763" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 7. Хранение озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1253"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2934"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z764" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество озоноразрушающего вещества/смеси озоноразрушающих веществ, находящемся на хранении на начало года, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реализовано озоноразрушающего вещества/смеси озоноразрушающих веществ, находящемся на хранении, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Покупатель озоноразрушающего вещества/смеси озоноразрушающих веществ, бизнес-идентификационный номер или индивидуальный идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2934" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество озоноразрушающего вещества/смеси озоноразрушающих веществ, находящемся на хранении на конец года, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z770" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2373" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2934" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1253" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z782" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...42 lines deleted...]
-            <w:tcW w:w="2807" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> ИТОГО:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2934" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkStart w:name="z788" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица 8. Рекуперация, восстановление и обезвреживание озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="973"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="1844" w:type="dxa"/>
+          <w:bookmarkStart w:name="z789" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ на начало года, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17788,125 +17812,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реализовано/использовано рекуперированных озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ на конец года, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ на начало года, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17943,87 +17967,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18059,1053 +18083,993 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z806" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="973" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z824" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...81 lines deleted...]
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> ИТОГО:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1844" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkStart w:name="z833" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы 8</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1056"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2527"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z834" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Реализовано/повторно использовано восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19139,1577 +19103,1206 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обезвреживание озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z838" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>количество, килограмм</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+покупатель, бизнес-идентификационный номер или индивидуальный идентификационный номер или направление использования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3797" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+направление использования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1640" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технология, с помощью которой было произведено обезвреживание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3797" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z845" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1640" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1056" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3797" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1640" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="2527" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
-            </w:r>
-[...117 lines deleted...]
-______________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z866" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...457 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес_____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель ___________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предпринимательства)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20756,1481 +20349,1416 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме отчета</w:t>
+              <w:t xml:space="preserve">к форме отчета по обращению с </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">по обращению с </w:t>
+              <w:t xml:space="preserve">озоноразрушающими </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>веществами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkStart w:name="z881" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="129"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z882" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по обращению с озоноразрушающими веществами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z883" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (индекс: 3-ОО ОРВ, периодичность: годовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z884" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет по обращению с озоноразрушающими веществами" (далее - Форма).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет по обращению с озоноразрушающими веществами" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z885" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Форма разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 310 Экологического кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z886" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма составляется ежегодно юридическими лицами и индивидуальными предпринимателями, осуществляющими обращение с озоноразрушающими веществами отдельно на каждый вид деятельности по обращению с озоноразрушающими веществами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z887" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Транспортировка озоноразрушающих веществ осуществляется согласно действующим нормативным актам в области перевозки опасных грузов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z888" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Каждая таблица заполняется только в том случае, если осуществляется соответствующий вид деятельности. В противном случае, таблица остается без заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z889" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Форму подписывает руководитель или уполномоченное ответственное должностное лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z890" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В таблице 1 "Общие сведения" указывается краткая информация о юридическом лице или индивидуальном предпринимателе: полное официальное наименование, бизнес-идентификационный или индивидуальный идентификационный номер, юридический и фактический адрес, код согласно Общего классификатора видов экономической деятельности в соответствии с регистрационными документами, действительные контактные данные (телефон, электронная почта), уникальный номер разрешительного документа, на основании которого осуществляется деятельность по обращению с озоноразрушающими веществами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z891" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В таблице 2 "Производство оборудования, содержащего озоноразрушающие вещества":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z892" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование произведенного оборудования (например, холодильное или климатическое оборудование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z893" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается количество произведенного оборудования (в штуках);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z894" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ, заправляемого в оборудование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z895" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается количество озоноразрушающего вещества/смеси озоноразрушающих веществ, заправленного в единицу произведенного оборудования (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z896" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается общее количество озоноразрушающего вещества/смеси озоноразрушающих веществ, заправленного во все произведенное оборудование (в килограммах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z897" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В таблице 3 "Использование озоноразрушающих веществ при производстве продукции":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z898" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование продукции, содержащей озоноразрушающее вещество (например, пенополиуретан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z899" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается единица измерения произведенной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z900" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается количество произведенной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z901" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ, используемого при производстве продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z902" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается количество озоноразрушающего вещества/смеси озоноразрушающих веществ, использованного на единицу произведенной продукции (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z903" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается общее количество озоноразрушающего вещества/смеси озоноразрушающих веществ, использованного при производстве всего объема произведенной продукции (в килограммах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z904" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В таблице 4 "Использование озоноразрушающих веществ в качестве сырья для производства других химических веществ":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z905" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ, используемого при производстве других химических веществ и полностью трансформировавшееся в ходе этого процесса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z906" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается остаточное количество озоноразрушающего вещества/смеси озоноразрушающих веществ на начало отчетного года (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z907" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается количество закупленных озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z908" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается полное наименование продавца озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z909" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается наименование технологического процесса, в котором используется озоноразрушающее вещество/смесь озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z910" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается количество использованного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z911" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается остаточное количество озоноразрушающего вещества/смеси озоноразрушающих веществ на конец года (в килограммах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z912" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В таблице 5 "Использование озоноразрушающих веществ при техническом обслуживании или ремонте":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z174" w:id="160"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z913" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z914" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается остаточное количество озоноразрушающего вещества/смеси озоноразрушающих веществ на начало отчетного года (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z176" w:id="162"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z915" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается количество закупленного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z177" w:id="163"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z916" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается полное наименование продавца озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z178" w:id="164"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z917" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается наименование технологического процесса, в котором используется озоноразрушающее вещество/смесь озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z179" w:id="165"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z918" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается количество использованного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z180" w:id="166"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z919" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается остаточное количество озоноразрушающего вещества/смеси озоноразрушающих веществ на конец года (в килограммах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z181" w:id="167"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z920" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В таблице 6 "Транспортировка озоноразрушающих веществ":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z182" w:id="168"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z921" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z183" w:id="169"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z922" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается количество перевезенных озоноразрушающего вещества/смеси озоноразрушающих веществ (в тоннах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z184" w:id="170"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z923" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается полное наименование грузоотправителя озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код и адрес отправки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z185" w:id="171"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z924" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается полное наименование грузополучателя озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код и адрес доставки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z186" w:id="172"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z925" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В таблице 7 "Хранение озоноразрушающих веществ":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z187" w:id="173"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z926" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z188" w:id="174"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z927" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается количество озоноразрушающего вещества/смеси озоноразрушающих веществ, находящихся на балансе на хранении на начало отчетного года (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z189" w:id="175"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z928" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается количество находящегося на хранении озоноразрушающего вещества/смеси озоноразрушающих веществ, реализованных в отчетном году (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z190" w:id="176"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z929" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается полное наименование покупателя озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z191" w:id="177"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z930" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается количество озоноразрушающего вещества/смеси озоноразрушающих веществ, находящихся на балансе на хранении на конец отчетного года (в килограммах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z192" w:id="178"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z931" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В таблице 8 "Рекуперация, восстановление и обезвреживание озоноразрушающих веществ":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z193" w:id="179"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z932" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается наименование озоноразрушающего вещества/смеси озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z194" w:id="180"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z933" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается количество рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ, находящегося на балансе на начало отчетного года (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z195" w:id="181"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z934" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается количество рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ в отчетном году (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z196" w:id="182"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z935" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается количество реализованного и (или) использованного рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z197" w:id="183"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z936" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 указывается полное наименование покупателя рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код. В случае использования на собственные нужды или направления их на дальнейшее восстановление указывается информация о направлении использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z198" w:id="184"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z937" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается количество рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ, находящегося на балансе на конец отчетного года (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z199" w:id="185"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z938" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается количество восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ, находящегося на балансе на начало отчетного года (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z200" w:id="186"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z939" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 8 указывается количество восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ в отчетном году (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z201" w:id="187"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z940" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в графе 9 указывается количество реализованного и (или) использованного восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z202" w:id="188"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z941" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в графе 10 указывается полное наименование покупателя восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ, его бизнес- или индивидуальный идентификационный код. В случае повторного использования на собственные нужды указывается информация о направлении использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z203" w:id="189"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z942" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в целях исключения двойного учета, графы 11 и 12 таблицы 8 "Рекуперация, восстановление и обезвреживание озоноразрушающих веществ" заполняют только покупатели восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z204" w:id="190"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z943" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в графе 11 указывается количество закупленного восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z205" w:id="191"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z944" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в графе 12 указывается направление повторного использования восстановленного озоноразрушающего вещества/смеси озоноразрушающих веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z206" w:id="192"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z945" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) в графе 13 указывается количество обезвреженного озоноразрушающего вещества/смеси озоноразрушающих веществ (в килограммах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z207" w:id="193"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z946" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) в графе 14 указывается технология, с помощью которой было произведено обезвреживание рекуперированного озоноразрушающего вещества/смеси озоноразрушающих веществ. Перечень технологий утверждается Сторонами Монреальского протокола по веществам, разрушающим озоновый слой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22321,883 +21849,1229 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">кадастра озоноразрушающих </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="194"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра экологии и природных ресурсов РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляется: в Министерство экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z948" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в Министерство экологии, геологии и природных ресурсов Республики Казахстан</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="196"/>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z949" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Форма административных данных размещена на интернет-ресурсе: www.ecogeo.gov.kz</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="197"/>
+      Наименование административной формы: Отчет по инвентаризации озоноразрушающих веществ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z950" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отчет по инвентаризации озоноразрушающих веществ</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z214" w:id="199"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 4-ОИ ОРВ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z951" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: -</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z215" w:id="200"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z952" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих отчет: юридические лица, индивидуальные предприниматели, имеющие на балансе оборудование и технические устройства, содержащие озоноразрушающие вещества (в том числе не требующие получения разрешительного документа на осуществление деятельности, связанной с обращением с озоноразрушающими веществами)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="201"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: юридические лица, индивидуальные предприниматели, имеющие на балансе оборудование и технические устройства, содержащие озоноразрушающие вещества (в том числе не требующие получения разрешительного документа на осуществление деятельности, связанной с обращением с озоноразрушающими веществами)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z953" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Срок представления формы административных данных: первоначально по состоянию на 1 января не позднее первого квартала года, следующего за отчетным, повторно – в случае внесения изменений, по состоянию на 1 января не позднее первого квартала года, следующего за отчетным</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="202"/>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: первоначально по состоянию на 1 января не позднее первого квартала года, следующего за отчетным, повторно – в случае внесения изменений, по состоянию на 1 января не позднее первого квартала года, следующего за отчетным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z959" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таблица 1.Общие сведения</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z960" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z961" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Общие сведения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11788"/>
-        <w:gridCol w:w="512"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z962" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z965" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-идентификационный номер или Индивидуальный идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z968" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z971" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные данные: телефон, электронная почта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11788" w:type="dxa"/>
-[...34 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z974" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Основной вид деятельности </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (код согласно Общего классификатора видов экономической деятельности (5-ти значный))</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="204"/>
+    <w:bookmarkStart w:name="z978" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таблица 2. Сведения об инвентаризации озоноразрушающих веществ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="204"/>
+      Таблица 2. Сведения об оборудованиях и технических устройствах, содержащих озоноразрушающие вещества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="578"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="205"/>
-[...19 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z979" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место нахождения оборудования, технического устройства, содержащего озоноразрушающее вещество/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование оборудования, технического устройства, содержащего озоноразрушающее вещество/смеси озоноразрушающих веществ, инвентарный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения об оборудовании и технических устройствах, содержащем озоноразрушающее вещество/смеси озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23233,2366 +23107,1996 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
-[...109 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+модель, серийный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество единиц, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование используемого озоноразрушающего вещества/смеси озоноразрушающих веществ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 объем озоноразрушающего вещества/смеси озоноразрушающих веществ, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1062" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 статус использования оборудования, технического устройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 год выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в одной единице</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1009" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2530" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="740" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1242" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="701" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="578" w:type="dxa"/>
-[...542 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4924" w:type="dxa"/>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1045" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...457 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес _____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1048" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1049" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1050" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _____________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1051" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1052" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1053" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1054" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1055" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1056" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1057" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1058" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25639,583 +25143,602 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к форме отчета</w:t>
+              <w:t xml:space="preserve">к форме отчета по </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">по инвентаризации </w:t>
+              <w:t xml:space="preserve">инвентаризации </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>озоноразрушающих</w:t>
-[...12 lines deleted...]
-              <w:t>веществ</w:t>
+              <w:t>озоноразрушающих веществ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="206"/>
+    <w:bookmarkStart w:name="z1060" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="207"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенную для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1061" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по инвентаризации озоноразрушающих веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z224" w:id="208"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1062" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (индекс: 4-ОИ ОРВ, периодичность: -)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z225" w:id="209"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1063" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет по инвентаризации озоноразрушающих веществ" (далее - Форма).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="210"/>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенную для сбора административных данных на безвозмездной основе "Отчет по инвентаризации озоноразрушающих веществ" (далее - Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1064" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Форма разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 310 Экологического кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z227" w:id="211"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1065" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма составляется первоначально по состоянию на 1 января не позднее первого квартала года, следующего за отчетным, повторно – в случае внесения изменений юридическими лицами и индивидуальными предпринимателями, имеющими на балансе оборудование и технические устройства, содержащие озоноразрушающие вещества, независимо от обязательности получения разрешительного документа на осуществление деятельности, связанной с обращением с озоноразрушающими веществами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z228" w:id="212"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1066" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма заполняется на основании фактических данных, полученных в ходе инвентаризации озоноразрушающих веществ, и данных производственного, бухгалтерского и складского учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z229" w:id="213"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1067" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форму подписывает руководитель или уполномоченное ответственное должностное лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z230" w:id="214"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1068" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В таблице 1 "Общие сведения" указывается краткая информация о юридическом лице или индивидуальном предпринимателе: полное официальное наименование, бизнес-идентификационный или индивидуальный идентификационный номер, юридический и фактический адрес, код согласно Общего классификатора видов экономической деятельности в соответствии с регистрационными документами, действительные контактные данные (телефон, электронная почта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z231" w:id="215"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1069" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В таблице 2 "Сведения об инвентаризации озоноразрушающих веществ":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z232" w:id="216"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1070" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе 1 указывается номер по порядку. Последующая информация не должна прерывать нумерацию по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z233" w:id="217"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1071" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в графе 2 указывается местонахождение оборудования или технического устройства (название и номер цеха, технологического процесса, адрес);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z234" w:id="218"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1072" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе 3 указывается наименование оборудования или технического устройства, инвентарный номер согласно имеющейся бухгалтерской документации (первичные учетные документы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z235" w:id="219"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1073" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе 4 указывается модель и серийный номер оборудования или технического устройства, согласно паспортных данных оборудования и (или) маркировке на них. При отсутствии таких данных в графе делается запись "неизвестно";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z236" w:id="220"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1074" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе 5 приводится количество единиц оборудования или технических устройств соответствующей модели из графы 4 вида (в штуках), которое определяется на основании непосредственного подсчета оборудования и технических устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z237" w:id="221"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1075" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе 6 указывается наименование озоноразрушающих веществ или их смеси;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z238" w:id="222"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1076" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе 7 указывается количество озоноразрушающих веществ, содержащихся в единице оборудования или технического устройства (в килограммах), на основании паспортных данных оборудования и (или) маркировке на них. При отсутствии таких данных в графе делается запись "неизвестно";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z239" w:id="223"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1077" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе 8 указывается общее количество озоноразрушающих веществ, содержащихся в оборудовании или технических устройствах одинаковых моделей (в килограммах). При отсутствии таких данных в графе делается запись "неизвестно";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z240" w:id="224"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1078" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в графе 9 указывается статус (характер) эксплуатации единицы оборудования или технического устройства, содержащего озоноразрушающие вещества: "в эксплуатации", "резервная", "на консервации", "демонтированная", "выведенная из эксплуатации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z241" w:id="225"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1079" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в графе 10 указывается год выпуска оборудования или технического устройства в соответствии с паспортными данными оборудования и (или) маркировке на них. При отсутствии таких данных в графе ставится год поставки оборудования или технических устройств. При отсутствии данных о годе выпуска и поставки в графе делается запись "неизвестно";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z242" w:id="226"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1080" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в графе 11 указываются дополнительные сведения об имеющихся озоноразрушающих веществах (на усмотрение составителя отчета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26537,35 +26060,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>