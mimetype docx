--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2d7082" w14:textId="b2d7082">
+    <w:p w14:paraId="accd07d" w14:textId="accd07d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1041,1287 +1041,1613 @@
         <w:t>
       6) ориентация на качество (принятие всех возможных мер для достижения максимально качественных результатов при осуществлении научно-исследовательской деятельности; приоритет качества результатов научно-исследовательской деятельности над их количеством);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) полезность результатов научно-исследовательской деятельности (принятие всех возможных мер для достижения максимальной полезности результатов в решении конкретных проблем ОВД или достижении целей их поступательного развития и модернизации).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z519" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ориентация на современные мировые научно-технологические тенденции и доказательные методы (системное соотнесение проводимых исследований с актуальными направлениями мировой науки и технологий, использование доказательных, воспроизводимых подходов и проверенных данных, обеспечивающих практическую применимость и эффективность результатов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z520" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оптимизация внедрения и трансфера инноваций (совершенствование процессов разработки, передачи и практического применения новых технологий, методов и управленческих решений в деятельности ОВД).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цель научно-исследовательской деятельности в системе ОВД – выработка научно-обоснованных подходов к выявлению и устранению проблем в оперативно-служебной деятельности ОВД, совершенствованию деятельности и определению стратегических направлений развития и модернизации ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Задачи научно-исследовательской деятельности в системе ОВД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение фундаментальных и прикладных исследований по актуальным направлениям практической деятельности ОВД в рамках заявок МВД и по инициативе субъектов научно-исследовательской деятельности ОВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение научно-аналитических мероприятий для решения текущих вопросов оперативно-служебной деятельности ОВД по указанию Министра внутренних дел, его заместителей, руководителей подразделений МВД, руководителей организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) научное, научно-техническое и научно-методическое обеспечение нормотворческой, практической и иной оперативно-служебной деятельности МВД и его подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внедрение результатов научных исследований в практическую деятельность ОВД и учебно-воспитательный процесс организаций образования МВД, а также распространение результатов в структуре ОВД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) способствование эффективной взаимной интеграции научной, практической деятельности ОВД и учебно-воспитательного процесса организаций образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) совершенствование научно-исследовательской деятельности ОВД, учебно-воспитательного процесса в системе ведомственного образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) развитие взаимовыгодного международного сотрудничества в области научно-исследовательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Результатами научно-исследовательской деятельности в системе ОВД являются нормативно-правовые и организационно-методические, информационно-аналитические, учебные и учебно-методические, научные материалы и научно-технические разработки, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, содержащие новые знания или решения, модели, макеты, образцы новых изделий, материалов и веществ, полученные в ходе выполнения научной и (или) научно-технической деятельности, а равно их внедрение практическую деятельность ОВД и учебно-воспитательный процесс организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Виды научно-исследовательской деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фундаментальные исследования (теоретическое и (или) экспериментальное исследование, направленное на получение новых научных знаний об основных закономерностях развития природы, общества, человека и их взаимосвязи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прикладные исследования (деятельность, направленная на получение и применение новых знаний для достижения практических целей и решения конкретных задач, возложенных на ОВД).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основным видом научных исследований в системе ОВД являются прикладные исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фундаментальные исследования проводятся в исключительных случаях, требующих получения новых научных знаний при решении институциональных проблем стратегического развития и модернизации ОВД. Решение о проведении фундаментальных исследований принимается Министром внутренних дел, его заместителями, руководителями профильных секций НТС МВД по направлениям деятельности или руководителем кадровой службы МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая продолжительность выполнения прикладных исследований – не более одного года, фундаментальных – не более двух лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Организациями образования МВД также проводятся внеплановые научные исследования прикладного характера – научно-аналитические мероприятия (научно-правовой анализ, экспертиза, разработка научно-обоснованных предложений по совершенствованию законодательства, методических рекомендаций, научно-правовых комментариев нормативных правовых актов), направленные на решение текущих вопросов оперативно-служебной деятельности ОВД, инициируемые Министром внутренних дел, его заместителями, руководителями подразделений МВД либо руководителем соответствующей организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок проведения внеплановых научных исследований прикладного характера – не более шести месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Субъекты научно-исследовательской деятельности органов внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Субъектами научно-исследовательской деятельности в системе ОВД являются МВД и его структурные подразделения, НТС МВД, профильные секции НТС МВД, территориальные подразделения МВД, организации образования МВД, профессорско-преподавательский и научный состав, обучающиеся организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для организации и планирования научно-исследовательской деятельности в МВД функционирует постоянно действующий совещательный орган – НТС МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В структуру НТС МВД входят профильные секции по основным направлениям деятельности МВД. Руководителем профильной секции НТС МВД является руководитель подразделения МВД соответствующего профиля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается создание объединенных профильных секций НТС МВД по смежным направлениям деятельности ОВД. Объединенную профильную секцию НТС МВД возглавляют руководители подразделений МВД по соответствующим направлениям деятельности на равных правах и условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Координация и контроль научно-исследовательской деятельности в системе ОВД возлагается на кадровую службу МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компетенции кадровой службы МВД в области координации и контроля научно-исследовательской деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организационное обеспечение деятельности НТС МВД и его профильных секций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сбор и анализ заявок подразделений МВД в План научно-исследовательской деятельности МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование Плана научно-исследовательской деятельности МВД, контроль его исполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказание научно-методической помощи подразделениям МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение взаимодействия субъектов научно-исследовательской деятельности ОВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) способствование эффективной взаимной интеграции научной, практической деятельности ОВД и учебно-воспитательного процесса организаций образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разработка проектов нормативных правовых актов в области ведомственной научно-исследовательской деятельности МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оказание содействия по внедрению и применению результатов научных исследований, научно-технических разработок в практической деятельности ОВД и учебно-воспитательном процессе организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Общее руководство научно-исследовательской деятельностью организации образования МВД осуществляет начальник, непосредственное – курирующий заместитель начальника организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Научно-исследовательская деятельность организации образования МВД направлены на реализацию цели и решение задач научно-исследовательской деятельности ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Субъектами фундаментальных и прикладных научно – исследовательских работ выступают заказчики и исполнители (соисполнители).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Заказчиками являются МВД и его подразделения, организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчиком инициативных тем в организациях образования МВД выступает соответствующая организация образования МВД, на базе которой осуществляется научно-исследовательская деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет выявление и анализ проблем, требующих научной разработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формирует заявки и задания на проведение научно - исследовательской работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет исполнителю материалы для проведения научных исследований, оказывает содействие исполнителю и непосредственно участвует, в том числе выделяя для участия в состав авторского коллектива своих представителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принимает и осуществляет оценку промежуточных и заключительных результатов научных исследований, оформляет акт приемки заключительных результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает внедрение (в том числе поэтапное) результатов научных исследований в оперативно-служебную деятельность, учебно-воспитательный процесс, оформляет акт внедрения и оценивает эффективность внедрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведет регистрацию, учет и осуществляет хранение полученных результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вносит в НТС МВД и (или) кадровую службу МВД предложения по совершенствованию организации и осуществления научно-исследовательской деятельности ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Исполнителями научно-исследовательской работы являются организаций образования МВД, авторские коллективы из числа сотрудников, обучающихся организаций образования МВД, сотрудников структурных подразделений МВД, территориальных подразделений ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывает рабочую программную документацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрашивает у заказчика необходимые статистические, аналитические, информационно-справочные и иные необходимые материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) непосредственно осуществляет научно-исследовательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организует, проводит и участвует в проведении научных мероприятий (конференции, круглые столы, брифинги, семинары, вебинары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) при осуществлении научно-исследовательской деятельности своевременно информирует заказчика и кадровую службу МВД о проблемах и потребностях, возникающих в ходе научно-исследовательской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет заказчику и в кадровую службу МВД результаты научно-исследовательской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) участвует во внедрении результатов научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ведет регистрацию, учет и осуществляет хранение результатов научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) вносит в НТС МВД и (или) кадровую службу МВД предложения по совершенствованию организации и осуществления научно-исследовательской деятельности ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Соисполнитель действует в соответствии с компетенцией исполнителя. Соисполнитель участвует в проведении научных исследований совместно с исполнителем, под общим руководством руководителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Противоречия и разногласия между субъектами рассматриваются на заседании НТС МВД. В случае некачественного, недобросовестного или несвоевременного выполнения своих обязанностей при проведении научного исследования, либо отказа от его выполнения субъекты привлекаются к дисциплинарной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Осуществление научно-исследовательской деятельности органов внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Научно-исследовательская деятельность ОВД осуществляется в соответствии с Планами научно-исследовательской деятельности МВД и организаций образования МВД, по заявкам подразделений МВД, территориальных ОВД, а также по инициативе организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z521" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При планировании и реализации научно-исследовательской деятельности используются следующие взаимосвязанные инструменты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z522" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение анализа и обоснование практической проблемы, требующей научной проработки и разрешения, с целью выявления ее актуальности, значимости для деятельности ОВД и определения необходимости включения в План научно-исследовательской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z523" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение международного опыта с оценкой возможности его применения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z524" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение методов проектного управления с установлением конкретных целевых показателей эффективности реализации научно-исследовательской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z525" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифровая навигация всего цикла: от заявки до акта внедрения и отчета об эффекте (в интернет-ресурсах организаций образования МВД).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В порядке, установленном в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2376,2707 +2702,3217 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 24 декабря 2018 года № 763 "Об утверждении цен на товары (работы, услуги) военных, специальных учебных заведений Министерства внутренних дел Республики Казахстан, предоставляемые на платной основе" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18024), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 24 декабря 2018 года № 762 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) военным и специальными учебными заведениями Министерства внутренних дел Республики Казахстан и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18028) организации образования МВД осуществляют платные виды научно-исследовательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z92" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Планирование научно-исследовательской деятельности в системе ОВД предусматривает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z93" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) План научно-исследовательской деятельности МВД на календарный год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z94" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Планы научно-исследовательской деятельности организаций образования МВД на календарный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z95" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Проект Плана научно-исследовательской деятельности МВД разрабатывает кадровая служба МВД по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z96" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Структурное подразделение МВД формирует предложения в план научно-исследовательской деятельности МВД по актуальным темам исследования на основании собственной позиции и предложений территориальных подразделений ОВД. Предложения территориальных подразделений ОВД направляются в соответствующие подразделения МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z97" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. План научно-исследовательской деятельности МВД разрабатывается на основе предложений структурных подразделений МВД по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции и направляются в кадровую службу МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z98" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. На проведение научно – исследовательской работы оформляются заявка по форме, согласно </w:t>
+      25. На проведение научно-исследовательской работы оформляются заявка по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции. Заявки структурных подразделений МВД подлежат согласованию с исполнителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z526" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Задание на проведение научно-исследовательской работы формируется с учетом инструментов, определенных в пункте 19 настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В План научно-исследовательской деятельности МВД допускается вносить изменения и дополнения по решению НТС МВД на основе заявок подразделений МВД по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z100" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внесение изменений и дополнений в государственные и отраслевые программы, Стратегический план МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z101" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) возникновение новых аспектов научно-исследовательской деятельности, требующих дополнительной научной разработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z102" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утрата научной и практической значимости научно-исследовательской темы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z103" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организационно-штатные изменения в подразделении исполнителя или заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z104" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. План научно-исследовательской деятельности организации образования МВД разрабатывается подразделением организации научно-исследовательской и редакционно-издательской работы организации образования МВД (далее – подразделение ОНИиРИР) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z105" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. План научно-исследовательской деятельности организации образования МВД преимущественно направляется на реализацию Плана научно-исследовательской деятельности МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z106" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В План научно-исследовательской деятельности организации образования МВД включаются темы, предусмотренные Планом научно-исследовательской деятельности МВД и инициативные темы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z107" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Инициативные научно-исследовательские темы направляются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z108" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение проблем и совершенствование учебного процесса по учебным дисциплинам, непосредственно не связанным с деятельностью ОВД (разработка новых учебных, учебно-методических материалов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z109" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) решение проблем и совершенствование методики обучения (преподавания), проведение научно-исследовательской работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z110" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка для проведения исследования по инициативным темам не составляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z111" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Общая научная нагрузка, предусмотренная Планом научно-исследовательской деятельности организации образования МВД, распределяется равномерно между научными и учебными подразделениями организации образования МВД с учетом их профильной направленности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z112" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Подразделение ОНИиРИР для формирования Плана научно-исследовательской деятельности организации образования МВД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z113" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в срок до 1 ноября года, предшествующего планируемому, запрашивает предложения от подразделений организации образования МВД на представление инициативных тем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z114" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в срок до 15 декабря года планирования подразделение ОНИиРИР формирует проект Плана научно-исследовательской деятельности организации образования МВД на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z115" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – заявок подразделений организации образования МВД с инициативными темами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z116" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – распределения тем, предусмотренных Планом научно-исследовательской деятельности МВД, между профильными подразделениями организации образования МВД по согласованию с ними.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z117" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Проект Плана научно-исследовательской деятельности организации образования МВД рассматривается на Ученом Совете организации образования МВД и утверждаются начальником организации образования МВД в срок до 1 января года планирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z118" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. План научно-исследовательской деятельности организации образования МВД направляется в кадровую службу МВД в срок до 15 января года планирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z119" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Внесение изменений и дополнений в План научно-исследовательской деятельности организации образования МВД допускается по решению Ученого совета организации образования МВД по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z120" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внесение изменений и дополнений в государственные и отраслевые программы, Стратегический план МВД, План научно-исследовательской деятельности МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z121" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) появление новых аспектов, требующих дополнительной научной разработки по инициативным темам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z122" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утрата научной и практической значимости по инициативным темам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z123" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кадровые изменения в составе авторского коллектива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z124" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Научно-исследовательская работа осуществляется в соответствии с рабочей программой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z125" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рабочая программа разрабатывается исполнителем по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции в течение пятнадцати рабочих дней со дня утверждения Плана научно-исследовательской деятельности организации образования МВД и выносится на согласование заказчику, после чего утверждается начальником организации образования МВД или его курирующим заместителем в течение пятнадцати рабочих дней со дня согласования с заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z126" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рабочая программа для внеплановых научных исследований прикладного характера не составляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z127" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По инициативным темам рабочая программа утверждается начальником организации образования МВД, либо его курирующим заместителем в течение пятнадцати рабочих дней со дня утверждения Плана научно-исследовательской деятельности организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z128" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если результатами научных исследований являются учебник, учебное пособие, монография, наряду с рабочей программой составляется план-проспект рукописи по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z129" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Научно-исследовательская работа осуществляется авторским коллективом в составе не менее трех человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z130" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав авторских коллективов, проводимых на базе организаций образования МВД, помимо сотрудников подразделения – исполнителя, включаются: один представитель заказчика, докторанты, магистранты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z131" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Руководителем авторского коллектива назначается руководитель из числа высококвалифицированных специалистов – начальники структурных подразделений организации образования МВД, их заместители, профессора, доценты, старшие научные сотрудники и старшие преподаватели, имеющие степень либо стаж службы в территориальных подразделениях ОВД не менее 3 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z132" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководители организаций образования МВД выступают в качестве руководителей авторских коллективов по совместительству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z133" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и численность авторского коллектива определяется руководителем авторского коллектива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z134" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Руководитель авторского коллектива организует работу и лично участвует в проведении научных исследований, отвечает за их результаты, своевременное выполнение и представление заказчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z135" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указания руководителя авторского коллектива по работе в рамках научных исследований обязательны для всех членов авторского коллектива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z136" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. По завершении научного исследования исполнителем оформляется заключительный отчет по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, который рассматривается на заседании Ученого совета организации образования МВД и, в случае одобрения, утверждается начальником организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z137" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утвержденный заключительный отчет направляется заказчику в течение десяти рабочих дней после утверждения, но не позднее пятнадцати дней до даты завершения научно-исследовательской работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z138" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Промежуточный контроль выполнения научного исследования проводится заказчиком не ранее, чем по истечению трех месяцев со дня утверждения рабочей программы, и не более двух раз за весь период исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z139" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Промежуточный контроль выполнения научного исследования осуществляется путем истребования заказчиком у исполнителя справки о проделанной работе с приложением полученных результатов (если таковые имеются) или иных подтверждающих материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z140" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик в течение одного месяца со дня получения от исполнителя материалов промежуточного контроля (справки о проделанной работе и приложений) направляет исполнителю в произвольной форме замечания по существу выполненной работы и указания по совершенствованию дальнейшего исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z141" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Заказчик в течение одного месяца со дня получения заключительного отчета и всех результатов осуществляет приемку научно – исследовательской работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z527" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При приемке результатов научного исследования проводится оценка, которая включает анализ соответствия полученных результатов утвержденной заявке, техническому заданию заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z528" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      41. Заказчик в течение одного месяца со дня получения заключительного отчета и всех результатов осуществляет приемку научно – исследовательской работы. В случае положительного решения, результаты научного исследования и акт приемки результатов научного исследования, оформленный по форме, согласно </w:t>
+      В случае положительного решения по итогам оценки, результаты научного исследования и акт приемки результатов научного исследования, оформленный по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции, выносятся на рассмотрение и утверждение профильными секциями НТС МВД и НТС МВД. Утвержденный акт приемки направляется исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z529" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа принять результатов научного исследования заказчик направляет исполнителю обоснование с указанием сроков доработки. Срок доработки – не более трех месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z530" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для отказа в принятии результатов научного исследования является несоответствие выполнения к предъявляемым требованиям, изложенным в Заявке на проведение научного исследования и несоблюдение технического оформления при подготовке Заключительного отчета и материалов по теме исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Темы исследований, включенные в План научно-исследовательской деятельности МВД, считаются завершенными при наличии следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z145" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утвержден заключительный отчет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z146" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утвержден акт приемки результатов научного исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z147" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утвержден акт внедрения в деятельность заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z148" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Организации образования МВД представляют в кадровую службу МВД ежегодно к 15 января года отчет о научно-исследовательской деятельности за истекший год по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z149" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Кадровая служба МВД ежегодно обобщает и анализирует итоги научно-исследовательской деятельности ОВД, готовит предложения по совершенствованию данной деятельности и направляет их в подразделения и организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z150" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Внедрение результатов научно – исследовательской работы в деятельность органов внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z151" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Внедрение результатов в деятельность ОВД осуществляется в форме их использования и реализации заказчиком в оперативно-служебной деятельности, а также в учебно-воспитательном процессе организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z152" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Организацию и планирование деятельности по внедрению результатов осуществляет профильные секции НТС МВД и руководители подразделений ОВД, выступающих заказчиками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z153" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Непосредственное внедрение результатов в оперативно-служебную деятельность осуществляет подразделение ОВД, выступающее заказчиком, подведомственные ему подразделения ОВД соответствующего профиля деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z154" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Сопровождение внедрения результатов осуществляет исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z532" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчик совместно с Исполнителем разрабатывают План внедрения, включающий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z533" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень ответственных подразделений и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z534" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) календарный график апробации и тиражирования (распространения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z535" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) перечень нормативных актов, подлежащих принятию (изменению) (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z536" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) план подготовки и обучения персонала (курсы, стажировки, инструктажи) (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z537" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявление, обобщение и анализ недостатков внедрения, причин и условий, препятствующих эффективному внедрению, и выработке мер по устранению негативных факторов и обеспечению эффективного внедрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z538" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) целевые индикаторы внедрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Внедрение результатов в оперативно-служебную деятельность ОВД и учебно-воспитательный процесс организации образования МВД осуществляется в три этапа, которые должны быть закреплены в Плане внедрения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z540" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пилотная апробация в сроки, определяемые заказчиком, но не более шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z541" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка результатов апробации и устранение выявленных барьеров, препятствующих внедрению (организационного, правового и технического характера);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z542" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распространение во все заинтересованные подразделения ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Заказчик в течение шести месяцев с момента подписания акта приемки осуществляет первый этап внедрения результатов научных исследований. В случае получения положительных результатов первого этапа, до истечения одного года со дня подписания акта приемки, заказчик осуществляет второй и третий этапы внедрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z165" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. При положительных результатах внедрения, руководителем подразделения ОВД, выступающего заказчиком, исполнителю выдается акт внедрения результатов научно – исследовательской работы по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z166" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель подразделения ОВД, выступающего заказчиком исследования, подписывает акт внедрения результатов научно – исследовательской работы и несет персональную ответственность за достоверность сведений, изложенных в акте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z167" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт внедрения составляется в одном экземпляре, который направляется исполнителю, а копия – заказчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z168" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Внедрение в оперативно-служебную деятельность ОВД результатов инициативных научных исследований организации образования МВД допускается при наличии конкретных методических рекомендаций по практическому использованию результатов в оперативно-служебной деятельности ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z169" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В случае выявления допущенных исполнителем недостатков, препятствующих внедрению результатов в установленный срок, заказчик письменно уведомляет об этом кадровую службу МВД и исполнителя с обоснованием возникших проблем, их причин, с приложением (по необходимости) подтверждающих материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z170" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае заказчик по согласованию с кадровой службой МВД определяет исполнителю дополнительный срок не менее одного, но не свыше трех месяцев для устранения выявленных недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z171" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. После внедрения результатов научно – исследовательской работы заказчик осуществляет контроль надлежащего регулярного использования и реализации внедренных результатов в подведомственных подразделениях ОВД соответствующего профиля деятельности и через год с момента внедрения результатов проводит оценку эффективности внедрения, согласно приложению 12 к настоящей Инструкции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z544" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка эффективности внедрения результатов завершенных научных исследований включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z545" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ степени внедрения результатов (полностью, частично, не внедрено);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z546" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение социального, экономического и управленческого эффектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z547" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение мультипликативного эффекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z548" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценку вклада науки в развитие деятельности ОВД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z549" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вопрос о состоянии эффективности использования и реализации внедренных результатов в оперативно-служебной деятельности ОВД рассматриваются не реже двух раз в год на заседаниях профильных секций НТС МВД и один раз в год на заседании НТС МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Внедрение в учебно-воспитательный процесс результатов научно – исследовательской работы осуществляется не ранее тридцати рабочих дней после приемки результатов научного исследования соответствующей организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z174" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Внедрение результатов в учебно-воспитательный процесс организации образования МВД осуществляет Ученый совет, подразделение по организации учебно-методической работы, подразделение ОНИиРИР, и (или) подразделение по организации идеологической работы соответствующей организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z175" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Процедура внедрения результатов в учебно-воспитательный процесс организации образования МВД включает внутреннюю экспертную оценку качества результатов научно – исследовательской работы в подразделении организации образования МВД, осуществляющей внедрение (экспертное заключение), обсуждение на Учебно-методическом совете организации образования МВД (на основании экспертного заключения) и выдачу акта внедрения, подписанного курирующим заместителем начальника организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z176" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Ученый совет организации образования МВД при внедрении результатов научно – исследовательской работы в учебно-воспитательный процесс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z177" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет формы и методы внедрения результатов в учебно-воспитательный процесс, осуществляет контроль внедрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z178" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценивает общую эффективность использования результатов в учебно-воспитательном процессе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z179" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет и координирует деятельность организации образования МВД по устранению недостатков, выявленных в процессе внедрения научно-исследовательских результатов, и общему совершенствованию научно-исследовательской деятельности организации образования МВД, а также системы внедрения и реализации научно-исследовательских результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z180" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Подразделение организации образования МВД по организации учебно-методической работы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z181" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует приемку и внедрение результатов в учебный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z182" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет сбор, обобщение и анализ данных о внедрении результатов в учебный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z183" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет в Ученый совет организации образования МВД информацию о недостатках, выявленных в процессе внедрения, предложения по устранению их причин, условий и общему совершенствованию научно-исследовательской деятельности организации образования МВД, совершенствованию форм и методов внедрения результатов в учебный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z184" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организует, координирует и контролирует деятельность учебных подразделений организации образования МВД по совершенствованию форм, методов и процедуры внедрения результатов в учебный процесс организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z185" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Кафедры организации образования МВД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z186" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внедряют при сопровождении исполнителей (по согласованию) результаты научно – исследовательской работы в учебный процесс организации образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z187" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяют достоинства и недостатки результатов при их внедрении в учебный процесс, а также недостатки форм, методов и процедуры внедрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z188" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляют в подразделение организации образования МВД по организации учебно-методической работы и ученому секретарю организации образования МВД предложения по совершенствованию научно-исследовательской деятельности организации образования МВД, совершенствованию форм, методов и процедуры внедрения результатов в научную деятельность организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z189" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Подразделение ОНИиРИР организации образования МВД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z190" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует приемку и внедрение результатов научно – исследовательской работы в научную деятельность организации образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z191" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет сбор, обобщение и анализ данных о внедрении результатов в научную деятельность организации образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z192" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет в Ученый совет организации образования МВД информацию о недостатках, выявленных в процессе внедрения, предложения по устранению их причин, условий и общему совершенствованию научно-исследовательской деятельности организации образования МВД, совершенствованию форм, методов и процедуры внедрения результатов в научную деятельность организации образования МВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z193" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организует, координирует и контролирует деятельность подразделений организации образования МВД по устранению недостатков и совершенствованию научно-исследовательской деятельности, а также по совершенствованию форм, методов и процедуры внедрения результатов в научную деятельность организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z194" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Подразделение организации образования МВД по идеологической работе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z195" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует приемку и внедрение результатов в воспитательный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z196" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет сбор, обобщение и анализ данных о внедрении результатов в воспитательный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z197" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет в Ученый совет организации образования МВД информацию о недостатках, выявленных в процессе внедрения, предложения по устранению их причин, условий и общему совершенствованию научно-исследовательской деятельности организации образования МВД, совершенствованию форм, методов и процедуры внедрения результатов в воспитательный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z198" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает совершенствование форм, методов и процедуры внедрения результатов в воспитательный процесс организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z199" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Научно-исследовательская деятельность обучающихся в организациях образования Министерства внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z200" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Научно-исследовательская деятельность обучающихся организаций образования МВД (докторантов, магистрантов, курсантов) наряду с учебно-воспитательным процессом является основным видом деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z201" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Задачи научно-исследовательской деятельности обучающихся организаций образования МВД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z202" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) решение общенаучных задач в системе ОВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z203" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) углубленное изучение и закрепление фундаментальных теоретических знаний в сфере профессиональной деятельности ОВД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z204" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование научно-аналитических компетенций (способностей анализировать, синтезировать, систематизировать информацию; выявлять проблемы, требующие научной разработки; аргументировать научную позицию; использовать основные методы, формы и инструменты научного исследования; формирование официального и научно-официального стиля устной и письменной речи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z205" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирование творческого, креативного и критического мышления применительно к решению задач оперативно-служебной деятельности ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z206" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Для обучающихся организаций образования МВД предусмотрены специальные виды научно-исследовательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z207" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обучающиеся организаций образования МВД также в праве осуществлять или участвовать в осуществлении других видов научно-исследовательской деятельности, предусмотренных в системе ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z208" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Планирование научно-исследовательской деятельности магистрантов и докторантов осуществляется на основе их заявок в подразделение ОНИиРИР организации образования МВД, согласованных с научными руководителями. План научной деятельности магистрантов и докторантов составляется ежегодно и является составной частью Плана научно-исследовательской деятельности организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z209" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Планирование научно-исследовательской деятельности курсантов осуществляется на основе предложений кафедр в подразделение ОНИиРИР организации образования МВД на календарный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z210" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. План научно-исследовательской деятельности курсантов составляется на календарный год и является составной частью Плана научно-исследовательской деятельности организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z211" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчеты о научно-исследовательской деятельности обучающихся за календарный год являются составной частью отчета о научно-исследовательской деятельности организации образования МВД за календарный год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z212" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. МВД ежегодно проводит конкурс на лучшую научную работу среди обучающихся организаций образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z213" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работы, выполненные на высоком научном уровне, занявшие призовые места в международных, республиканских конкурсах, по ходатайству кафедры засчитываются Ученым советом организации образования МВД вместо соответствующих дипломных, курсовых, контрольных работ и других учебных заданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z214" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. За успехи, достигнутые в научно-исследовательской работе по ходатайству начальника подразделения организации образования МВД, обучающиеся поощряются правами начальника организации образования МВД, в соответствии с нормативными правовыми актами, регламентирующими вопросы прохождения службы в ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5213,1268 +6049,1362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">внутренних дел Республики </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkStart w:name="z216" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Результаты научно-исследовательской деятельности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z217" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нормативно-правовые и организационно-методические материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z218" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Методические (практические) рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z219" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Квалификационные требования, характеристики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z220" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Проект программы (государственной, комплексной, отраслевой и других).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z221" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Проект наставления, руководства, инструкции, положения, правил, устава, приказа, регламента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z222" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5. Памятка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z223" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.6. Проект законодательного акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z224" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.7. Пособие, сборник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z225" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.8. Справочник, каталог.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z226" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9. Предложения по совершенствованию законодательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z227" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Информационно-аналитические материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z228" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Аналитические и информационные материалы (обзор, отчет, справка, бюллетень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z229" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Концепция, прогноз, направление развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z230" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Обзор (статистический, практики, литературы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z231" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Экспертное заключение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z232" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учебные и учебно-методические материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z233" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Учебник, глава учебника, хрестоматия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z234" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Учебно-методическое, учебно-практическое, учебное, методическое, практическое пособие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z235" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Электронное учебное издание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z236" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Курс лекций, лекция.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z237" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.5. Методические (практические) рекомендации (для обучающихся, практических сотрудников).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z238" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.6. Справочное пособие (справочник), наглядное пособие, альбом схем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z239" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.7. Фильм, сценарий фильма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z240" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.8. Методические материалы по проведению деловой игры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z241" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.9. Практикум, сборник задач, сборник тестов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z242" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.10. Словарь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z243" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.11. Макет учебного дела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z244" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.12. Материалы учебного сбора (учения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z245" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.13. Методические материалы для профессорско-преподавательского и командного состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z246" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.14. Учебно-практический комментарий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z247" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.15. Примерная учебная программа (план).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z248" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Научные материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z249" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Сборник трудов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z250" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Монография, глава (главы) монографии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z251" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Серия статей, статья.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z252" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Диссертация докторская (магистерская).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z253" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Научный доклад.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z254" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.6. Тезисы научного доклада в составе сборников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z255" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.7. Научно-аналитический обзор (реферат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z256" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.8. Научно-методическое пособие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z257" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.9. Научно-практическое пособие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z258" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.10. Научно-практический комментарий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z259" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.11. Сборник научных материалов (тезисов, статей).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z260" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Научно-технические разработки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z261" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Техническое задание, тактико-техническое задание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z262" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2. Технические регламенты и стандарты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z263" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.3. Технические предложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z264" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.4. Рабочая конструкторская и программная документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z265" w:id="258"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z265" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.5. Технологическая документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z266" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.6. Проектная документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z267" w:id="260"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z267" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.7. Эксплуатационная и ремонтная документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z268" w:id="261"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z268" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.8. Опытный образец.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z269" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.9. Модель, макет, прототип, экспериментальный образец.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z270" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.10. Пояснительные записки по проектным этапам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5.11. предусматривается в редакции приказа Министра внутренних дел РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.11. Автоматизированная информационная система.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:bookmarkStart w:name="z272" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.12. Аппаратно-программный комплекс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z273" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.13. Программные средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z274" w:id="267"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z274" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.14. Программно-технические средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z275" w:id="268"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z275" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.15. Комплект компьютерных программ (компьютерная программа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z276" w:id="269"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z276" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.16. Базы данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6650,64 +7580,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z279" w:id="270"/>
+      <w:bookmarkStart w:name="z279" w:id="286"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6749,68 +7679,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (Ф.И.О. (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "____" _________ 20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:bookmarkStart w:name="z280" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План научно-исследовательской деятельности Министерства внутренних дел Республики Казахстан на ____ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7647,185 +8577,185 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z283" w:id="272"/>
+      <w:bookmarkStart w:name="z283" w:id="288"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                      ПРЕДЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование подразделения МВД)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="273"/>
+    <w:bookmarkStart w:name="z284" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по формированию проекта Плана научно-исследовательской деятельности Министерства внутренних дел Республики Казахстан (Плана научно-исследовательской деятельности организации образования Министерства внутренних дел Республики Казахстан) на ______ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="274"/>
+          <w:bookmarkStart w:name="z285" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8479,84 +9409,84 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z286" w:id="275"/>
+      <w:bookmarkStart w:name="z286" w:id="291"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (подразделения МВД)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8564,110 +9494,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       специальное (воинское) звание Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "____" _________ 20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="276"/>
+    <w:bookmarkStart w:name="z287" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z288" w:id="277"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z288" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Допускается подписание заявки заместителем руководителя (начальника), курирующим соответствующее направление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8837,123 +9767,123 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="278"/>
+    <w:bookmarkStart w:name="z291" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВКА на проведение научно-исследовательской работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z292" w:id="279"/>
+          <w:bookmarkStart w:name="z292" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Заказчик научно-исследовательской работы – подразделение МВД: ________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9401,90 +10331,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СОГЛАСОВАНО</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="280"/>
+          <w:bookmarkStart w:name="z307" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ___________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9584,90 +10514,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="281"/>
+          <w:bookmarkStart w:name="z312" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> _______________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9794,361 +10724,361 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8. Решение секции: _________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="282"/>
+    <w:bookmarkStart w:name="z317" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Допускается подписание заявки заместителем руководителя (начальника), курирующим соответствующее направление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z318" w:id="283"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z318" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Допускается подписание заявки заместителем начальника по научной работе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z319" w:id="284"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z319" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        оборотная сторона заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z320" w:id="285"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z320" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАДАНИЕ на проведение научно-исследовательской работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z321" w:id="286"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z321" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Цель и задачи исследования (указывается, что конкретно предстоит разработать и какие вопросы исследовать).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z322" w:id="287"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z322" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Требования к выполнению работы (указываются возможные направления решения проблемы, структура изложения материала, другие особенности проведения исследования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z323" w:id="288"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z323" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Требования к разрабатываемой документации (указываются предлагаемые структура и содержание работы, примерное количество страниц, необходимость в согласовании рабочей программной документации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z324" w:id="289"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z324" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Особые требования и условия (указывается необходимость присвоения работе соответствующего грифа секретности при наличии сведений, составляющих государственную или иную охраняемую законом тайну).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z325" w:id="290"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z325" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сроки представления результатов научных исследований (указываются сроки проведения промежуточного контроля (при необходимости) и представления заключительных результатов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z326" w:id="291"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z326" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Планируемое внедрение (реализация) результатов работы (формы, методы, место, предполагаемые сроки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="292"/>
+          <w:bookmarkStart w:name="z327" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование должности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 специальное (воинское) звание ____________________ Ф.И.О. (при его наличии) (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10250,150 +11180,150 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>: ______________ № ________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z328" w:id="293"/>
+    <w:bookmarkStart w:name="z328" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z329" w:id="294"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z329" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указывается должность представителя заказчика, определившего задание, контактная информация о котором размещается в пункте 7 настоящей заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z330" w:id="295"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z330" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указываются дата и номер сопроводительного письма, которым заказчик направил заявку на проведение научно-исследовательской работы для согласования исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10601,64 +11531,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z333" w:id="296"/>
+      <w:bookmarkStart w:name="z333" w:id="312"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10704,64 +11634,64 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z334" w:id="297"/>
+      <w:bookmarkStart w:name="z334" w:id="313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             Начальник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10854,88 +11784,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (Ф.И.О. (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "____" _________ 20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="298"/>
+    <w:bookmarkStart w:name="z335" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН научно-исследовательской деятельности организации образования Министерства внутренних дел Республики Казахстан на 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z336" w:id="299"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z336" w:id="315"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        Обсужден и одобрен на</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       заседании Ученого совета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10994,90 +11924,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       Протокол № ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       " ___" _____________ 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z337" w:id="300"/>
+    <w:bookmarkStart w:name="z337" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 1 НАУЧНЫЕ ИССЛЕДОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z338" w:id="301"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z338" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Фундаментальные, прикладные исследования и исследования по актуальным проблемам деятельности органов внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11573,70 +12503,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z339" w:id="302"/>
+    <w:bookmarkStart w:name="z339" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2 Исследования по проблемам совершенствования содержания и методики обучения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12132,70 +13062,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z340" w:id="303"/>
+    <w:bookmarkStart w:name="z340" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3 Диссертационные исследования докторантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12691,70 +13621,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z341" w:id="304"/>
+    <w:bookmarkStart w:name="z341" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4 Диссертационные исследования магистрантов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13250,70 +14180,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z342" w:id="305"/>
+    <w:bookmarkStart w:name="z342" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5 Опытно-конструкторские работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -13809,70 +14739,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="306"/>
+    <w:bookmarkStart w:name="z343" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 2 ВНЕДРЕНИЕ РЕЗУЛЬТАТОВ НАУЧНЫХ ИССЛЕДОВАНИЙ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14295,90 +15225,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="307"/>
+    <w:bookmarkStart w:name="z344" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 3 ПОДГОТОВКА СБОРНИКОВ НАУЧНЫХ ТРУДОВ, УЧЕБНЫХ ПОСОБИЙ И ДРУГОЙ УЧЕБНО-МЕТОДИЧЕСКОЙ ЛИТЕРАТУРЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z345" w:id="308"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z345" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1 Учебники, учебные и учебно-методические пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -15073,70 +16003,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="309"/>
+    <w:bookmarkStart w:name="z346" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2 Подготовка научных статей для публикации в печатных изданиях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15559,70 +16489,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="310"/>
+    <w:bookmarkStart w:name="z347" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 4 КОНФЕРЕНЦИИ, СЕМИНАРЫ, КРУГЛЫЕ СТОЛЫ, ВЫЕЗДНЫЕ ЗАСЕДАНИЯ КАФЕДР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -16118,90 +17048,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="311"/>
+    <w:bookmarkStart w:name="z348" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 5 НАУЧНО-ИССЛЕДОВАТЕЛЬСКАЯ РАБОТА КУРСАНТОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z349" w:id="312"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z349" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1 Работа научных кружков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16551,70 +17481,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z350" w:id="313"/>
+    <w:bookmarkStart w:name="z350" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.2 Научные конференции, круглые столы, викторины</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17037,90 +17967,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z351" w:id="314"/>
+    <w:bookmarkStart w:name="z351" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z352" w:id="315"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z352" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В графах, относящихся к срокам подготовки результатов научных исследований, не указывать исполнение "в течение года".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17296,64 +18226,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z355" w:id="316"/>
+      <w:bookmarkStart w:name="z355" w:id="332"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Начальник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -17472,74 +18402,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 М.П.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z356" w:id="317"/>
+      <w:bookmarkStart w:name="z356" w:id="333"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Основания для проведения исследования: _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Вид научного результата: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18149,84 +19079,84 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z358" w:id="318"/>
+      <w:bookmarkStart w:name="z358" w:id="334"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предполагаемые формы и методы внедрения исследования в практику</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18298,170 +19228,170 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "____" _________20____ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z359" w:id="319"/>
+    <w:bookmarkStart w:name="z359" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Допускается подписание рабочей программы заместителем начальника организации образования МВД по научной работе, указываются его должность, специальное звание, фамилия, имя, отчество (при его наличии) в случаях, когда научно-исследовательская работа проводится не по Плану научно-исследовательской деятельности МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z360" w:id="320"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z360" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Определяются заказчиками в задании на проведение научно-исследовательской работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z361" w:id="321"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z361" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Научный руководитель научной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18637,64 +19567,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z364" w:id="322"/>
+      <w:bookmarkStart w:name="z364" w:id="338"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Начальник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -18807,88 +19737,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "____" _________ 20____г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z365" w:id="323"/>
+    <w:bookmarkStart w:name="z365" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЛАН-ПРОСПЕКТ РУКОПИСИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z366" w:id="324"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z366" w:id="340"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (наименование (тема) работы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19549,84 +20479,84 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z367" w:id="325"/>
+      <w:bookmarkStart w:name="z367" w:id="341"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предполагаемые формы и методы внедрения исследования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19698,210 +20628,210 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "____"_________20____ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="326"/>
+    <w:bookmarkStart w:name="z368" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Допускается подписание плана-проспекта рукописи заместителем начальника организации образования МВД по научной работе, указываются его должность, специальное звание, фамилия, имя, отчество (при его наличии) в случаях, когда научное исследование проводится не по Плану научно- иследовательской деятельности МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z369" w:id="327"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z369" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фамилия, имя, отчество (при его наличии), специальное звание, ученая степень и звание, домашний адрес (по согласованию), номер рабочего и домашнего (по согласованию) телефонов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z370" w:id="328"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z370" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Определяются заказчиками в задании на проведение научного исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z371" w:id="329"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z371" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Научный руководитель научной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20012,51 +20942,51 @@
               <w:t xml:space="preserve">внутренних дел Республики </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z373" w:id="330"/>
+      <w:bookmarkStart w:name="z373" w:id="346"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Образец</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -20095,51 +21025,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>титульного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>листа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заключительного</w:t>
@@ -20292,64 +21222,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z375" w:id="331"/>
+      <w:bookmarkStart w:name="z375" w:id="347"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20397,64 +21327,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           подразделение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z376" w:id="332"/>
+      <w:bookmarkStart w:name="z376" w:id="348"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       Начальник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20760,74 +21690,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       "____"_____________20 ___г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z377" w:id="333"/>
+      <w:bookmarkStart w:name="z377" w:id="349"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ОТЧЕТ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о</w:t>
@@ -20978,64 +21908,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (заключительный)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z378" w:id="334"/>
+      <w:bookmarkStart w:name="z378" w:id="350"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель начальника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       по научной работе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21251,51 +22181,51 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z379" w:id="335"/>
+      <w:bookmarkStart w:name="z379" w:id="351"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Образец</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -21334,51 +22264,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>списка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в</w:t>
@@ -21462,90 +22392,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>теме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>НИР</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z380" w:id="336"/>
+    <w:bookmarkStart w:name="z380" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СПИСОК ИСПОЛНИТЕЛЕЙ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z381" w:id="337"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z381" w:id="353"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель темы             Виды выполненных работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Должность, ученая степень, степень,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21676,64 +22606,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наличии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z382" w:id="338"/>
+      <w:bookmarkStart w:name="z382" w:id="354"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнители:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21881,64 +22811,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наличии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z383" w:id="339"/>
+      <w:bookmarkStart w:name="z383" w:id="355"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Должность, ученая степень, степень,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22077,129 +23007,129 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________             _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________             _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z384" w:id="340"/>
+    <w:bookmarkStart w:name="z384" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТЕХНИЧЕСКОЕ ОПИСАНИЕ ОФОРМЛЕНИЯ ЗАКЛЮЧИТЕЛЬНОГО ОТЧЕТА И ИНЫХ МАТЕРИАЛОВ ПО ТЕМЕ ИССЛЕДОВАНИЯ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z385" w:id="341"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z385" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заключительный отчет по научно-исследовательской теме должен быть выполнен на одной стороне листа белой бумаги формата А4 через одинарный интервала. Цвет шрифта должен быть черным, высота букв, цифр и других знаков - не менее 1,8 мм (кегль не менее 12). Текст отчета следует печатать, соблюдая следующие размеры полей: правое - 10 мм, верхнее - 20 мм, левое и нижнее - 20 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z386" w:id="342"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z386" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разрешается использовать компьютерные возможности акцентирования внимания на определенных терминах, формулах, теоремах, применяя шрифты разной гарнитуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z387" w:id="343"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z387" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выполнении отчета необходимо соблюдать равномерную плотность, контрастность и четкость изображения по всему отчету. Разделы, подразделы, пункты, подпункты основной части отчета нумеруются арабскими цифрами, записываются с абзацного отступа (точка не ставится). Если раздел или подраздел имеют один пункт, нумерация не нужна. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z388" w:id="344"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z388" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22304,72 +23234,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z389" w:id="345"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z389" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер подраздела или пункта включает номер раздела и порядковый номер подраздела или пункта, разделенные точкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z390" w:id="346"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z390" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22474,72 +23404,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z391" w:id="347"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z391" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер подпункта включает номер раздела, подраздела, пункта и порядковый номер подпункта, разделенные точкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z392" w:id="348"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z392" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22644,411 +23574,411 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z393" w:id="349"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z393" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После номера раздела, подраздела, пункта и подпункта в тексте точку не ставят.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z394" w:id="350"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z394" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если текст отчета подразделяют только на пункты, их следует нумеровать, за исключением приложений, порядковыми номерами в пределах всего отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z395" w:id="351"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z395" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если раздел или подраздел имеет только один пункт, или пункт имеет один подпункт, то нумеровать его не следует.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z396" w:id="352"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z396" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В разделах, подразделах указываются заголовки. Пункты, как правило, заголовков не имеют. В заголовках четко и кратко отражаются содержание разделов, подразделов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z397" w:id="353"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z397" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заголовки разделов, подразделов и пунктов следует печатать с абзацного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z398" w:id="354"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z398" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отступа с прописной буквы без точки в конце, не подчеркивая. Если заголовок состоит из двух предложений, их разделяют точкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z399" w:id="355"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z399" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нумерация страниц отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z400" w:id="356"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z400" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Страницы отчета следует нумеровать арабскими цифрами, соблюдая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z401" w:id="357"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z401" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сквозную нумерацию по всему тексту отчета. Номер страницы проставляют в центре нижней части листа без точки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z402" w:id="358"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z402" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Титульный лист включают в общую нумерацию страниц отчета. Номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z403" w:id="359"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z403" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       страницы на титульном листе не проставляют.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z404" w:id="360"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z404" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иллюстрации и таблицы, расположенные на отдельных листах, включают в общую нумерацию страниц отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z405" w:id="361"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z405" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1 Нумерация разделов, подразделов, пунктов, подпунктов отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z406" w:id="362"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z406" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разделы отчета составляются с указанием порядковых номеров в пределах всего документа, обозначенные арабскими цифрами без точки и записанные с абзацного отступа. В подразделах необходимо указать нумерацию в пределах каждого раздела. Номер подраздела состоит из номеров раздела и подраздела, разделенных точкой. В конце номера подраздела точка не ставится. Разделы, как и подразделы, состоят из одного или нескольких пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z407" w:id="363"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z407" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если документ не имеет подразделов, то нумерация пунктов в нем указывается в пределах каждого раздела, и номер пункта должен состоять из номеров раздела и пункта, разделенных точкой. В конце номера пункта точка не ставится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z408" w:id="364"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z408" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z409" w:id="365"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z409" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 Типы и основные размеры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z410" w:id="366"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z410" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkEnd w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1193800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -23070,90 +24000,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z411" w:id="367"/>
+    <w:bookmarkStart w:name="z411" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 Технические требования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z412" w:id="368"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z412" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6921500" cy="977900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -23175,150 +24105,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="369"/>
+    <w:bookmarkStart w:name="z413" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если документ имеет подразделы, то нумерация пунктов указывается в пределах подраздела и номер пункта должен состоять из номеров раздела, подраздела и пункта, разделенных точками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z414" w:id="370"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z414" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z415" w:id="371"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z415" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3 Методы исследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z416" w:id="372"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z416" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.1 Эмпирический и теоретический </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z417" w:id="373"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z417" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1270000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -23340,90 +24270,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="374"/>
+    <w:bookmarkStart w:name="z418" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2 Наблюдений и явлений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z419" w:id="375"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z419" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="1270000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -23445,131 +24375,131 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="376"/>
+    <w:bookmarkStart w:name="z420" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если раздел состоит из одного подраздела, то подраздел не нумеруется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z421" w:id="377"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z421" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если подраздел состоит из одного пункта, то пункт не нумеруется. Наличие одного подраздела в разделе эквивалентно их фактическому отсутствию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z422" w:id="378"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z422" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если текст отчета подразделяется только на пункты, то они нумеруются порядковыми номерами в пределах всего отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z423" w:id="379"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z423" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае деления пунктов на подпункты порядковая нумерация указывается в пределах каждого пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z424" w:id="380"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z424" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23674,691 +24604,691 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z425" w:id="381"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z425" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии внутри пунктов или подпунктов перечисления перед каждым перечислением следует ставить дефис или, при необходимости ссылки в тексте документа на одно из перечислений, строчную букву (за исключением е, з, о, г, ь, й, ы, ъ), после которой ставится скобка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z426" w:id="382"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z426" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для дальнейшей детализации перечислений необходимо использовать арабские цифры, после которых ставится скобка, а запись производится с абзацного отступа, как показано в примере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z427" w:id="383"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z427" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пример:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z428" w:id="384"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z428" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>а)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z429" w:id="385"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z429" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>б)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z430" w:id="386"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z430" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z431" w:id="387"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z431" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z432" w:id="388"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z432" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z433" w:id="389"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z433" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отчет состоит из двух и более частей, каждая часть имеет свой порядковый номер. Номер каждой части следует проставлять арабскими цифрами на титульном листе под указанием вида отчета, например, "Часть 2".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z434" w:id="390"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z434" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждый структурный элемент отчета следует начинать с нового листа (страницы). Нумерация страниц отчета и приложений, входящих в состав отчета, сквозная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z435" w:id="391"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z435" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Иллюстрации (чертежи, графики, схемы, диаграммы и т.д.) располагают непосредственно после упоминания в тексте или на следующей странице отчета. Иллюстрации (за исключением иллюстрации приложений) нумеруются арабскими цифрами сквозной нумерацией. Если рисунок один, то он обозначается "Рисунок 1". Слово "рисунок" и его наименование располагают посередине строки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z436" w:id="392"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z436" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Таблицы применяют для лучшей наглядности и удобства сравнения показателей. Название таблицы, при его наличии, составляется точно, кратко, отражая ее содержание. Название таблицы следует помещать над таблицей слева, без абзацного отступа в одну строку с ее номером через тире.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z437" w:id="393"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z437" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При переносе части таблицы название помещают только над первой частью таблицы, нижнюю горизонтальную черту, ограничивающую таблицу, не проводят. Таблицу следует располагать в отчете непосредственно после текста, в котором она упоминается впервые, или на следующей странице.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z438" w:id="394"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z438" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На все таблицы указывают ссылки в отчете. При ссылке следует писать слово "таблица" с указанием ее номера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z439" w:id="395"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z439" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблицу с большим количеством строк допускается переносить на другой лист (страницу). При переносе части таблицы на другой лист (страницу) слово "таблица" и номер ее указывают один раз справа над первой частью таблицы, над другими частями пишут слово "Продолжение" и указывают номер таблицы, например: "Продолжение таблицы 1". При переносе таблицы на другой лист (страницу) заголовок помещают только над ее первой частью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z440" w:id="396"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z440" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблицу с большим количеством граф допускается делить на части и помещать одну часть под другой в пределах одной страницы. Если строки и графы таблицы выходят за формат страницы, то в первом случае в каждой части таблицы повторяется головка, во втором случае - боковик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z441" w:id="397"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z441" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если повторяющийся в разных строках графы таблицы текст состоит из одного слова, то его после первого написания допускается заменять кавычками; если из двух и более слов, то при первом повторении его заменяют словами "То же", а далее - кавычками. Ставить кавычки вместо повторяющихся цифр, марок, знаков, математических и химических символов не допускается. Если цифровые или иные данные в какой-либо строке таблицы не приводят, то в ней ставят прочерк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z442" w:id="398"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z442" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифровой материал, как правило, оформляют в виде таблиц. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z443" w:id="399"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z443" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Примечание. Слово "Примечание" следует печатать с прописной буквы с абзаца и не подчеркивать. Примечания приводят в документах, если необходимы пояснения или справочные данные к содержанию текста, таблиц или графического материала. В примечании не указываюся требования. Несколько примечаний нумеруют по порядку арабским без проставления точки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z444" w:id="400"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z444" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ссылки. Ссылки на использованные источники следует приводить в квадратных скобках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z445" w:id="401"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z445" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Список использованных источников. Сведения об источниках следует располагать в порядке появления ссылок на источники в тексте отчета и нумеровать арабскими цифрами без точки и печатать с абзацного отступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z446" w:id="402"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z446" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Приложения. Приложение оформляют как продолжение данного документа на последующих его листах или выпускают в виде самостоятельного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z447" w:id="403"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z447" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждое приложение следует начинать с новой страницы с указанием наверху посередине страницы слова "Приложение", его обозначения и степени. В приложении указывают заголовок, который записывается симметрично относительно текста с прописной буквы отдельной строкой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z448" w:id="404"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z448" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложения обозначают заглавными буквами латинского алфавита, начиная с А. После слова "Приложение" следует буква, обозначающая его последовательность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24648,84 +25578,84 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>УТВЕРЖДАЮ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z452" w:id="405"/>
+      <w:bookmarkStart w:name="z452" w:id="421"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  Руководитель</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подразделения МВД – заказчик )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24790,94 +25720,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 М.П.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z453" w:id="406"/>
+      <w:bookmarkStart w:name="z453" w:id="422"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>АКТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИЕМКИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>результатов</w:t>
@@ -24935,51 +25865,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование научного исследования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z454" w:id="407"/>
+    <w:bookmarkStart w:name="z454" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -25009,71 +25939,71 @@
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>составе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z455" w:id="408"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z455" w:id="424"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателя ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (специальное (воинское) звание, фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25217,51 +26147,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (наименование, дата, номер документа (плана), на основании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               которого выполнена работа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="409"/>
+    <w:bookmarkStart w:name="z456" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -25357,132 +26287,132 @@
         <w:t>исследования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>комиссия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z457" w:id="410"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z457" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Установила: работа выполнена в полном объеме и соответствует заявке (контракту, договору, рабочей программе, плану-проспекту рукописи и т.п.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z458" w:id="411"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z458" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решила: работу считать законченной (невыполненной) и принятой (непринятой);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z459" w:id="412"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z459" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       характеризовать работу следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z460" w:id="413"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z460" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
@@ -25600,71 +26530,71 @@
         <w:t>ее</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>обоснование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z461" w:id="414"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z461" w:id="430"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По степени решения поставленных задач, сформулированных в заявке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (задании) на проведение научного исследования и рабочей программной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25706,267 +26636,267 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (краткое обоснование сделанных выводов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z462" w:id="415"/>
+    <w:bookmarkStart w:name="z462" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Допускается подписание акта приемки заместителем руководителя, которому предоставлено право подписи, указываются его должность, специальное звание, фамилия, имя, отчество (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z463" w:id="416"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z463" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> При отрицательном отзыве о работе в этом пункте записывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z464" w:id="417"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z464" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Установила, что представленная работа не соответствует заявке или по другим причинам (указать)". Указываются причины отрицательного отзыва на работу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z465" w:id="418"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z465" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  оборотная сторона акта приемки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z466" w:id="419"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z466" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По новизне результатов научного исследования (принципиально новые результаты и выводы, результаты в основном имеют новые подходы в решении поставленных задач, результаты получены и систематизированы на основе обобщения имеющихся материалов и мнений, результаты не новые или отсутствуют).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z467" w:id="420"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z467" w:id="436"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (краткое обоснование сделанных выводов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="421"/>
+    <w:bookmarkStart w:name="z468" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По вероятности результативного применения научного исследования в практической деятельности (высокая, средняя, низкая, отсутствует).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z469" w:id="422"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z469" w:id="438"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkEnd w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (краткое обоснование сделанных выводов) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26300,130 +27230,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "____" ___________ 20___ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="423"/>
+    <w:bookmarkStart w:name="z470" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> При отрицательных результатах приемки научного исследования в этом пункте указываются недостатки, рекомендации по их устранению и предложение о направлении представленного научного исследования на доработку исполнителю с указанием сроков устранения недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z471" w:id="424"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z471" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приложениями к акту оформляются особые мнения членов комиссии, а также другие материалы по приемке результатов научного исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkEnd w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -26631,64 +27561,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z474" w:id="425"/>
+      <w:bookmarkStart w:name="z474" w:id="441"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26702,64 +27632,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование организации образования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z475" w:id="426"/>
+      <w:bookmarkStart w:name="z475" w:id="442"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                              Утверждаю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             Начальник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26852,112 +27782,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (Ф.И.О. (при его наличии), подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 "____" _________ 20____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="427"/>
+    <w:bookmarkStart w:name="z476" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОТЧЕТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о научно-исследовательской деятельности</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z477" w:id="428"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z477" w:id="444"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                        Обсужден и одобрен на</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       заседании Ученого совета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27016,770 +27946,770 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       Протокол № ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       " ___" _____________ 20___ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z478" w:id="429"/>
+    <w:bookmarkStart w:name="z478" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание по составлению отчетов о результатах научно-исследовательской деятельности организации образования МВД</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z479" w:id="430"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z479" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В отчете следует кратко отражать конкретные результаты выполнения всех позиций, закрепленных за подразделением в Плане научно-исследовательской деятельности организации образования МВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z480" w:id="431"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z480" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Позиции Плана, не отраженные в отчете, будут признаны невыполненными. Если имеются разработки, выполненные вне плана, следует их включить в отчет в соответствующий раздел с пометкой "Дополнительно к плану".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z481" w:id="432"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z481" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет представляется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z482" w:id="433"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z482" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание отчета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z483" w:id="434"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z483" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 1 Научные исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z484" w:id="435"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z484" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 Исследования по фундаментальным, прикладным, актуальным проблемам деятельности ОВД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z485" w:id="436"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z485" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2 Исследования по проблемам совершенствования методики обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z486" w:id="437"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z486" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3 Диссертационные исследования докторантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z487" w:id="438"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z487" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4 Диссертационные исследования магистрантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z488" w:id="439"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z488" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5 Опытно-конструкторские работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z489" w:id="440"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z489" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По подразделу 1.1 указывается номер позиций плана, наименование темы исследования, срок исполнения, руководитель и исполнители, конкретные результаты по теме (№ протокола заседания Ученого совета, утвердившего Рабочую программу темы, какие пункты программы выполнены за отчетное время).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z490" w:id="441"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z490" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По подразделу 1.2 указывается номер позиций плана, наименование темы исследования, срок исполнения, руководитель и исполнители, конкретные результаты по теме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z491" w:id="442"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z491" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По подразделам 1.3, 1.4 представляется информация по каждому докторанту и магистранту, закрепленным за подразделением, с указанием утвержденных тем диссертаций, названия и выходные данные опубликованных за отчетный период статей, конкретных результатов по теме. Также следует указать решение кафедры о снятии темы исследования докторанта (магистранта) из Плана научно-исследовательской деятельности, принятое по результатам его отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z492" w:id="443"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z492" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По подразделу 1.5 указывается номер позиций плана, наименование темы исследования, срок исполнения, руководитель и исполнители, конкретные результаты по теме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z493" w:id="444"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z493" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 2. Внедрение научных разработок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z494" w:id="445"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z494" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На разработки, использующиеся в учебном процессе, в практической деятельности подразделений МВД, других министерств и ведомств, обязательно оформляются акты внедрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z495" w:id="446"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z495" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представить список внедрения научно-исследовательских результатов с указанием данных органа, выдавшего акт и даты выдачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z496" w:id="447"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z496" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 3. Редакционно-издательская деятельность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z497" w:id="448"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z497" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представлять список:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z498" w:id="449"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z498" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изданной литературы (с указанием полных выходных данных: фамилия, имя, отчество (при его наличии) автора. Название. – Город: Издательство, год. Количество страниц. Тираж., объем в печатных листах.):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z499" w:id="450"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z499" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по Плану научно-исследовательской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z500" w:id="451"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z500" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнительно к плану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z501" w:id="452"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z501" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методических рекомендаций (указать, на какой стадии подготовка к внедрению в учебный процесс и (или) практическую деятельность ОВД);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z502" w:id="453"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z502" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       других видов (программные продукты, патенты и т.п.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z503" w:id="454"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z503" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 4. Конференции, семинары, круглые столы и другие мероприятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z504" w:id="455"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z504" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представлять список конференций, семинаров, круглых столов: международных; республиканских; академических, кафедральных с указанием названия мероприятия, организатора, даты и места проведения, фамилия, имя, отчество (при его наличии) сотрудников подразделения, участвовавших в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z505" w:id="456"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z505" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 5. Научно-исследовательская работа слушателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z506" w:id="457"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z506" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представлять отчет о научной и научно-технической работе слушателей за учебный год:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z507" w:id="458"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z507" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       указывать название кружка, руководителя, количество слушателей (курсантов), занимающихся в кружке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z508" w:id="459"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z508" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       указывать дату утверждения плана работы на учебный год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z509" w:id="460"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z509" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечислять подготовленные научные доклады на конкурс МВД и Министерства образования и науки Республики Казахстан, научные статьи и тезисы к ним, рефераты слушательских (курсантских) научных работ, отметить призеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z510" w:id="461"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z510" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечислять слушателей (курсантов), принимавших участие в научных конференциях (фамилия, имя, отчество (при его наличии), тема доклада, дата проведения, название и организатор конференции), отметить призеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z511" w:id="462"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z511" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечислять кафедральные мероприятия по НИРС (диспуты, олимпиады, встречи с практическими работниками ОВД, и т.д.), дату проведения и участников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z512" w:id="463"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z512" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РАЗДЕЛ 6. Научный потенциал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z513" w:id="464"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z513" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представлять список сотрудников, в том числе работающих по в/н, имеющих ученые степени, степени, ученые звания, звания (диплом Комитета по обеспечению качества в сфере образования и науки Министерства образования и науки Республики Казахстан, диплом организации образования Республики Казахстан с особым статусом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkEnd w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27981,88 +28911,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z516" w:id="465"/>
+    <w:bookmarkStart w:name="z516" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ внедрения результатов научно-исследовательской работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z517" w:id="466"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z517" w:id="482"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование научно-исследовательской работы: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkEnd w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -28549,144 +29479,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       М.П.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z518" w:id="467"/>
+    <w:bookmarkStart w:name="z518" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> В случаях подписания акта заместителем руководителя, которому предоставлено право подписи, указываются его должность, специальное (воинское) звание, фамилия, имя, отчество (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkEnd w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>