--- v0 (2025-12-29)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e639e4e" w14:textId="e639e4e">
+    <w:p w14:paraId="181b042" w14:textId="181b042">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -912,666 +912,1136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об аккредитации в области оценки соответствия" для осуществления деятельности по подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сертификация – процедура, посредством которой орган по подтверждению соответствия удостоверяет соответствие продукции и (или) связанного с ней процесса, а также услуги требованиям, установленным техническими регламентами и (или) документами по стандартизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) веб-портал информационной системы технического регулирования (далее – веб-портал) – интернет-ресурс, предоставляющий единую точку доступа к информационной системе технического регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок функционирования и применения системы добровольной сертификации</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      8) веб-портал информационной системы технического регулирования (далее – веб-портал) – интернет-ресурс, предоставляющий единую точку доступа к информационной системе технического регулирования.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Юридическое лицо и (или) физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, или несколько юридических лиц и (или) физические лица, зарегистрированные в качестве индивидуальных предпринимателей (далее – заявитель), создавшие систему добровольной сертификации обеспечивают функционирование и применение системы добровольной сертификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для функционирования и применения системы добровольной сертификации заявитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливает перечень объектов, подлежащих сертификации, и характеристик, на соответствие которым осуществляется добровольная сертификация этих объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет участников системы добровольной сертификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применяет знак соответствия (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Добровольное подтверждение соответствия не заменяет обязательного подтверждения соответствия продукции, если это установлено техническим регламентом или иными нормативными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Добровольное подтверждение соответствия проводится органом по подтверждению соответствия в форме добровольной сертификации на договорной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Добровольная сертификация проводится по инициативе и требованиям заявителя в отношении любых объектов оценки соответствия на предмет их соответствия документам по стандартизации, а при их отсутствии – заявленным требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Применение системы добровольной сертификации осуществляется заявителем в пределах установленного перечня объектов, подлежащих сертификации согласно подпункту 1) пункта 4 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок функционирования и применения системы добровольной сертификации</w:t>
-[...159 lines deleted...]
-      Добровольная сертификация проводится по инициативе и требованиям заявителя в отношении любых объектов оценки соответствия на предмет их соответствия документам по стандартизации, а при их отсутствии – заявленным требованиям.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок ведения реестра зарегистрированных систем добровольной сертификации и представления сведений, содержащихся в указанном реестре</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      7. Применение системы добровольной сертификации осуществляется заявителем в пределах установленного перечня объектов, подлежащих сертификации согласно подпункту 1) пункта 4 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ведение реестра зарегистрированных систем добровольной сертификации осуществляется центральным исполнительным органом, осуществляющим руководство и межотраслевую координацию в области технического регулирования (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Для ведения реестра зарегистрированных систем добровольной сертификации заявитель посредством информационной системы технического регулирования подает в уполномоченный орган заявление для включения системы добровольной сертификации в реестр зарегистрированных систем добровольной сертификации (далее – заявление) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в электронном виде с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) перечень объектов, подлежащих сертификации, и характеристик, на соответствие которым осуществляется добровольная сертификация этих объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об участниках системы добровольной сертификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание применения знака соответствия (при наличии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      1) перечень объектов, подлежащих сертификации, и характеристик, на соответствие которым осуществляется добровольная сертификация этих объектов;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ к данным информационной системы технического регулирования, соответствующей требованиям по информационной безопасности в соответствии с законодательством Республики Казахстан, для его пользователей осуществляется через веб-портал уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      2) об участниках системы добровольной сертификации;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченный орган со дня поступления заявления рассматривает представленные документы заявителя в течение 15 (пятнадцати) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      3) описание применения знака соответствия (при наличии).</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При рассмотрении заявления уполномоченный орган проверяет наличие или отсутствие документов, указанных в пункте 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      Доступ к данным информационной системы технического регулирования, соответствующей требованиям по информационной безопасности в соответствии с законодательством Республики Казахстан, для его пользователей осуществляется через веб-портал уполномоченного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 12 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При положительном результате рассмотрения заявления и документов уполномоченный орган в течение 5 (пяти) рабочих дней со дня их поступления включает систему добровольной сертификации заявителя в реестр зарегистрированных систем добровольной сертификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационная система технического регулирования присваивает каждой системе добровольной сертификации уникальный идентификационный номер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При неполноте представленных документов, указанных в пункте 9 настоящих Правил, уполномоченный орган возвращает заявителю представленные документы с приложением письменного мотивированного отказа в течение 10 (десяти) рабочих дней с соблюдением требований, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При изменении сведений и (или) данных о ранее зарегистрированной системе добровольной сертификации, заявитель подает посредством информационной системы технического регулирования в уполномоченный орган заявление согласно пункту 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Рассмотрение заявления и включение заявленной системы добровольной сертификации в реестр зарегистрированных систем добровольной сертификации осуществляется в соответствии с пунктами 10, 11, 12 и 13 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Уполномоченный орган по запросу заинтересованных лиц представляет сведения и (или) данные, содержащиеся в реестре зарегистрированных систем добровольной сертификации в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сведения о зарегистрированных системах добровольной сертификации размещаются в открытом доступе на веб-портале после включения системы добровольной сертификации заявителя в реестр зарегистрированных систем добровольной сертификации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1767,100 +2237,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Заявление для включения системы добровольной сертификации </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             в реестр зарегистрированных систем добровольной сертификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z56" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование уполномоченного органа) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2161,177 +2631,271 @@
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата заполнения: "__" ____________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z57" w:id="48"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Данный документ согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Казахстан "Об электронном документе и электронной цифровой подписи" равнозначен документу на бумажном носителе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный документ сформирован информационной системой технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2657,31 +3221,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>