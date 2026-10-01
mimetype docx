--- v0 (2025-11-08)
+++ v1 (2026-10-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7ef1d15" w14:textId="7ef1d15">
+    <w:p w14:paraId="a6dfd00" w14:textId="a6dfd00">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,71 +113,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 16 июня 2021 года № 213/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 июня 2021 года № 23111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.05.2023 </w:t>
+      Сноска. Заголовок - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 122/НҚ</w:t>
+        <w:t>№ 347/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -240,101 +260,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 64 Административного процедурно-процессуального кодекса Республики Казахстан от 29 июня 2020 года, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить Правила обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям.</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 122/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -851,1183 +911,667 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.05.2023 </w:t>
+      Сноска. Заголовок - в редакции приказа и.о. Министра искусственного интеллекта и цифрового развития РК от 23.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 122/НҚ</w:t>
+        <w:t>№ 347/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и действует до 01.01.2026).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 64 Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс) и определяет порядок обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям (далее – руководители государственных органов).</w:t>
+        <w:t xml:space="preserve"> статьи 64 Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс) и определяют порядок обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям (далее – руководители государственных органов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сбор, обработка и защита персональных данных при обращении посредством видеоконференцсвязи осуществляется согласно законодательству Республики Казахстан о персональных данных и их защите.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Государственная корпорация "Правительство для граждан" (далее -Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) административная процедура – деятельность административного органа, должностного лица по рассмотрению административного дела, принятию и исполнению по нему решения, совершаемая на основании обращения или по собственной инициативе, а также деятельность, осуществляемая в порядке упрощенной административной процедуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участники административной процедуры – заявитель и заинтересованное лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) видеоконференцсвязь – услуга связи с использованием цифровых технологий для интерактивного взаимодействия нескольких удаленных абонентов в режиме реального времени с возможностью обмена аудио и видеоинформацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) онлайн-прием – действие субъекта, должностного лица по принятию обращения физических и (или) юридических лиц посредством видеоконференцсвязи, осуществляемое "Государственной корпорацией "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган в сфере цифровизации – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кабинет пользователя на веб-портале "цифрового правительства" (далее – личный кабинет) – компонент веб-портала "цифрового правительства", предназначенный для официального информационного взаимодействия физических и юридических лиц с государственными органами по вопросам оказания услуг в электронной форме, вопросам обращения к субъектам, рассматривающим обращения указанных лиц, а также использования персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оператор "цифрового правительства" (далее – оператор) – юридическое лицо, определяемое Правительством Республики Казахстан, обеспечивающее функционирование цифровых объектов "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...582 lines deleted...]
-      13) кабинет пользователя на веб-портале "электронного правительства" (далее – личный кабинет) – компонент веб-портала "электронного правительства", предназначенный для официального информационного взаимодействия физических и юридических лиц с государственными органами по вопросам оказания услуг в электронной форме, вопросам обращения к субъектам, рассматривающим обращения указанных лиц, а также использования персональных данных.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок обращения посредством видеоконференцсвязи участников административной процедуры к руководителям государственных органов и их заместителям</w:t>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Первые руководители государственных органов самостоятельно утверждают график приема участников административной процедуры на предстоящий квартал года (далее – график приема) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, с указанием выделенного времени на проведение приема посредством видеоконференцсвязи по согласованию с уполномоченным органом в сфере цифровизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
-[...35 lines deleted...]
-        <w:t>, с указанием выделенного времени на проведение приема посредством видеоконференцсвязи по согласованию с уполномоченным органом в сфере информатизации.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Утвержденный График приема не менее чем за пятнадцать календарных дней до начала квартала направляется ответственным сотрудником государственного органа в уполномоченный орган в сфере цифровизации для размещения на веб-портале "цифрового правительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      5. Утвержденный График приема не менее чем за пятнадцать календарных дней до начала квартала направляется ответственным сотрудником государственного органа в уполномоченный орган в сфере информатизации для размещения на веб-портале "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Решение государственных органов на заявление участника административной процедуры о приеме посредством видеоконференцсвязи подразделяются на следующие виды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      6. Решение государственных органов на заявление участника административной процедуры о приеме посредством видеоконференцсвязи подразделяются на следующие виды:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о назначении приема посредством видеоконференцсвязи, с указанием его даты и времени проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      1) о назначении приема посредством видеоконференцсвязи, с указанием его даты и времени проведения;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в удовлетворении заявления, если вопрос вне компетенции государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      2) об отказе в удовлетворении заявления, если вопрос вне компетенции государственного органа.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До принятия решения об отказе в удовлетворении заявления о приеме посредством видеоконференцсвязи государственный орган обязан предоставить возможность участнику административной процедуры выразить свою позицию к предварительному решению по административному делу, о котором участник административной процедуры уведомляется заранее, но не позднее чем за три рабочих дня до принятия административного акта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заслушивание производится в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьи 63</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса. </w:t>
+        <w:t>статьи 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уведомление о принятом решении государственного органа направляется на адрес электронной почты и в личный кабинет участника административной процедуры посредством портала "цифрового правительства", а также сообщается оператору и Государственной корпорации, в котором будет проведен прием посредством видеоконференцсвязи в соответствии с перечнем Государственной корпорации, в которых установлено оборудование по приему обращений посредством видеоконференцсвязи, размещенным на веб-портале "цифрового правительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      7. Уведомление о принятом решении государственного органа направляется на адрес электронной почты и в личный кабинет участника административной процедуры посредством портала "электронного правительства", а также сообщается оператору и Государственной корпорации, в котором будет проведен прием посредством видеоконференцсвязи в соответствии с перечнем Государственной корпорации, в которых установлено оборудование по приему обращений посредством видеоконференцсвязи, размещенным на веб-портале "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При завершении регистрации участников административной процедуры на прием к руководителям государственного органа на предстоящий месяц в пределах утвержденного графика приема, ответственный сотрудник государственного органа составляет расписание приема посредством видеоконференцсвязи (далее – расписание) и не позднее трех рабочих дней до начала месяца, в котором запланировано проведение онлайн-приема, передает его оператору и Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      8. При завершении регистрации участников административной процедуры на прием к руководителям государственного органа на предстоящий месяц в пределах утвержденного Графика приема, ответственный сотрудник государственного органа составляет расписание приема посредством видеоконференцсвязи (далее – расписание) и не позднее трех рабочих дней до начала месяца, в котором запланировано проведение онлайн-приема, передает его оператору и Государственной корпорации.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор в течение одного рабочего дня после поступления расписания размещает его на веб-портале "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      9. Оператор в течение одного рабочего дня после поступления размещает расписание на веб-портале "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок административной процедуры, возбужденной на основании обращения, составляет пятнадцать рабочих дней со дня регистрации обращения, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Кодекса.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения жалобы составляет двадцать рабочих дней со дня регистрации жалобы, если иное не предусмотрено законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...94 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2139,280 +1683,171 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>процедуры к руководителям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственных органов и их</w:t>
+              <w:t>государственных органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>заместителям</w:t>
+              <w:t>и их заместителям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма заполнения обращения посредством видеоконференцсвязи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="6350000"/>
+            <wp:extent cx="5562600" cy="6896100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="6350000"/>
+                      <a:ext cx="5562600" cy="6896100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2433,55 +1868,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2803,35 +2238,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>