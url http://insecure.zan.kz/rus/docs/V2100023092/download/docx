--- v0 (2025-11-26)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5e7dfe" w14:textId="e5e7dfe">
+    <w:p w14:paraId="9a814ec" w14:textId="9a814ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил реализации принципов надлежащей лабораторной практики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 17 июня 2021 года № 414-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 июня 2021 года № 23092</w:t>
+        <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 17 июня 2021 года № 414-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 июня 2021 года № 23092.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -326,137 +326,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 1 июля 2021 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр торговли и интеграции </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -464,201 +483,229 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Сұлтанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство сельского хозяйства </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство индустрии </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и инфраструктурного развития </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство здравоохранения </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -833,3562 +880,3750 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О техническом регулировании" и определяют порядок реализации принципов надлежащей лабораторной практики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реестр данных государственной системы технического регулирования (далее – реестр технического регулирования) – электронная база данных технических регламентов, субъектов аккредитации, выданных документов об оценке соответствия, экспертов-аудиторов по подтверждению соответствия, оборудования, информации о продукции, не соответствующей требованиям технических регламентов, и иных сведений в области технического регулирования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) испытательный центр (лаборатория) (далее – лаборатория) – юридическое лицо или структурное подразделение юридического лица, действующее от его имени, осуществляющее испытания (исследования);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      2) испытательный центр (лаборатория) (далее – лаборатория) – юридическое лицо или структурное подразделение юридического лица, действующее от его имени, осуществляющее испытания (исследования);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принципы надлежащей лабораторной практики - система требований, направленных на обеспечение качества доклинического лабораторного исследования, в том числе к процессам организации, планирования, порядку проведения и контроля доклинических лабораторных исследований в области охраны здоровья человека, безопасности окружающей среды, оформлению, архивированию и представлению результатов таких исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      3) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг соответствия надлежащей лабораторной практики – в рамках договорных отношений периодическое инспектирование лабораторий и (или) аудит результатов их исследований для подтверждения соблюдения принципов надлежащей лабораторной практики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Порядок проведения мониторинга соответствия надлежащей лабораторной практики осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О техническом регулировании", ГОСТ 31879 "Принципы надлежащей лабораторной практики (GLP). Руководство по процедурам мониторинга соответствия Принципам GLP".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок реализации принципов надлежащей лабораторной практики</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Требования к организации и персоналу лабораторий</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Администрация лаборатории для соблюдения требований принципов надлежащей лабораторной практики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждает положения, определяющее лицо(а), выполняющее обязанности руководства согласно принципам надлежащей лабораторной практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает в достаточном количестве штат компетентного персонала, соответствующих помещений, оборудования и материалов, для своевременного и надлежащего проведения исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поддерживает в актуальном состоянии документацию об уровне квалификации, образовании, опыте работы и должностных обязанностях специалистов и технического персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определяет права и обязанности, форму обучения и подготовки сотрудников лаборатории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) до начала исследования, назначает в качестве руководителя исследования сотрудника, имеющего соответствующее образование, квалификацию и опыт работы (замена руководителя исследования проводится в соответствии с установленным порядком и документируется);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при проведении исследования на нескольких испытательных площадках назначает ответственного исследователя, который обладает соответствующим образованием, квалификацией и опытом, чтобы контролировать проведение данного этапа (этапов) исследования (замена ответственного исследователя проводится в соответствии с установленным порядком и документируется);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает план исследования руководителем исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставляет службе по обеспечению доступа утвержденный план исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает сохранность исторических файлов всех стандартных операционных процедур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) назначает ответственного за управление архивом (архивами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) контролирует выполнение основного плана-графика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) контролирует соответствие ресурсов лаборатории требованиям, предъявляемым к их использованию в исследовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) при проведении исследований на нескольких испытательных площадках обеспечивает четкое и согласованное взаимодействие между руководителем исследования, ответственным(ми) исследователем(ями), службой по обеспечению качества и специалистами, выполняющими данное исследование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) контролирует, правильность оформления испытаний и стандартного объекта испытаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) утверждает процедуры компьютеризированных систем для валидации, управления и поддержания принципов надлежащей лабораторной практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для организации проведения исследования администрация лаборатории назначает руководителя исследования, который:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общее руководство проведением исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отвечает за подготовку заключительного отчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает план исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) контролирует деятельность службы по обеспечению качества на протяжении всего исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контролирует доступ к информации специалистам, выполняющим исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) контролирует ход проведения исследований, в части реализации плана исследования и составления заключительного отчета о результатах исследования, выполненного на нескольких испытательных площадках, с определением роли каждого ответственного исполнителя(ей) на каждом из испытательных центров и испытательных площадок, вовлеченных в процесс проведения исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) контролирует, проведение выполнения работ в соответствии с планом исследования, с организацией оценки и документирования влияния любых отклонений от плана исследования на качество и целостность проведения исследования и, принимает корректирующие действия (для признания допустимости отклонений от стандартных операционных процедур при проведении исследования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) контролирует регистрацию всех первичных данных исследования в полном объеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) контролирует валидацию компьютеризированных систем, используемых в исследовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) утверждает заключительный отчет по достоверности информации и выполнению исследований в соответствии с принципами надлежащей лабораторной практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) после завершения (включая прекращение) исследования, контролирует порядок оформления и архивирования плана исследования, заключительного отчета, первичных данных исследования и сопутствующие материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для проведения исследования администрация лаборатории назначает ответственного исследователя, который:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполняет порученные этапы исследования в соответствии с принципами надлежащей лабораторной практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выполняет инструкции плана исследований и стандартных операционных процедур, применяемые в исследовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрирует и направляет руководству выявленные отклонения от инструкций и процедур исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведет записи первичных данных исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводит работы по достоверности проведения исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок реализации принципов надлежащей лабораторной практики</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+        <w:t xml:space="preserve"> Параграф 2. Требования к программе обеспечения качества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Лаборатории в своей деятельности руководствуется документированной программой обеспечения качества в соответствии с принципами надлежащей лабораторной практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Администрация лаборатории назначает уполномоченное лицо, компетентное в методах проведения испытаний программ обеспечения качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уполномоченное лицо, отвечающее за обеспечение качества, не вовлекается в проведение исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Служба по обеспечению качества выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) хранение экземпляров утвержденных планов исследования и стандартных операционных процедур, используемых в лаборатории, включая текущий вариант основного плана-графика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) применяет документированные процедуры проверки содержания плана исследования на предмет соответствия принципам надлежащей лабораторной практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводит инспекции для проверки проведения исследований на предмет соответствия принципам надлежащей лабораторной практики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверяет заключительные отчеты на предмет соответствия первичным данным исследований методов, процедур, наблюдений и результатов исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет данные об инспекциях администрации лаборатории, руководителю исследования, ответственному(ым) исследователю(ям);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) для достижения проверки достоверности первичных данных исследования вносит в заключительный отчет о типах инспекций и датах их проведения данные об этапе (этапах) проверяемого исследования и дате передачи данных инспектирования администрации лаборатории, руководителю исследования и ответственному исследователю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) для прослеживаемости результатов долгосрочных испытаний, проводимых в лаборатории, в том числе и испытаний, не оконченных за календарный год, утверждает ежегодный сводный отчет о состоянии всех доклинических исследований и видах деятельности отдела, проведенных за прошедший год в лаборатории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Проверка соблюдения процедур программы обеспечения качества проводятся посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инспекции отдельных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инспекции испытательного центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инспекции отдельных процессов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Требования к организации и персоналу лабораторий</w:t>
-[...683 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+        <w:t xml:space="preserve"> Параграф 3. Требования к помещениям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При исследованиях учитываются размеры, оснащение и расположение помещений лабораторий, в зависимости от задач исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При проведении видов (типов) исследований, отличающихся друг от друга, учитываются требования к планировке помещений на каждый вид (тип) планируемого исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Исследования с использованием веществ или организмов, относящихся к разряду биологически опасных, проводятся в помещениях или зонах лаборатории, обеспеченные отдельными секторами и изоляцией тест-систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Стабильность и сохранность тест-систем работ по диагностированию, лечению и контролю заболеваний обеспечиваются подходящими помещениями или зонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для обеспечения адекватной защиты от инвазии, загрязнения и/или заражения лаборатории оборудуются изолированными комнатами хранения (зонами для ресурсов и оборудования, содержащими тест-системы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для предотвращения загрязнения в лаборатории оборудуются отдельные помещения или зоны для получения и хранения объектов испытаний и стандартных (контрольных) объектов и смешивания объектов испытаний с носителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Хранилища для объектов испытаний изолируются от помещений или зон, содержащих тест-системы, и соответствуют требованиям по обеспечению идентичности, концентрации, чистоты и стабильности, а также безопасному хранению опасных веществ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для обеспечения безопасного хранения и системы поиска планов исследований, первичных данных исследований, заключительных отчетов, объектов испытаний и образцов оборудуются помещения для архивов, с условиями долговременного хранения архивных материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Для безопасного проведения и достоверности результатов исследований применяются процедуры дезактивации, транспортировки, обработки, удаления, сбора, хранения и вывоза отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 2. Требования к программе обеспечения качества</w:t>
-[...477 lines deleted...]
-      19. Для обеспечения безопасного хранения и системы поиска планов исследований, первичных данных исследований, заключительных отчетов, объектов испытаний и образцов оборудуются помещения для архивов, с условиями долговременного хранения архивных материалов.</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Требования к оборудованию, материалам и реагентам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      20. Для безопасного проведения и достоверности результатов исследований применяются процедуры дезактивации, транспортировки, обработки, удаления, сбора, хранения и вывоза отходов.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При проведении исследований учитываются оборудование, валидированные компьютеризированные системы, используемые для создания, хранения и поиска данных, а также для контроля параметров окружающей среды, по характеристикам и расположению соответствующие целям и задачам исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Лаборатория проводит периодическое техническое обслуживание оборудования, используемого в исследовании, включая регулярный периодический осмотр, уход, калибровку и поверку в соответствии со стандартными операционными процедурами, с соответствующими записями, калибровкой и поверкой в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об обеспечении единства измерений".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При проведении исследований исключается влияние оборудования и материалов на состояние тест-систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При использовании химических веществ и их смесей, реагентов и растворов проверяются этикетки и маркировки с указанием сведений о наименовании вещества, концентрации, даты окончания срока хранения и инструкцию по хранению, в том числе информацию об изготовителе, дате производства и стабильности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      23. При проведении исследований исключается влияние оборудования и материалов на состояние тест-систем.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для бесперебойной работы и непрерывности процесса, лаборатория обеспечивается автономными источниками электроснабжения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      24. При использовании химических веществ и их смесей, реагентов и растворов проверяются этикетки и маркировки с указанием сведений о наименовании вещества, концентрации, даты окончания срока хранения и инструкцию по хранению, в том числе информацию об изготовителе, дате производства и стабильности.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Требования к тест-системам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      25. Для бесперебойной работы и непрерывности процесса, лаборатория обеспечивается автономными источниками электроснабжения.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При проведении исследований используются физические и химические тест-системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Для получения физико-химических данных лаборатория использует оборудование, технические характеристики и расположение которых, удовлетворяют целям и задачам исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При проведении исследований лаборатория обеспечивает сохранность физико-химических тест-систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При проведении исследований используются биологические тест-системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Лаборатория устанавливает условия для хранения, размещения, обработки и защиты биологических тест-систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для оценки состояния здоровья, лаборатория обеспечивает изоляцию для каждой новой поступающей тест-системы животного и растительного происхождения. При возникновении заболевания или смертности данную партию животных не используют в исследовании и безболезненно подвергают эвтаназии. На момент даты начала эксперимента исследования лаборатория контролирует все тест-системы для исключения заболеваний или состояний, которые служат препятствием цели исследования. Тест-системы, у которых в ходе исследования выявлены заболевания или травмы, изолируются и лечатся, для обеспечения полноты исследования. Диагнозы и лечение любых заболеваний, как в ходе исследования, так и до его начала документируются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Лаборатория обеспечивает регистрацию данных об источниках тест-систем, датах их поступления и состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Лаборатория обеспечивает период акклиматизации, достаточный для адаптации к условиям проведения исследования перед первоначальным введением объекта испытания или стандартного объекта биологические тест-системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Лаборатория обеспечивает меры по надлежащей идентификации тест-системы, с указанием информации на входных дверях помещений или контейнерах, при переводе отдельных тест-систем, из одного помещения в другое или из одного контейнера в другой, обеспечивается маркировка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Лаборатория обеспечивает меры по уборке и санитарной обработке, используемых помещений или контейнеров для содержания тест-систем. Для недопущения выявления загрязняющих веществ в количествах, способных повлиять на ход исследования лаборатория контролирует материалы, контактирующие с тест-системой. Все случаи использования пестицидов документируются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При использовании тест-систем в полевых условиях, обеспечивается предотвращение влияния на ход исследования жидкостей для распыления (для уничтожения насекомых) и пестицидов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. При использовании биологических тест-систем в виде культур клеток животного происхождения, используемые в исследованиях in vitro (ин витро), обеспечивается периодическая процедура проверки идентичности и тест на заражение микоплазмой. Для предотвращения внесения в исходную чистую культуру животных клеток, такие тест-системы дублируются. Одна партия используется как рабочая тест-система, от которого в дальнейшем путем пересева получают следующие пассажи для испытания. Другая партия служит стандартным образцом для идентификации и контроля качества клеток рабочей тест системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 5. Требования к тест-системам</w:t>
-[...219 lines deleted...]
-      36. При использовании тест-систем в полевых условиях, обеспечивается предотвращение влияния на ход исследования жидкостей для распыления (для уничтожения насекомых) и пестицидов.</w:t>
+        <w:t xml:space="preserve"> Параграф 6. Требования к объектам испытаний и стандартным объектам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      37. При использовании биологических тест-систем в виде культур клеток животного происхождения, используемые в исследованиях in vitro (ин витро), обеспечивается периодическая процедура проверки идентичности и тест на заражение микоплазмой. Для предотвращения внесения в исходную чистую культуру животных клеток, такие тест-системы дублируются. Одна партия используется как рабочая тест-система, от которого в дальнейшем путем пересева получают следующие пассажи для испытания. Другая партия служит стандартным образцом для идентификации и контроля качества клеток рабочей тест системы.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Лаборатория ведет регистрационные записи, в которых указываются характеристики объектов испытаний и стандартных объектов исследования, даты их получения, сроки годности, первоначальное количество и сведения об учете расхода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При проведении работ по обработке, отбору проб и процедурам хранения объектов испытаний и стандартных объектов обеспечивается однородность и стабильность, а также контроль загрязнения или смешивание этих объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Лаборатория обеспечивает надлежащее хранение объектов испытаний или стандартных объектов, с указанием на контейнере(ах) идентификационной информации, сроках годности и инструкций по их хранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Лаборатория обеспечивает идентификацию каждого объекта испытаний и стандартных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Для проведения каждого исследования лаборатория указывает такие общие характеристики объекта испытаний и стандартного объекта, как номер партии (серии), степень чистоты, состав, концентрация и отдельные характеристики по каждому исследованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Когда объект испытаний поступает непосредственно от заказчика, заказчик и лаборатория утверждают механизм, позволяющий его идентифицировать. Заказчик представляет документ с описанием результатов предварительных лабораторных испытаний, позволяющих сопоставить агрегатное состояние, цвет, вязкость, растворимость в воде, органических растворителях, основаниях и кислотах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Лаборатория обеспечивает проверку стабильности объекта испытаний и стандартного объекта в процессе их хранения в условиях эксперимента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Лаборатория устанавливает однородность, концентрацию и стабильность в условиях среды объект испытания для введения или применения в носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Лаборатория обеспечивает сохранность анализа пробы из каждой партии (серии) объекта испытания для всех исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 6. Требования к объектам испытаний и стандартным объектам</w:t>
-[...159 lines deleted...]
-      45. Лаборатория устанавливает однородность, концентрацию и стабильность в условиях среды объект испытания для введения или применения в носителе.</w:t>
+        <w:t xml:space="preserve"> Параграф 7. Требования к стандартным операционным процедурам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      46. Лаборатория обеспечивает сохранность анализа пробы из каждой партии (серии) объекта испытания для всех исследований.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Администрация лаборатории утверждает стандартные операционные процедуры (далее – СОП), а также пересмотренные СОП, которые предназначены для того, чтобы гарантировать качество и полноту данных, полученных в процессе исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Администрация лаборатории обеспечивает каждому подразделению и/или каждой площадке лаборатории доступ к действующим СОП, относящихся к их деятельности. В дополнение к СОП допускается также использовать печатные издания, нормативно-технические документы, нормативные документы, международные и национальные методические руководства, справочники и специальные статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Информация об отклонении от СОП в ходе исследования регистрируются, фиксируются руководителем исследования и ответственным исследователем (ями).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Стандартные операционные процедуры используются для деятельности следующих видов (но не ограничиваться ими) исследований на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты испытания и стандартные объекты, в том числе поступление, идентификация, маркировка, обработка, отбор проб и хранение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оборудование, материалы и реагенты, в том числе использование, обслуживание, уход и калибровка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процедуры по обеспечению качества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) компьютеризированные системы, в том числе валидация, порядок работы и обслуживания, безопасность, контроль изменений и создание резервных копий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) материалы, реагенты и растворы, в том числе приготовление и маркировка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хранение записей, отчетность, хранение и извлечение информации, кодирование исследований, сбор данных, подготовка отчетов, системы индексации, обработка данных, в том числе с использованием компьютеризированных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тест-системы, в том числе подготовка помещений и создание условий окружающей среды для размещения тест-систем, процедуры, установленные для получения, транспортировки, размещения, определения характеристик и идентификации тест-систем, а также ухода за ними, подготовка тест-систем, наблюдения и осмотры до, во время и после завершения исследования, обращение с тест-системами, умирающими или умершими во время исследования, сбор, идентификация и порядок работы с образцами, включая некропсию и гистопатологию, размещение тест-систем на испытательных площадках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) процедуры по обеспечению качества, в том числе планирование, составление графика инспекций, проведение инспекций, документирование и составление отчетов об инспекциях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 7. Требования к стандартным операционным процедурам</w:t>
-[...219 lines deleted...]
-      7) тест-системы, в том числе подготовка помещений и создание условий окружающей среды для размещения тест-систем, процедуры, установленные для получения, транспортировки, размещения, определения характеристик и идентификации тест-систем, а также ухода за ними, подготовка тест-систем, наблюдения и осмотры до, во время и после завершения исследования, обращение с тест-системами, умирающими или умершими во время исследования, сбор, идентификация и порядок работы с образцами, включая некропсию и гистопатологию, размещение тест-систем на испытательных площадках;</w:t>
+        <w:t xml:space="preserve"> Параграф 8. Требования к проведению исследований</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
-[...15 lines deleted...]
-      8) процедуры по обеспечению качества, в том числе планирование, составление графика инспекций, проведение инспекций, документирование и составление отчетов об инспекциях.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Администрация лаборатории до начала исследования разрабатывает план исследования для каждого исследования в отдельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План исследования утверждается администрацией лаборатории и руководителем исследования и верифицируется в соответствии с принципами надлежащей лабораторной практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Изменения и обоснованные поправки к плану исследования, утверждаются датированной подписью руководителя исследования, с последующим хранением вместе с планом исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отклонении от плана исследования ответственный исследователь описывает, объясняет и своевременно доводит информацию до руководителя исследования с указанием даты. Информация об отклонения от плана исследования хранятся вместе с первичными данными исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Основной план исследования дополняется специальными приложениями для проведения краткосрочных исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В план исследования вносятся следующее, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) данные об исследовании, объекте испытания и стандартном объекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) описание исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) суть и цель исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) описание объекта испытания с указанием кода или наименования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) описание используемого стандартного (контрольного) объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информация о заказчике исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) даты проведения исследований с указанием, даты утверждения плана исследования с подписью руководителя исследования, управляющего лабораторией и заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предполагаемые даты начала и окончания эксперимента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) методы испытаний со ссылками на соответствующие руководства по методам проведения испытаний Организации экономического сотрудничества и развития (далее – ОЭСР), международные и национальные нормативные документы, руководства и методики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обоснование выбора тест-системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) характеристики тест-системы: вид, род, штамм, субштамм, источник приобретения, количество, диапазоны массы тела, пол, возраст;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обоснование выбора тест-систем и способ введения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уровни доз и/или концентраций, частота и продолжительность введения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) детальная информация о проекте эксперимента, включая описание процедур исследования в хронологическом порядке, все используемые методы, материалы и условия, виды и частоту анализов, измерений, наблюдений и проверок, статистические методы обработки данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) перечень всех записей и документов, подлежащих хранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Каждому исследованию и всем объектам, имеющим отношение к данному исследованию, присваивается уникальный идентификационный номер (код).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Для обеспечения прослеживаемости соответствующего образца и исследования образцы, используемые в исследовании, идентифицируются для подтверждения их происхождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Администрация лаборатории контролирует фиксацию данных, полученных в ходе проведения исследования, с соответствующей идентификацией лицом, ведущим эти записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Изменения первичных данных фиксируются при сохранении предыдущих данных с указанием причин внесения изменений, с заверением записи об изменениях внесшим их лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Данные, зарегистрированные путем прямого ввода в компьютер, идентифицируются во время их ввода ответственным за эту процедуру лицом(ми). Для отслеживания внесения изменений компьютеризированная система обеспечивает сохранение всех аудиторских отчетов, с учетом изменений и начальных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 8. Требования к проведению исследований</w:t>
-[...499 lines deleted...]
-      58. Изменения первичных данных фиксируются при сохранении предыдущих данных с указанием причин внесения изменений, с заверением записи об изменениях внесшим их лицом.</w:t>
+        <w:t xml:space="preserve"> Параграф 9. Требования к отчетам о результатах исследований</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      59. Данные, зарегистрированные путем прямого ввода в компьютер, идентифицируются во время их ввода ответственным за эту процедуру лицом(ми). Для отслеживания внесения изменений компьютеризированная система обеспечивает сохранение всех аудиторских отчетов, с учетом изменений и начальных данных.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. По окончании каждого исследования подготавливается заключительный отчет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Ответственные исследователи, а также научные сотрудники, участвующие в исследовании, подписывают отчеты с соответствующей идентификацией (дата, время, фамилия, имя, отчество (при наличии) сотрудника, печать организации (при наличии)).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Заключительный отчет подписывается и датируется руководителем исследования, с указанием соответствия отчета принципам надлежащей лабораторной практики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Исправления и дополнения к заключительному отчету утверждаются в форме поправок, с указанием четко идентифицированных причин. Каждая из поправок утверждается и датируется руководителем исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Идентифицированные в виде приложения форматирование/правки заключительного отчета в соответствии с требованиями национального законодательства или национального регулирующего органа не считается действием по внесению исправлений, дополнений или поправок в заключительный отчет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Заключительный отчет включает следующее, но не ограничиваясь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) материалы об исследовании, объекте испытания и стандартном объекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полное наименование исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) описание кода, наименования и объекта испытания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наименование стандартного объекта испытания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) характеристики объекта испытания, включая чистоту, стабильность и однородность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) данные заказчика исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) даты начала и окончания эксперимента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения о типах и датах проведенных инспекций, этап (ы) исследования, прошедшие инспекции, итоги инспекции с указанием дат, которые были представлены администрации лаборатории, руководителю исследования и ответственному исследователю(ям);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) описание материалов и методы испытаний, применяемых в исследовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ссылки на методические руководства ОЭСР, международные и национальные нормативные документы, которые использовались в исследовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) краткая сводка результатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) сведения, полученные при выполнении плана исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) представление результатов, включая вычисления и статистическую обработку полученных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оценка и обсуждение результатов, выводы и заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Администрация лаборатории обеспечивает хранение плана исследования, объектов испытаний и стандартных объектов, образцов, первичных данных исследований и заключительные отчеты в специально отведенном(ых) месте(ах).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 9. Требования к отчетам о результатах исследований</w:t>
-[...399 lines deleted...]
-      14) оценка и обсуждение результатов, выводы и заключения.</w:t>
+        <w:t xml:space="preserve"> Параграф 10. Требования к хранению записей и материалов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      66. Администрация лаборатории обеспечивает хранение плана исследования, объектов испытаний и стандартных объектов, образцов, первичных данных исследований и заключительные отчеты в специально отведенном(ых) месте(ах).</w:t>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Администрация лаборатории обеспечивает упорядоченное хранение документов и материалов в архивах, посредством утверждения документированных процедур порядка доступа к архивам, с учетом регистрации, приема и выдачи архивных материалов, условий и сроков хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 10. Требования к хранению записей и материалов</w:t>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Администрация лаборатории обеспечивает хранение в архиве документов и материалов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...15 lines deleted...]
-      67. Администрация лаборатории обеспечивает упорядоченное хранение документов и материалов в архивах, посредством утверждения документированных процедур порядка доступа к архивам, с учетом регистрации, приема и выдачи архивных материалов, условий и сроков хранения.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) план исследования, первичные данные, образцы, объект испытаний и стандартный объект, заключительный отчет о каждом исследовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      68. Администрация лаборатории обеспечивает хранение в архиве документов и материалов:</w:t>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) записи всех инспекций, выполненных в области программы обеспечения качества, а также основные планы-графики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...15 lines deleted...]
-      1) план исследования, первичные данные, образцы, объект испытаний и стандартный объект, заключительный отчет о каждом исследовании;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения об образовании, подготовке, квалификации и опыте работы персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      2) записи всех инспекций, выполненных в области программы обеспечения качества, а также основные планы-графики;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) записи и отчеты об обслуживании и калибровке оборудования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...15 lines deleted...]
-      3) сведения об образовании, подготовке, квалификации и опыте работы персонала;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы по валидации компьютеризированных систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
-[...15 lines deleted...]
-      4) записи и отчеты об обслуживании и калибровке оборудования;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исторические файлы всех стандартных операционных процедур;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
-[...15 lines deleted...]
-      5) документы по валидации компьютеризированных систем;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) записи мониторинга параметров окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
-[...15 lines deleted...]
-      6) исторические файлы всех стандартных операционных процедур;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администрация лаборатории проводит работы по уничтожению образцов, объектов испытания и стандартных объектов до истечения установленного периода, с указанием причин и условий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
-[...15 lines deleted...]
-      7) записи мониторинга параметров окружающей среды.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администрация лаборатории для обеспечения достоверности прослеживаемости результатов хода исследований контролирует хранение образцов, объектов испытания и стандартных объектов испытаний, с учетом качества, сроков и условий хранения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      Администрация лаборатории проводит работы по уничтожению образцов, объектов испытания и стандартных объектов до истечения установленного периода, с указанием причин и условий.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. При прекращении деятельности лаборатория или организация, в которых расположен архив, передает архивные материалы правопреемнику, а при его отсутствии заказчику (ам) исследования(й).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4714,31 +4949,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>