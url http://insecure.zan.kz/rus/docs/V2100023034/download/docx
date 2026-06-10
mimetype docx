--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="303c3da" w14:textId="303c3da">
+    <w:p w14:paraId="54b9604" w14:textId="54b9604">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -821,236 +821,264 @@
         </w:rPr>
         <w:t xml:space="preserve"> типа транспортного средства – документ, удостоверяющий соответствие выпускаемых в обращение транспортных средств, отнесенных к одному типу, требованиям ТР ТС 018/2011;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тип транспортного средства (шасси, компонента) – транспортные средства (шасси, компонента) с общими конструктивными признаками, зафиксированными в техническом описании, изготовленные одним изготовителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z69" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) свидетельство о присвоении международного идентификационного кода изготовителю транспортного средства – документ, подтверждающий присвоение международного идентификационного кода изготовителю транспортного средства, зарегистрированному как юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, осуществляющее деятельность на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заявитель – зарегистрированное в соответствии с законодательством Республики Казахстан или государства – члена Евразийского экономического союза юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя (изготовитель, импортер, уполномоченное изготовителем лицо, продавец), предоставившее продукцию, процессы и услугу для проведения оценки соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) идентификация – установление тождественности заводской маркировки, имеющейся на транспортном средстве (шасси) и его компонентах, и данных, содержащихся в представленной заявителем документации либо в удостоверяющих соответствие документах, проводимое без разборки транспортного средства (шасси) или его компонентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) орган по подтверждению соответствия – юридическое лицо, аккредитованное в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об аккредитации в области оценки соответствия" для осуществления деятельности по подтверждению соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 предусматривается дополнить подпунктом 4-1) в соответствии с приказом и.о. Министра торговли и интеграции РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 308-НҚ</w:t>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) информационная система технического регулирования (далее – информационная система) – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уполномоченный орган в области технического регулирования (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области технического регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1127,189 +1155,345 @@
         <w:t xml:space="preserve">
       12) одобрение типа шасси – документ, удостоверяющий соответствие выпускаемых в обращение шасси, отнесенных к одному типу, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ТР ТС 018/2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра торговли и интеграции РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проверку правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси осуществляет технический секретариат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 4 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Орган по подтверждению соответствия для проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси техническим секретариатом предоставляет в информационной системе следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) одобрение типа транспортного средства, одобрение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> типа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шасси, подписанные электронной цифровой подписью руководителя органа по подтверждению соответствия или уполномоченного им лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заявку на проведение работ по оценке соответствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) решение органа по подтверждению соответствия по заявке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заключение органа по подтверждению соответствия (согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1344,1114 +1528,1146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТР ТС 018/2011 в зависимости от применяемой при оформлении представленного документа процедуры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) общее техническое описание транспортных средств (шасси), оформленное с учетом положений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения № 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТР ТС 018/2011;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) акт органа по подтверждению соответствия о результатах проверки условий производства изготовителя (в случае проверки перед выдачей одобрений типа транспортного средства, одобрений типа шасси) или материал анализа проверки условий производства изготовителя (если такая проверка проводилась), оформленные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением № 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к ТР ТС 018/2011;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) документы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 12 к ТР ТС 018/2011 (при оценке соответствия транспортных средств, изготавливаемых на базе шасси или транспортных средств, приобретаемых у стороннего изготовителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) документы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения № 12 к ТР ТС 018/2011 (при оценке соответствия, впервые проводимой в отношении типа транспортного средства, сборка которого осуществляется из сборочных комплектов в режиме промышленной сборки, в отношении конструктивных аналогов которого, изготавливаемых в условиях другого производства, ранее была проведена оценка соответствия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) протоколы идентификации и результатов испытаний комплектного транспортного средства, оформленные аккредитованной испытательной лабораторией, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ТР ТС 018/2011 (при оформлении);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) протоколы идентификации и результатов испытаний комплектного транспортного средства при оформлении одобрений типа транспортного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) доказательственные материалы (сообщение об официальном утверждении типа, сертификат соответствия, декларация о соответствии, протокол испытаний, протокол технической экспертизы), подтверждающие соответствие продукции требованиям ТР ТС 018/2011, явившиеся основанием для оформления одобрений типа транспортного средства, одобрения типа шасси;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) соглашение между изготовителем и заявителем о предоставлении изготовителем полномочий заявителю на проведение оценки соответствия и о солидарной с изготовителем ответственности за обеспечение безопасности транспортных средств (шасси) в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ТР ТС 018/2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, если заявитель не является изготовителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) соглашение, подтверждающее назначение в каждом государстве-члене Евразийского экономического союза своего представителя, несущего солидарно с изготовителем ответственность за обеспечение соответствия выпускаемых в обращение транспортных средств (шасси) требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ТР ТС 018/2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, если изготовитель не является резидентом государства - члена Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) свидетельство о присвоении международного идентификационного кода изготовителю транспортного средства, выданное техническим секретариатом Республики Казахстан, при наличии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационная карточка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одобрения типа транспортного средства, одобрения типа шасси, по форме согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказами Министра торговли и интеграции РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Одобрения типа транспортного средства, одобрения типа шасси регистрируются в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>реестре одобрений</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> типа транспортного средства, одобрений типа шасси по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Проверка правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси осуществляется техническим секретариатом в течение 30 (тридцати) рабочих дней, исчисляемых с даты их поступления в технический секретариат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии свидетельства о присвоении международного идентификационного кода изготовителю транспортного средства, выданным техническим секретариатом Республики Казахстан, проверка правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси осуществляется техническим секретариатом в течение 10 (десяти) рабочих дней, исчисляемых с даты их поступления в технический секретариат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При проверке правильности и обоснованности оформления одобрений типа транспортного средства, одобрения типа шасси технический секретариат также проверяет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) правильность заполнения формы одобрения типа транспортного средства в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заполнения бланков одобрения типа транспортного средства, одобрения типа шасси, уведомления об отмене документа, удостоверяющего соответствие техническому регламенту, свидетельства о безопасности конструкции транспортного средства и свидетельства о соответствии транспортного средства с внесенными в его конструкцию изменениями требованиям безопасности, утвержденными решением Коллегии Евразийской экономической комиссии от 9 декабря 2014 года № 232;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие органов по подтверждению соответствия в Едином реестре органов по оценке соответствия Евразийского экономического союза, в целях определения правомерности выдачи деклараций о соответствии и сертификатов соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...45 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Министра торговли и интеграции РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра торговли и интеграции РК от 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 50-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Технический секретариат при положительном результате проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси оформляет заключение проверки правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и направляет в информационной системе одобрение типа транспортного средства, одобрение типа шасси в уполномоченный орган для утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 6 предусматривается дополнить частью второй в соответствии с приказом и.о. Министра торговли и интеграции РК от 31.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра торговли и интеграции РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 308-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В случаях неполноты представленных документов и (или) их несоответствия требованиям, установленным в пунктах 4 и 7 настоящих Правил, технический секретариат возвращает представленные документы с приложением письменного мотивированного отказа в орган по подтверждению соответствия в течение 15 (пятнадцати) календарных дней с соблюдением требований, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. При проверке правильности и обоснованности оформления одобрений типа транспортного средства, одобрения типа шасси технический секретариат также проверяет:</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      В случае, предусмотренном частью второй пункта 6 настоящих Правил, срок представления мотивированного отказа составляет не более 7 (семи) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра торговли и интеграции РК от 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 50-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом и.о. Министра торговли и интеграции РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 308-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае выявления грамматических и (или) орфографических ошибок в тексте, страница, содержащая ошибки, возвращается техническим секретариатом в орган по подтверждению соответствия для устранения ошибок и (или) замены страниц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган по подтверждению соответствия в течение 5 (пяти) календарных дней устраняет грамматические и (или) орфографические ошибки в тексте и (или) заменяет страницы, возвращенные техническим секретариатом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения грамматических и орфографических ошибок в тексте и (или) незамены страниц в срок, предусмотренный частью второй пункта 9 настоящих Правил, технический секретариат возвращает представленные документы с приложением письменного мотивированного отказа в орган по подтверждению соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра торговли и интеграции РК от 10.02.2025 </w:t>
-[...200 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10 в соответствии с приказом и.о. Министра торговли и интеграции РК от 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 308-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2651,68 +2867,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Идентификационная карточка одобрения типа транспортного средства, одобрения типа шасси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3125,70 +3341,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="48"/>
+          <w:bookmarkStart w:name="z57" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изготовитель транспортных средств/Представитель изготовителя</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 указать сведения из соответствующей графы одобрений типа транспортного средства, одобрений типа шасси</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3380,70 +3596,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Особенности процедуры </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="49"/>
+          <w:bookmarkStart w:name="z58" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 исправление/распространение/продление/одобрений типа транспортного средства/одобрений типа шасси со сроком действия до 3 (трех) лет/со сроком действия до одного года в соответствии с пунктом 35 ТР ТС 018/2011/на малую партию транспортных средств в соответствии с пунктом 35 ТР ТС 018/2011/выданного до вступления в силу ТР ТС 018/2011 на малую партию транспортных средств выданного до вступления в силу ТР ТС 018/2011 со сроком до ….</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (скорректировать в зависимости от особенностей конкретного случая)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4006,144 +4222,144 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="50"/>
+          <w:bookmarkStart w:name="z59" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер документа, подтверждающего компетентность,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 срок действия, прикрепляется подтверждающий документ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель органа по подтверждению соответствия электронная цифровая подпись Фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Выбирается такой формат шрифта, чтобы идентификационная карточка разместилась на одном листе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4300,68 +4516,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр одобрений типа транспортного средства, одобрений типа шасси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -5611,70 +5827,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:  * Графы 9 и 10 заполняются для одобрений типа транспортного средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5766,126 +5982,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>одобрений типа транспортного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средства, одобрений типа шасси</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 3 в соответствии с приказом Министра торговли и интеграции РК от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 50-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="56"/>
+      <w:bookmarkStart w:name="z68" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Технический секретариат __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6197,55 +6413,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6571,31 +6787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>