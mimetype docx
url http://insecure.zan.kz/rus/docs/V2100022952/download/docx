--- v1 (2025-12-31)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0eae744" w14:textId="0eae744">
+    <w:p w14:paraId="c85c9a0" w14:textId="c85c9a0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2908,148 +2908,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -3246,51 +3148,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 19.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра сельского хозяйства РК от 07.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 357</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3940,51 +3882,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3993,156 +3935,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга оказывается услугополучателям на платной основе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии со </w:t>
-[...104 lines deleted...]
-              <w:t xml:space="preserve">2) при выдаче лицензий и (или) приложений к лицензии по основаниям, предусмотренным </w:t>
+              <w:t>
+При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии со статьей 616 Налогового кодекса Республики Казахстан, который составляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) за выдачу лицензии – 10 (десять) месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) за переоформление лицензии – 10 (десять) процентов от ставки при выдаче лицензии. Плата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензионный сбор не взимается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при выдаче приложений к лицензии;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) при выдаче лицензий и (или) приложений к лицензии по основаниям, предусмотренным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -16133,55 +16061,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16507,31 +16435,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>