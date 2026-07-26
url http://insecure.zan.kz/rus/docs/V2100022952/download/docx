--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c85c9a0" w14:textId="c85c9a0">
+    <w:p w14:paraId="45a7199" w14:textId="45a7199">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6235,90 +6235,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача лицензии</w:t>
+              <w:t>"Выдача лицензии на оказание</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на оказание услуг</w:t>
+              <w:t>услуг по складской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по складской деятельности</w:t>
-[...12 lines deleted...]
-              <w:t>с выпуском</w:t>
+              <w:t>деятельности с выпуском</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>зерновых расписок"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6372,158 +6359,227 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z199" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок</w:t>
+        <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям, предъявляемым</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование зернохранилища (элеватора, хлебоприемного пункта):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...83 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бизнес-идентификационный номер правообладателя: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Местонахождение и кадастровый номер зернохранилища ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Собственник (правообладатель) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии технологического оборудования</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6609,51 +6665,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на________ 20___ года</w:t>
+Наличие на _______ 20___ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8069,68 +8125,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="57"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о доступе к сети Интернет</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8211,51 +8267,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на _______________20 ___ года</w:t>
+Наличие на ________ 20 ___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8501,153 +8557,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(по асфальтированным и (или) бетонным площадкам указывается площадь</w:t>
-[...100 lines deleted...]
-        </w:rPr>
         <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(по асфальтированным и (или) бетонным площадкам указывается площадь в метр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии сертификатов об утверждении типа средств измерений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или метрологической аттестации средств измерений, сведения о поверке средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>измерений в соответствии с Законом Республики Казахстан "Об обеспечении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единства измерений" ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -8665,51 +8725,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9269,80 +9329,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="58"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об оснащенности производственно-технологической лаборатории для определения качества зерна исправным оборудованием и приборами</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9427,51 +9475,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие на ______ 20 __ года</w:t>
+Наличие на ________ 20 ___ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10854,68 +10902,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="59"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о наличии квалифицированного состава технических руководителей и специалистов</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10930,51 +10978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11055,87 +11103,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальность по образованию</w:t>
+Специальность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по образованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стаж работы по специальности</w:t>
+Стаж работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по специальности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11699,68 +11781,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="60"/>
+    <w:bookmarkStart w:name="z206" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13065,68 +13147,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="61"/>
+    <w:bookmarkStart w:name="z209" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица на перевод лицензии и (или) приложения к лицензии в электронный формат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13947,68 +14029,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="62"/>
+    <w:bookmarkStart w:name="z157" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -14057,64 +14139,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № _____________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z158" w:id="63"/>
+      <w:bookmarkStart w:name="z158" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдана ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14614,128 +14696,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="64"/>
+    <w:bookmarkStart w:name="z161" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Приложение к лицензии </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z162" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z162" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z163" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z163" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи лицензии ________________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z164" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиат ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование, местонахождение, бизнес-идентификационный номер юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14967,130 +15049,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________ __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (электронная цифровая подпись)             (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="68"/>
+    <w:bookmarkStart w:name="z165" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер приложения ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z166" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z166" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия "____" __________ ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z167" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z167" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место выдачи __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z168" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z168" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи приложения ________________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15327,59 +15409,59 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z171" w:id="72"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkStart w:name="z171" w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -15435,288 +15517,288 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="73"/>
+    <w:bookmarkStart w:name="z172" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z173" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z173" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z174" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z174" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z175" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z175" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации: Область:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z176" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z176" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Область] Район: [Район]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z177" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z177" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город/населенный пункт: [Город/населенный пункт]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z178" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z178" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер] [БИН]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z179" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z179" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z180" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z180" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z181" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z181" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Причина отказа] [Должность подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z182" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z182" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z183" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z183" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -15738,90 +15820,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="85"/>
+    <w:bookmarkStart w:name="z184" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z185" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z185" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [Фамилия, имя, отчество (при его наличии)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15874,242 +15956,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 июня 2021 года № 178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="87"/>
+    <w:bookmarkStart w:name="z187" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z188" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z188" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 22 мая 2015 года № 4-1/468 "Об утверждении стандарта государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11625).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z189" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z189" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 2 февраля 2017 года № 53 "О внесении изменений в приказ Министра сельского хозяйства Республики Казахстан от 22 мая 2015 года № 4-1/468 "Об утверждении стандарта государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выдачей зерновых расписок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 14899).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z190" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z190" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 6 сентября 2019 года № 327 "О внесении изменения в приказ Министра сельского хозяйства Республики Казахстан от 22 мая 2015 года № 4-1/468 "Об утверждении стандарта государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19374).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16435,31 +16517,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>