--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45a7199" w14:textId="45a7199">
+    <w:p w14:paraId="2f761ab" w14:textId="2f761ab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,74 +133,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и подпунктом 4) </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -819,74 +901,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и подпунктом 4) </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях) и определяют порядок оказания государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -899,74 +1043,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрешительный контроль – деятельность разрешительных органов, направленная на проверку соответствия заявителя квалификационным или разрешительным требованиям до выдачи разрешения и (или) приложения к разрешению, а также обеспечение соблюдения лицензиатами и владельцами разрешений второй категории законодательства Республики Казахстан о разрешениях и уведомлениях после их выдачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
+      2) веб-портал "цифрового правительства" (далее – портал) – цифровая система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1083,206 +1289,212 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для получения государственной услуги юридическое лицо (далее –услугополучатель) направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z210" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о государственной регистрации (перерегистрации) юридического лица, о зарегистрированных правах (обременениях) на недвижимое имущество (зернохранилище, элеватор, хлебоприемный пункт) и его технических характеристиках, о лицензии, об оплате в бюджет лицензионного сбора, услугодатель получает из государственных информационных систем через шлюз "электронного правительства".</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Справка о государственной регистрации (перерегистрации) юридического лица, о зарегистрированных правах (обременениях) на недвижимое имущество (зернохранилище, элеватор, хлебоприемный пункт) и его технических характеристиках, о лицензии, об оплате в бюджет лицензионного сбора, услугодатель получает из государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z211" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
+      Информационное взаимодействие портала и цифровых систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z212" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При сдаче услугополучателем всех необходимых документов через портал, в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      При сдаче услугополучателем всех необходимых документов через портал, в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра сельского хозяйства РК от 19.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 334</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работник канцелярии услугодателя в день поступления документов, указанных в пункте 8 Перечня, осуществляет их регистрацию и направляет их руководителю услугодателя, которым назначается ответственный работник.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием документов и выдача результата оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1319,130 +1531,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента регистрации поданных документов проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов, а также представлении документов с истекшим сроком действия, ответственный работник услугодателя готовит и направляет посредством портала в "личный кабинет" услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа, удостоверенного ЭЦП руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При сдаче услугополучателем полного пакета документов, работником услугодателя в течение 5 (пяти) рабочих дней с момента регистрации документов проводится разрешительный контроль соответствия услугополучателя квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, и перечня документов, подтверждающих соответствие им, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 16 апреля 2015 года № 4-1/339 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11595) (далее – квалификационные требования), по результатам которого готовится заключение о соответствии или несоответствии услугополучателя квалификационным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение о соответствии или несоответствии услугополучателя квалификационным требованиям подписывается работником услугодателя и услугополучателем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1667,271 +1879,313 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Переоформление лицензии осуществляется при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) реорганизации юридического лица-лицензиата в соответствии с порядком, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изменении наименования и (или) места нахождения юридического лица-лицензиата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличии требования о переоформлении в законах Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменении адреса места нахождения объекта без его физического перемещения для лицензии, выданной по классу "разрешения, выдаваемые на объекты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z213" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Переоформление лицензии и (или) приложения к лицензии не осуществляется по основаниям, указанным в подпунктах 2) и 4) части первой настоящего пункта, если изменения адреса места нахождения юридического лица-лицензиата, адреса места нахождения объекта для лицензии, выданной по классу "разрешения, выдаваемые на объекты", произошли в связи с изменением наименования населенных пунктов, названия улиц в соответствии с требованиями Закона Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан". Такие изменения адреса лицензиатов осуществляются посредством интеграции государственных цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z214" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона о разрешениях и уведомлениях, при изменении наименования вида деятельности, для которых введен разрешительный порядок, лицензиат имеет право подать заявление о переоформлении лицензии и (или) приложения к лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z215" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиат, имеющий лицензию на вид деятельности, по которому произошло изменение наименования, вправе получить приложение к лицензии после предварительного переоформления лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При переоформлении лицензии и (или) приложения к лицензии услугодатель не проверяет соответствие услугополучателя квалификационным требованиям, за исключением переоформления по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1946,71 +2200,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 34 Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При переоформлении лицензии и (или) приложения к лицензии ответственный работник услугодателя в течение 2 (двух) рабочих дней с момента подачи документов проверяет полноту и (или) надлежащее оформление представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ответственный работник услугодателя готовит мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2125,250 +2379,314 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При реорганизации юридического лица-лицензиата в формах выделения и разделения, переоформление лицензии и (или) приложения к лицензии осуществляется в соответствии с пунктами 7 и 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      13. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пунктом 2 статьи 5 Закона о государственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z216" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При оказании государственной услуги посредством государственной цифровой системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в цифровую систему мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Министерство сельского хозяйства Республики Казахстан (далее – Министерство) направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "цифрового правительства" и услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z217" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство и услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом Министра сельского хозяйства РК от 19.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При выдаче лицензии и (или) приложения к лицензии в бумажной форме услугополучатель по заявлению переводит ее (его) в электронный формат и получает электронную форму лицензии и (или) приложения к лицензии. При этом такой перевод осуществляется путем подачи заявления юридического лица на перевод лицензии и (или) приложения к лицензии в электронный формат по форме согласно приложению 4 к Перечню. Перевод лицензии и (или) приложения к лицензии из бумажной формы в электронную форму осуществляется услугодателем в течение 2 (двух) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2387,91 +2705,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Прекращение действия лицензии и (или) приложения к лицензии осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Исправление ошибок, приостановление, возобновление действия лицензии и (или) приложения к лицензии осуществляются в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2486,129 +2804,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z192" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z192" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-1. В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК, услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу в случае принятия в течение трех рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2627,270 +2945,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней при необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При продлении срока рассмотрения жалобы, должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2999,240 +3317,175 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>оказания государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Выдача лицензии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на оказание услуг</w:t>
+              <w:t>на оказание услуг по складской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по складской деятельности</w:t>
-[...12 lines deleted...]
-              <w:t>с выпуском</w:t>
+              <w:t>деятельности с выпуском</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>зерновых расписок"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="53"/>
+    <w:bookmarkStart w:name="z193" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 19.09.2023 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 334</w:t>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра сельского хозяйства РК от 07.10.2025 </w:t>
-[...39 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3432,51 +3685,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Через веб-портал "электронного правительства" (далее – портал)</w:t>
+Через веб-портал "цифрового правительства" (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3530,100 +3783,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z134" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) для выдачи лицензии и (или) приложения к лицензии, в том числе при переоформлении лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в формах выделения и разделения – 10 (десять) рабочих дней;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) для переоформления лицензии и (или) приложения к лицензии, за исключением переоформления лицензии и (или) приложения к лицензии при реорганизации юридического лица-лицензиата в формах выделения и разделения – 2 (два) рабочих дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) для перевода лицензии и (или) приложения к лицензии в электронный формат – 2 (два) рабочих дня.</w:t>
+              <w:t>
+3) для перевода лицензии и (или) приложения к лицензии в электронный формат – 2 (два) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3692,51 +3959,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3903,156 +4170,172 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z136" w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Государственная услуга оказывается услугополучателям на платной основе. При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 554</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс), который составляет:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается услугополучателям на платной основе.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) за выдачу лицензии – 10 (десять) месячных расчетных показателей;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При оказании государственной услуги в бюджет по месту нахождения услугополучателя уплачивается лицензионный сбор за право занятия отдельными видами деятельности в соответствии со статьей 616 Налогового кодекса Республики Казахстан, который составляет:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) за переоформление лицензии – 10 (десять) процентов от ставки при выдаче лицензии. Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "цифрового правительства". Лицензионный сбор не взимается:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) за выдачу лицензии – 10 (десять) месячных расчетных показателей;</w:t>
-[...53 lines deleted...]
-1) при выдаче приложений к лицензии;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при выдаче приложений к лицензии;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) при выдаче лицензий и (или) приложений к лицензии по основаниям, предусмотренным </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4144,83 +4427,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодатель – с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней согласно трудовому законодательству Республики Казахстан;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день).</w:t>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни в соответствии с трудовым законодательством Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляются в ближайший следующий за ним рабочий день).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4274,424 +4560,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z141" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для получения лицензии и (или) приложения к лицензии:</w:t>
-[...223 lines deleted...]
-            </w:pPr>
+Для получения лицензии и (или) приложения к лицензии: заявление юридического лица для получения лицензии и (или) приложения к лицензии по форме согласно приложению 1 к настоящему Перечню в форме электронного документа, удостоверенного ЭЦП услугополучателя; электронная форма сведений о соответствии квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, по форме согласно приложению 2 к настоящему Перечню; для переоформления лицензии и (или) приложения к лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление юридического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно приложению 3 к настоящему Перечню в форме электронного документа, удостоверенного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах; при реорганизации юридического лица-лицензиата в формах выделения и разделения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление юридического лица для переоформления лицензии и (или) приложения к лицензии по форме согласно приложению 3 к настоящему Перечню в форме электронного документа, подписанного ЭЦП услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии и (или) приложения к лицензии, за исключением документов, информация из которых содержится в государственных цифровых системах;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия оформленного в установленном законодательством Республики Казахстан порядке решения о согласии юридического лица, из которого произведено выделение, на переоформление лицензии на выделенное юридическое лицо при реорганизации юридического лица-лицензиата в форме выделения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4) форма сведений о соответствии квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, по форме согласно </w:t>
-[...107 lines deleted...]
-              <w:t>Истребование от услугополучателей документов, которые могут быть получены из информационных систем, не допускается.</w:t>
+              <w:t>
+4) форма сведений о соответствии квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, по форме согласно приложению 2 к настоящему Перечню; для перевода лицензии и (или) приложения к лицензии в электронный формат: заявление юридического лица на перевод лицензии и (или) приложения к лицензии в электронный формат по форме согласно приложению 4 к настоящему Перечню в форме электронного документа, удостоверенного ЭЦП услугополучателя. Справка о государственной регистрации (перерегистрации) юридического лица, о зарегистрированных правах (обременениях) на недвижимое имущество (зернохранилище, элеватор, хлебоприемный пункт) и его технических характеристиках, о лицензии, об оплате в бюджет лицензионного сбора, услугодатель получает из государственных цифровых систем через шлюз "цифрового правительства" Истребование от услугополучателей документов, которые могут быть получены из цифровых систем, не допускается.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4745,257 +4833,302 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) занятие видом деятельности запрещено законами Республики Казахстан для данной категории юридических лиц;</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) не внесен лицензионный сбор;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3) услугополучатель не соответствует квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, и перечню документов, подтверждающих соответствие им, утвержденных </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) услугополучатель не соответствует квалификационным требованиям, предъявляемым к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок, и перечню документов, подтверждающих соответствие им, утвержденных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 16 апреля 2015 года № 4-1/339 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11595) (далее – квалификационные требования);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности, или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>5) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6) установлена недостоверность документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
-[...41 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) установлена недостоверность документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них. Основанием для отказа в оказании государственной услуги при переоформлении лицензии и (или) приложения к лицензии является непредставление или ненадлежащее оформление документов. При реорганизации юридического лица-лицензиата в формах выделения и разделения основаниями для отказа в оказании государственной услуги являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) непредставление или ненадлежащее оформление документов, необходимых для переоформления лицензии и (или) приложения к лицензии;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) несоответствие услугополучателя квалификационным требованиям;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) если ранее лицензия и (или) приложение к лицензии были переоформлены на другое юридическое лицо из числа вновь возникших в результате разделения юридических лиц-лицензиатов.</w:t>
+              <w:t>
+3) если ранее лицензия и (или) приложение к лицензии были переоформлены на другое юридическое лицо из числа вновь возникших в результате разделения юридических лиц-лицензиатов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5064,90 +5197,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
-[...33 lines deleted...]
-              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги 8 (7172) 55-59-61, единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и цифровых системах пользователей. Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и цифровых системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования. Контактные телефоны справочных служб по вопросам оказания государственной услуги 8 (7172) 55-59-61, единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5356,798 +5476,464 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="54"/>
+    <w:bookmarkStart w:name="z196" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для получения лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В _________________________________________________________________</w:t>
-[...713 lines deleted...]
-        <w:t>"__" __________ 20__ года</w:t>
+      В __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица (в том числе иностранного юридического лица), бизнес- идентификационный номер филиала или представительства иностранного юридического лица при отсутствии бизнес-идентификационного номера у юридического лица) Прошу выдать лицензию и (или) приложение к лицензии на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать полное наименование вида деятельности и (или) подвида(ов) деятельности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес юридического лица ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, страна (для иностранного юридического лица), область, город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефоны _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факс __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковский счет ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)) Прилагается ______ листов. Настоящим подтверждается, что: все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии; заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности; все прилагаемые документы соответствуют действительности и являются действительными; заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче лицензии и (или) приложения к лицензии. Настоящим подтверждаю, что несу ответственность в соответствии с законодательством Республики Казахстан за достоверность представляемой (заполненной) мной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель ______________________ _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (электронная цифровая подпись) (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "__" __________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6345,138 +6131,138 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="55"/>
+    <w:bookmarkStart w:name="z199" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям, предъявляемым</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>к деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z204" w:id="56"/>
+      <w:bookmarkStart w:name="z204" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование зернохранилища (элеватора, хлебоприемного пункта):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11781,1175 +11567,768 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="57"/>
+    <w:bookmarkStart w:name="z206" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица для переоформления лицензии и (или) приложения к лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z219" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В ________________________________________________________________</w:t>
-[...305 lines deleted...]
-        <w:t xml:space="preserve">определенным </w:t>
+      В ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица (в том числе иностранного юридического лица), бизнес- идентификационный номер филиала или представительства иностранного юридического лица при отсутствии бизнес- идентификационного номера у юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z220" w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу переоформить лицензию и (или) приложение(я) к лицензии (нужное подчеркнуть)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       №__________ от "___" _________ 20___ года, выданную(ое)(ых) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (номер(а) лицензии и (или) приложения(й) к лицензии, дата выдачи, наименование лицензиара, выдавшего лицензию и (или) приложение(я) к лицензии) на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование вида деятельности и (или) подвида(ов) деятельности) по следующему (им) основанию(ям) (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реорганизация юридического лица-лицензиата в соответствии с порядком, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях</w:t>
-[...764 lines deleted...]
-        <w:t>"__" _________ 20__ года</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" путем (укажите в соответствующей ячейке Х):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       слияния ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       преобразования _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       присоединения __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       выделения ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       разделения _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) изменение наименования юридического лица лицензиата ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) изменение места нахождения юридического лица лицензиата _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) изменение адреса места нахождения объекта без его физического перемещения для лицензии, выданной по классу "разрешения, выдаваемые на объекты" или для приложений к лицензии с указанием объектов ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) наличие требования о переоформлении в законах Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес юридического лица ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (страна – для иностранного юридического лица, почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефоны _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факс ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковский счет _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (номер счета, наименование и местонахождение банка) Адрес объекта осуществления деятельности или действий (операций) ___ _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)) Прилагается ______ листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждается, что: все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии; заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности; все прилагаемые документы соответствуют действительности и являются действительными; заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче лицензии и (или) приложения к лицензии; заявитель согласен на удостоверение заявления электронной цифровой подписью работника центра обслуживания населения (при обращении через центр обслуживания населения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z223" w:id="72"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ___________________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (электронная цифровая подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "__" _________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13147,730 +12526,494 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="58"/>
+    <w:bookmarkStart w:name="z209" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление юридического лица на перевод лицензии и (или) приложения к лицензии в электронный формат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра сельского хозяйства РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В ________________________________________________________________</w:t>
-[...645 lines deleted...]
-        <w:t>"__" __________ 20____ года</w:t>
+      В ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (полное наименование лицензиара)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица (в том числе иностранного юридического лица), бизнес-идентификационный номер филиала или представительства иностранного юридического лица при отсутствии бизнес- идентификационного номера у юридического лица) прошу перевести лицензию и (или) приложение к лицензии на осуществление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (указать полное наименование вида деятельности и (или) подвида(ов) деятельности) в электронный формат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес юридического лица ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, страна (для иностранного юридического лица), область, город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефоны ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Факс __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Банковский счет ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (номер счета, наименование и местонахождение банка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес объекта осуществления деятельности или действий (операций)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (почтовый индекс, область, город, район, населенный пункт, наименование улицы, номер дома/здания (стационарного помещения)) Настоящим подтверждается, что: все указанные данные являются официальными контактами и на них может быть направлена любая информация по вопросам выдачи или отказа в выдаче лицензии и (или) приложения к лицензии; заявителю не запрещено судом заниматься лицензируемым видом и (или) подвидом деятельности; заявитель согласен на использование персональных данных ограниченного доступа, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при выдаче лицензии и (или) приложения к лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель _________________ _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (электронная цифровая подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "__" __________ 20____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14029,68 +13172,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="59"/>
+    <w:bookmarkStart w:name="z157" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -14139,64 +13282,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 № _____________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z158" w:id="60"/>
+      <w:bookmarkStart w:name="z158" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдана ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование, местонахождение, бизнес-идентификационный номер юридического лица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14696,128 +13839,128 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="61"/>
+    <w:bookmarkStart w:name="z161" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                Приложение к лицензии </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z162" w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z162" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер лицензии _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z163" w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z163" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи лицензии ________________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z164" w:id="64"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z164" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиат ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (полное наименование, местонахождение, бизнес-идентификационный номер юридического</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15049,130 +14192,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________ __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (электронная цифровая подпись)             (фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="65"/>
+    <w:bookmarkStart w:name="z165" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер приложения ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z166" w:id="66"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z166" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия "____" __________ ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z167" w:id="67"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z167" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место выдачи __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z168" w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z168" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи приложения ________________20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15409,59 +14552,59 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z171" w:id="69"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkStart w:name="z171" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="1358900" cy="1219200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -15517,288 +14660,288 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="70"/>
+    <w:bookmarkStart w:name="z172" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z173" w:id="71"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z173" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z174" w:id="72"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z174" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z175" w:id="73"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z175" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место регистрации: Область:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z176" w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z176" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Область] Район: [Район]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z177" w:id="75"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z177" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город/населенный пункт: [Город/населенный пункт]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z178" w:id="76"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z178" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бизнес-идентификационный номер] [БИН]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z179" w:id="77"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z179" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата государственной регистрации от [Дата]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z180" w:id="78"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z180" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z181" w:id="79"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z181" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Причина отказа] [Должность подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z182" w:id="80"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z182" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Фамилия, имя, отчество (при его наличии) подписывающего]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z183" w:id="81"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z183" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5651500" cy="1447800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -15820,90 +14963,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="82"/>
+    <w:bookmarkStart w:name="z184" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
              </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z185" w:id="83"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z185" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Должность подписывающего] [Фамилия, имя, отчество (при его наличии)]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15956,242 +15099,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 июня 2021 года № 178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="84"/>
+    <w:bookmarkStart w:name="z187" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z188" w:id="85"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z188" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 22 мая 2015 года № 4-1/468 "Об утверждении стандарта государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11625).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z189" w:id="86"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z189" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 2 февраля 2017 года № 53 "О внесении изменений в приказ Министра сельского хозяйства Республики Казахстан от 22 мая 2015 года № 4-1/468 "Об утверждении стандарта государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выдачей зерновых расписок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 14899).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z190" w:id="87"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z190" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 6 сентября 2019 года № 327 "О внесении изменения в приказ Министра сельского хозяйства Республики Казахстан от 22 мая 2015 года № 4-1/468 "Об утверждении стандарта государственной услуги "Выдача лицензии на оказание услуг по складской деятельности с выпуском зерновых расписок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19374).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16517,31 +15660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>