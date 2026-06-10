--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d7a367d" w14:textId="d7a367d">
+    <w:p w14:paraId="9549502" w14:textId="9549502">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 мая 2021 года № 68. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 июня 2021 года № 22919.</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 28 мая 2021 года № 68. Зарегистрировано в Министерстве юстиции Республики Казахстан 3 июня 2021 года № 22919</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -900,6826 +900,294 @@
               </w:rPr>
               <w:t>от 28 мая 2021 года№ 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановление</w:t>
+        <w:t xml:space="preserve">2.Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 мая 2016 года № 144 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков, их нормативных значений и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13939) следующие изменения:</w:t>
-[...19 lines deleted...]
-      в </w:t>
+        <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативных значениях</w:t>
-[...28 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 34</w:t>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 29.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
-[...58 lines deleted...]
-      2) условных и возможных обязательств, рассчитанных в соответствии с Таблицей условных и возможных обязательств банка, взвешенных по степени кредитного риска, согласно </w:t>
+        <w:t>№ 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 5</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Нормативам;</w:t>
-[...79 lines deleted...]
-      6) требований по корреспондентским счетам к банкам-резидентам Республики Казахстан и банкам-нерезидентам Республики Казахстан, взвешенных с учетом кредитного риска в соответствии с Таблицей активов банка, взвешенных по степени кредитного риска вложений, согласно </w:t>
+        <w:t>01.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
-[...408 lines deleted...]
-</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 9</w:t>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 29.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
-[...1098 lines deleted...]
-      Таблицу активов банка, взвешенных по степени кредитного риска вложений, согласно </w:t>
+        <w:t>№ 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 2</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Перечню нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения (далее – Перечень);</w:t>
+        <w:t xml:space="preserve"> (вводится в действие 01.01.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...4844 lines deleted...]
-    <w:bookmarkStart w:name="z304" w:id="287"/>
+    <w:bookmarkStart w:name="z304" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 191 "О внесении изменений и дополнения в постановление Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов размера капитала банка на определенную дату и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19613) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7732,170 +1200,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="288"/>
+    <w:bookmarkStart w:name="z306" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5. Настоящее постановление вводится в действие с 1 января 2020 года и подлежит официальному опубликованию, за исключением строки 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению, которая вводится в действие с 1 января 2022 года.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z307" w:id="289"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z307" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 октября 2020 года № 106 "О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан и приостановлении действия отдельных норм некоторых нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21554) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z308" w:id="290"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z308" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзацы с двадцать шестого по сороковой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8091,68 +1559,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">соблюдению норм и лимитов </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для исламских банков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="291"/>
+    <w:bookmarkStart w:name="z311" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12832,90 +6300,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="292"/>
+          <w:bookmarkStart w:name="z312" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству, согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательскому кодексу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан, соответствующие следующим критериям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12964,70 +6432,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z315" w:id="293"/>
+          <w:bookmarkStart w:name="z315" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в период с 1 июля 2021 года по 31 декабря 2021 года включительно – 50</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2022 года – 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14798,70 +8266,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="294"/>
+          <w:bookmarkStart w:name="z316" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17026,70 +10494,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z321" w:id="295"/>
+          <w:bookmarkStart w:name="z321" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19095,70 +12563,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="296"/>
+          <w:bookmarkStart w:name="z375" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исламские ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20765,568 +14233,568 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">банка, взвешенных по степени </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z430" w:id="297"/>
+    <w:bookmarkStart w:name="z430" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z431" w:id="298"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z431" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги, коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 11, 12 и 13 Таблицы активов банка, взвешенных по степени кредитного риска (далее - Таблица)), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z432" w:id="299"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z432" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 11, 12 и 13 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z433" w:id="300"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z433" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z434" w:id="301"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z434" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости исламских ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z435" w:id="302"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z435" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z436" w:id="303"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z436" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг взвешивается согласно Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z437" w:id="304"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z437" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z438" w:id="305"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z438" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z439" w:id="306"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z439" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги, коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных исламских ценных бумаг, займов, инвестиции, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z440" w:id="307"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z440" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных исламских ценных бумаг, коммерческих кредитов при финансировании торговой деятельности в качестве торгового посредника, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z441" w:id="308"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z441" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги и коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z442" w:id="309"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z442" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z443" w:id="310"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z443" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z444" w:id="311"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z444" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z445" w:id="312"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z445" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 настоящих Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z446" w:id="313"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z446" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные исламские ценные бумаги и коммерческие кредиты при финансировании торговой деятельности в качестве торгового посредника, указанные в пункте 1 настоящих Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z447" w:id="314"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z447" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим рейтинг не ниже "AA-" агентства Standard &amp; Poor’s или рейтинг аналогичного уровня одного из других рейтинговых агентств, или соответствующую гарантию головной организации, рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z448" w:id="315"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z448" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z449" w:id="316"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z449" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z450" w:id="317"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z450" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z451" w:id="318"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z451" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z452" w:id="319"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z452" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским кредитом понимается коммерческий кредит при финансировании торговой деятельности в качестве торгового посредника, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z453" w:id="320"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z453" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если исламская ценная бумага имеет специальный рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z454" w:id="321"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z454" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 11 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z455" w:id="322"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z455" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для целей расчета активов банка, взвешенных по степени риска вложений, под необеспеченным потребительским займом понимается потребительский заем, за исключением займов, обеспеченных залогом недвижимого имущества, прав требования по договорам долевого участия в жилищном строительстве, иным договорам, предметом которых является приобретение недвижимого имущества, займов, обеспечением по которым выступает автотранспорт, займов, обеспечением по которым выступают деньги, размещенные в банке в соответствии с договором банковского вклада или договором залога денег, полностью покрывающие сумму выдаваемого займа, займов, выдаваемых в рамках системы образовательного кредитования, и займов, выдаваемых в рамках системы жилищных строительных сбережений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21522,68 +14990,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для исламских банков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="323"/>
+    <w:bookmarkStart w:name="z458" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23898,88 +17366,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z460" w:id="324"/>
+    <w:bookmarkStart w:name="z460" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения расчету условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z461" w:id="325"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z461" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные и возможные обязательства, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 11 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением условных и возможных обязательств, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24175,68 +17643,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z464" w:id="326"/>
+    <w:bookmarkStart w:name="z464" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30724,70 +24192,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z465" w:id="327"/>
+          <w:bookmarkStart w:name="z465" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно Предпринимательскому кодексу Республики Казахстан, соответствующие следующим критериям: 1) в период с 1 июля 2021 года по 31 декабря 2021 года включительно - сумма займа не превышает 0,2 (ноль целых две десятых) процента от собственного капитала;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30808,70 +24276,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z467" w:id="328"/>
+          <w:bookmarkStart w:name="z467" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 июля 2021 года по 31 декабря 2021 года включительно – 50</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 с 1 января 2022 года – 75 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33320,70 +26788,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="329"/>
+          <w:bookmarkStart w:name="z468" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36678,70 +30146,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="330"/>
+          <w:bookmarkStart w:name="z473" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="330"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -37178,70 +30646,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z475" w:id="331"/>
+          <w:bookmarkStart w:name="z475" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Княжество Андорра; 2) Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, острова Гуам и содружества Пуэрто-Рико); 3) Государство Антигуа и Барбуда; 4) Содружество Багамских островов; 5) Государство Барбадос; 6) Государство Бахрейн; 7) Государство Белиз; 8) Государство Бруней Даруссалам; 9) Объединенные Арабские Эмираты (только в части территории города Дубай); 10) Республика Вануату; 11) Республика Гватемала; 12) Государство Гренада; 13) Республика Джибути; 14) Доминиканская Республика; 15) Новая Зеландия (только в части территории островов Кука и Ниуэ); 16) Республика Индонезия; 17) Испания (только в части территории Канарских островов); 18) Республика Кипр; 19) Федеральная Исламская Республика Коморские Острова; 20) Республика Коста-Рика; 21) Китайская Народная Республика (только в части территорий специальных административных районов Аомынь (Макао) и Сянган (Гонконг); 22) Республика Либерия; 23) Княжество Лихтенштейн; 24) Республика Маврикий; 25) Малайзия (только в части территории анклава Лабуан); 26) Мальдивская Республика; 27) Республика Мальта; 28) Республика Маршалловы острова; 29) Княжество Монако; 30) Союз Мьянма; 31) Республика Науру; 32) Нидерланды (только в части территории острова Аруба и зависимых территорий Антильских островов); 33) Федеративная Республика Нигерия; 34) Португалия (только в части территории островов Мадейра); 35) Республика Палау; 36) Республика Панама; 37) Независимое Государство Самоа; 38) Республика Сейшельские острова; 39) Государство Сент-Винсент и Гренадины; 40) Федерация Сент-Китс и Невис; 41) Государство Сент-Люсия; 42) Королевство Тонга; 43) Соединенное Королевство Великобритании и Северной Ирландии (только в части следующих территорий): Острова Ангилья; Бермудские острова; Британские Виргинские острова; Гибралтар; Каймановы острова; Остров Монтсеррат; Острова Теркс и Кайкос; Остров Мэн; Нормандские острова (острова Гернси, Джерси, Сарк, Олдерни); 44) Республика Филиппины; 45) Демократическая Республика Шри-Ланка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -37424,70 +30892,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z476" w:id="332"/>
+          <w:bookmarkStart w:name="z476" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="332"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38037,70 +31505,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z478" w:id="333"/>
+          <w:bookmarkStart w:name="z478" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38477,608 +31945,608 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">банка, взвешенных по степени </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска вложений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z481" w:id="334"/>
+    <w:bookmarkStart w:name="z481" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z482" w:id="335"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z482" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, по которым у банка имеется обеспечение (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы активов банка, взвешенных по степени кредитного риска вложений (далее - Таблица), скорректированная стоимость которого составляет не менее 50 (пятидесяти) процентов объема указанных активов, при наличии в банках адекватных систем учета, позволяющих определить скорректированную стоимость обеспечения в соответствии с настоящим пунктом, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z483" w:id="336"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z483" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения (в виде активов, указанных в строках 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 и 20 Таблицы) равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z484" w:id="337"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z484" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100 (ста) процентам суммы вкладов, в том числе в данном банке, предоставленных в качестве обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z485" w:id="338"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z485" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95 (девяносто пяти) процентам рыночной стоимости ценных бумаг, переданных в обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z486" w:id="339"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z486" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85 (восьмидесяти пяти) процентам рыночной стоимости аффинированных драгоценных металлов, переданных в обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z487" w:id="340"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z487" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необеспеченная часть вышеуказанных вкладов, дебиторской задолженности, приобретенных ценных бумаг, взвешивается согласно Таблице по степени риска, соответствующей вкладам, дебиторской задолженности, приобретенным ценным бумагам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z488" w:id="341"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z488" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Займы, по которым у банка имеется обеспечение в виде безотзывной и безусловной гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан, сумма которых покрывает не менее 50 (пятидесяти) процентов объема указанных займов, включаются в расчет активов, взвешенных по степени риска за минусом скорректированной стоимости обеспечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z489" w:id="342"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z489" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скорректированная стоимость обеспечения в виде гарантии акционерных обществ "Фонд национального благосостояния "Самрук-Қазына" и "Национальный управляющий холдинг "Байтерек", договора страхования, содержащего пункты о безусловном и безотзывном исполнении обязательств по страховой выплате, заключенного с национальной компанией, осуществляющей функции по поддержке экспорта, и имеющей государственную гарантию Правительства Республики Казахстан равняется 95 (девяноста пяти) процентам суммы гарантии, договора страхования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z490" w:id="343"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z490" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Вклады, дебиторская задолженность, приобретенные ценные бумаги, займы, инвестиции, не включенные в расчет инвестиций банка, гарантированные (застрахованные) организациями, имеющими степень риска ниже контрагента, включаются в расчет активов, взвешенных по степени риска (за минусом гарантированной (застрахованной) суммы вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка) по степени риска должника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z491" w:id="344"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z491" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гарантированная (застрахованная) сумма вкладов, дебиторской задолженности, приобретенных ценных бумаг, займов, инвестиций, не включенных в расчет инвестиций банка, взвешивается по степени риска дебиторской задолженности соответствующего гаранта (страховщика).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z492" w:id="345"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z492" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 настоящих Пояснений к расчету активов банка, подлежащих взвешиванию по степени кредитного риска вложений (далее - Пояснения), предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z493" w:id="346"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z493" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z494" w:id="347"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z494" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более чем 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z495" w:id="348"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z495" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющимся гражданами офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z496" w:id="349"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z496" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по степени риска согласно Таблице, независимо от наличия обеспечения, указанного в пункте 1 Пояснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z497" w:id="350"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z497" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вклады, дебиторская задолженность, приобретенные ценные бумаги и займы, указанные в пункте 1 Пояснений, предоставленные нерезидентам Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z498" w:id="351"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z498" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) зарегистрированным в качестве юридического лица на территории офшорных зон, но имеющим долговой рейтинг не ниже "АА-" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z499" w:id="352"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z499" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) являющимся зависимыми от юридических лиц, зарегистрированных на территории офшорных зон, владеющих в отдельности более 5 (пятью) процентами уставного капитала, или дочерними по отношению к юридическому лицу, зарегистрированному на территории офшорной зоны, но имеющему долговой рейтинг не ниже указанного уровня или соответствующую гарантию головной организации, долговой рейтинг которой не ниже указанного уровня, в обеспечение всей суммы обязательств, за исключением требований к нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории офшорных зон, или их гражданами либо юридическими лицами, зарегистрированными на территории государств, отнесенных Организацией экономического сотрудничества и развития к перечню офшорных территорий, не принявших обязательств по информационному обмену, или их гражданами, или к организациям, являющимся зависимыми от юридических лиц, владеющих в отдельности более 5 (пятью) процентами уставного капитала, либо дочерними по отношению к юридическим лицам, зарегистрированным на территории указанных офшорных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z500" w:id="353"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z500" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взвешиваются по нулевой степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z501" w:id="354"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z501" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей расчета активов банка, взвешенных по степени риска вложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z502" w:id="355"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z502" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под ипотечным жилищным займом понимается ипотечный заем, предоставленный физическим лицам в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z503" w:id="356"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z503" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       под потребительским займом понимается заем, предоставленный физическим лицам на приобретение товаров, работ и услуг, не связанных с осуществлением предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z504" w:id="357"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z504" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Если ценная бумага имеет специальный долговой рейтинг выпуска, то при взвешивании активов банка по степени риска необходимо учитывать рейтинг ценной бумаги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z505" w:id="358"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z505" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг", зарегистрированного в Реестре государственной регистрации нормативных правовых актов под № 15541.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z506" w:id="359"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z506" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае неисполнения заемщиком-физическим лицом плана реабилитации, указанного в части первой настоящего пункта, заем взвешивается по степени кредитного риска согласно Таблице или Значениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z507" w:id="360"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z507" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Активы, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением активов, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -39326,68 +32794,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z510" w:id="361"/>
+    <w:bookmarkStart w:name="z510" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -42267,142 +35735,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>взвешенных по степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредитного риска</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z512" w:id="362"/>
+    <w:bookmarkStart w:name="z512" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к расчету условных и возможных обязательств банка, взвешенных по степени кредитного риска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z513" w:id="363"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z513" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные и возможные обязательства, включенные в расчет активов, условных и возможных требований и обязательств с учетом рыночного риска в соответствии с пунктом 21 Нормативов, не включаются в расчет активов, условных и возможных обязательств, взвешиваемых по степени кредитного риска, за исключением условных и возможных обязательств, включенных в расчет финансовых инструментов с рыночным риском, связанным с изменением обменных курсов валют и курсов драгоценных металлов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42728,31 +36196,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>