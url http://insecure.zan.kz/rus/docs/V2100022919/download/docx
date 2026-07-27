--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9549502" w14:textId="9549502">
+    <w:p w14:paraId="c1ad76a" w14:textId="c1ad76a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>