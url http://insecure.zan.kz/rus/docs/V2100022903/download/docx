--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5268503" w14:textId="5268503">
+    <w:p w14:paraId="8c6d590" w14:textId="8c6d590">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1154,430 +1154,712 @@
         <w:t>
       5) выпуск продукции в обращение – поставка (реализация) или ввоз продукции (в том числе отправка со склада изготовителя или отгрузка без складирования) с целью распространения на территории Республики Казахстан при осуществлении предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) продавец – зарегистрированное в соответствии с законодательством Республики Казахстан юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, реализующее продукцию приобретателю (потребителю);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информационная система технического регулирования – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выпуска в обращение продукции, не включенной в Единый перечень, включенной в Единый перечень, но в отношении которой не приняты или не введены в действие технические регламенты</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Изготовитель, уполномоченное изготовителем лицо, импортер, продавец при выпуске в обращение продукции, не включенной в Единый перечень, включенной в Единый перечень, но в отношении которой не приняты или не введены в действие технические регламенты обеспечивают безопасность продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для обеспечения безопасности продукции достаточным условием является применение на добровольной основе национальных стандартов, действие которых распространяется на выпускаемую в обращение продукцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях обеспечения безопасности продукции, не включенной в Единый перечень, включенной в Единый перечень, но в отношении которой не приняты или не введены в действие технические регламенты, изготовитель, уполномоченное изготовителем лицо, импортер, продавец исходит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) необходимости учета характеристик продукции (включая ее состав), требований к упаковке, наличия инструкции (руководства) по ее эксплуатации (использованию, применению), монтажу, пуску, регулированию и обкатке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведений о влиянии такой продукции на другую продукцию в случае их совместного использования при наличии информации или обоснованных предположений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) необходимости представления приобретателю (потребителю) информации о продукции и ее маркировке, инструкции (руководства) по ее эксплуатации (использованию, применению), утилизации, о возможных рисках и способах их устранения при монтаже, наладке, эксплуатации (использовании, применении) и (или) иной информации о продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обоснованных предположений о возможности применения продукции не по назначению, когда такое применение представляет риск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) необходимости представления информации об эксплуатации использовании, применении продукции отдельными категориями потребителей, в том числе несовершеннолетними, беременными женщинами, кормящими матерями, лицами с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...163 lines deleted...]
-      5) необходимости представления информации об эксплуатации использовании, применении продукции отдельными категориями потребителей, в том числе несовершеннолетними, беременными женщинами, кормящими матерями, лицами с инвалидностью.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра торговли и интеграции РК от 07.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Изготовитель, уполномоченное изготовителем лицо, импортер, продавец обеспечивает требования к безопасности продукции, указанные в пункте 5 настоящих Правил, ее соответствие заявленным в маркировке свойствам при условии соблюдения установленных изготовителем рекомендаций и (или) ограничений по эксплуатации (использованию, применению) в течение установленного изготовителем срока годности (срока службы) продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра торговли и интеграции РК от 07.09.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 343-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 7 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При выпуске в обращение продукции, не включенной в Единый перечень, включенной в Единый перечень, но в отношении которой не приняты или не введены в действие технические регламенты, изготовитель, уполномоченное изготовителем лицо, импортер, продавец формирует декларацию об общей безопасности в информационной системе технического регулирования по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Декларации об общей безопасности присваивается уникальный идентификационный номер в соответствии с Правилами формирования, ведения и сопровождения реестра технического регулирования, утверждаемыми уполномоченным органом согласно подпункту 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. После формирования декларации об общей безопасности уполномоченным органом в области технического регулирования в течение 3 (трех) календарных дней выдается уведомление и вносится в информационную систему технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1656,268 +1938,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2021 года № 380-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень продукции, в отношении которой принимается декларация об общей безопасности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Часы всех видов и их части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Зонты и солнцезащитные зонты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Очки солнцезащитные.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      1. Часы всех видов и их части.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Инвентарь и оборудование для занятий общей физкультурой, гимнастикой, легкой атлетикой, прочими видами спорта или для игр на открытом воздухе (за исключением продукций, являющихся объектами действующих технических регламентов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      2. Зонты и солнцезащитные зонты.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Метлы, щетки бытовые.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      3. Очки солнцезащитные.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Расчески, гребни для волос и аналогичные предметы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      4. Инвентарь и оборудование для занятий общей физкультурой, гимнастикой, легкой атлетикой, прочими видами спорта или для игр на открытом воздухе (за исключением продукций, являющихся объектами действующих технических регламентов).</w:t>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Канцелярские товары, в том числе ручки шариковые, ручки и маркеры с наконечником из войлока или фетра и прочих пористых материалов, карандаши простые, карандаши цветные (за исключением продукций, являющихся объектами действующих технических регламентов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      5. Метлы, щетки бытовые.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Издательская книжная и журнальная продукция (за исключением продукций, являющихся объектами действующих технических регламентов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...15 lines deleted...]
-      6. Расчески, гребни для волос и аналогичные предметы.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Елочные украшения, искусственные елки и принадлежности к ним, электрогирлянды (за исключением продукций, являющихся объектами действующих технических регламентов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
-[...15 lines deleted...]
-      7. Канцелярские товары, в том числе ручки шариковые, ручки и маркеры с наконечником из войлока или фетра и прочих пористых материалов, карандаши простые, карандаши цветные (за исключением продукций, являющихся объектами действующих технических регламентов).</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Искусственные цветы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2061,126 +2343,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственная система технического регулирования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       QR-код уникального идентификационного номера</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Декларация об общей безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (зарегистрирован в реестре данных государственной системы технического регулирования) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"____" ________ 20___ год </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2194,64 +2476,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(уникальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z62" w:id="53"/>
+      <w:bookmarkStart w:name="z62" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Изготовитель, уполномоченное изготовителем лицо, импортер, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>продавец___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2265,252 +2547,252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изготовителем лица, импортера, продавца, юридический адрес)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z63" w:id="54"/>
+      <w:bookmarkStart w:name="z63" w:id="51"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель_____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Индивидуальный идентификационный номер, фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z64" w:id="55"/>
+      <w:bookmarkStart w:name="z64" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контактные данные____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (номер телефона, электронный адрес, сайт)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z65" w:id="56"/>
+      <w:bookmarkStart w:name="z65" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Код единой Товарной номенклатуры внешнеэкономической деятельности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Евразийского экономического союза_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование продукции ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Краткая характеристика продукции ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обозначение и наименование нормативного документа по стандартизации, по </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>которому произведена продукция _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата начала выпуска продукции___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2576,185 +2858,268 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="61"/>
+          <w:bookmarkStart w:name="z70" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: Данный документ согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи", равнозначен документу на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3080,31 +3445,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>