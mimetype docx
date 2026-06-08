--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6975ce4" w14:textId="6975ce4">
+    <w:p w14:paraId="3c88ab1" w14:textId="3c88ab1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -844,505 +844,463 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные Требования распространяются на учебные центры в области технического регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Учебный центр является юридическим лицом, осуществляющим подготовку и повышение квалификации экспертов-аудиторов по подтверждению соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра торговли и интеграции РК от 15.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра торговли и интеграции РК от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 210-НҚ</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Учебный центр является юридическим лицом, осуществляющим подготовку и повышение квалификации экспертов-аудиторов по подтверждению соответствия, определению страны происхождения товара, статуса товара Евразийского экономического союза или иностранного товара.</w:t>
+      3. Подготовка и повышение квалификации экспертов-аудиторов по подтверждению соответствия осуществляется в форме квалификационных курсов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра торговли и интеграции РК от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Требования предъявляемые к учебным центрам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) иметь официально изданные нормативные, справочные и учебно-методические документы, включенные в учебные планы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иметь учебные планы по каждому квалификационному курсу, включающие наименование курса, цель обучения, режим занятий, наименование тем, продолжительность обучения и количество часов не менее 80 (восемьдесят) академических часов по подготовке экспертов-аудиторов и не менее 40 (сорок) академических часов – по повышению квалификации экспертов-аудиторов по каждой теме, в том числе лекции, практических занятий (при необходимости), предназначенных к обязательному усвоению знаний в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Подготовка и повышение квалификации экспертов-аудиторов по подтверждению соответствия, определению страны происхождения товара, статуса товара Евразийского экономического союза или иностранного товара осуществляется в форме квалификационных курсов.</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      Учебный план состоит из базовой и профильных частей оформленные на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иметь преподавательский состав, осуществляющий подготовку и повышение квалификации слушателей в соответствии с учебным планом, в зависимости от области обучения, состоящих из действующих экспертов-аудиторов по подтверждению соответствия (продукции, услуг, системы менеджмента, персонала) со стажем работы в области подтверждения соответствия не менее 5 (пяти) лет и подтверждающими свою компетентность один раз в 3 (три) года посредством прохождения тестирования в порядке, установленных в СТ РК 1.45 "Организации, осуществляющие подготовку (переподготовку) и повышение квалификации специалистов в области технического регулирования. Общие требования.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 3) пункта 4 предусматривается в редакции приказа Министра торговли и интеграции РК от 15.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра торговли и интеграции РК от 15.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 210-НҚ</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...16 lines deleted...]
-      3) иметь преподавательский состав, осуществляющий подготовку и повышение квалификации слушателей в соответствии с учебным планом, в зависимости от области обучения, состоящих из действующих экспертов-аудиторов по подтверждению соответствия (продукции, услуг, системы менеджмента, персонала), определению страны происхождения товара, статуса товара Евразийского экономического союза или иностранного товара, со стажем работы в области подтверждения соответствия не менее 5 (пяти) лет и подтверждающими свою компетентность один раз в 3 (три) года посредством прохождения тестирования в порядке, установленных в СТ РК 1.45 "Организации, осуществляющие подготовку (переподготовку) и повышение квалификации специалистов в области технического регулирования. Общие требования.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1436,724 +1394,724 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2021 года № 377-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила включения учебных центров в реестр данных государственной системы технического регулирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила включения учебных центров в реестр данных государственной системы технического регулирования (далее – Правила) разработаны в соответствии с подпунктом 14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О техническом регулировании" и определяют порядок включения учебных центров в реестр данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок включения учебных центров в реестр данных государственной системы технического регулирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Включение в реестр данных государственной системы технического регулирования осуществляется на основании заявки учебного центра по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка заполняется на казахском и (или) на русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заявитель предоставляет заявку и следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) договор с Республиканским государственным предприятием на праве хозяйственного ведения "Казахстанский институт стандартизации и метрологии" по оказанию услуг по актуализации нормативных технических документов по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) учебные планы, оформленные по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) учредительные документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) сведения о персонале (лекторах) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копии сертификатов, подтверждающих факт прохождения лекторов учебного центра электронного тестирования по форме согласно СТ РК 1.45 "Организации, осуществляющие подготовку (переподготовку) и повышение квалификации специалистов в области технического регулирования. Общие требования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заявитель предоставляет заявку и документы, указанные в пункте 3 настоящих Правил в уполномоченный орган в области технического регулирования (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченный орган проводит анализ заявки и документов в течение 20 (двадцати) календарных дней со дня ее поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случаях неполноты представленных документов и (или) их несоответствия требованиям, установленных в пункте 3 настоящих Правил, уполномоченный орган отказывает заявителю в течение 20 (двадцати) календарных дней с соблюдением требований, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При положительных результатах анализа рассмотрения заявки и документов, уполномоченный орган со дня ее поступления в течение 5 (пяти) календарных дней официально информирует заявителя и создает комиссию по рассмотрению заявки и документов заявителя (далее – комиссия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. После создания комиссии заявка и документы заявителя направляется уполномоченным органом в комиссию в течение 2 (двух) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия со дня поступления заявки и документов в течение 10 (десяти) календарных дней проводит публичную защиту проекта учебного плана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Публичная защита проводится в устной форме с использованием демонстрационных материалов, выполненных в виде презентации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ходе защиты комиссия оценивает способность заявителя грамотно излагать презентационный материал:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мастерство владения ораторской речью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) логическую связанность изложения, аргументированность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) качество оформления презентационного материала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принятое комиссией решение отражается в протоколе заседания, которое является основанием для внесения или отказа во внесении учебного плана в реестр данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Представители заявителя из числа преподавателей присутствуют на заседании комиссии для публичной защиты проекта учебного плана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. На основании положительного решения комиссии, заявитель включается в реестр данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат решения комиссии о включении учебного центра в реестр данных государственной системы технического регулирования направляется со дня вынесения его в течение 3 (трех) календарных дней заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При изменении в учебных планах учебный центр уведомляет уполномоченный орган о внесенных изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Учебный центр, при прекращении своей деятельности в течение 10 (десяти) календарных дней уведомляет уполномоченный орган в бумажном или электронном виде о прекращении деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2297,88 +2255,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      ЗАЯВКА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z60" w:id="48"/>
+      <w:bookmarkStart w:name="z60" w:id="46"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Просим включить __________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (наименование заявителя) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2409,64 +2367,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (наименование квалификационных курсов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z61" w:id="49"/>
+      <w:bookmarkStart w:name="z61" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________ ___________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       подпись       дата</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -2627,170 +2585,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование учебного центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УЧЕБНЫЙ ПЛАН </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по квалифицированному курсу: "Подготовка и повышение"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование курсов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель обучения: Режим занятий: Продолжительность обучения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5074,164 +5032,164 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование учебного центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о персонале (лекторах)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="57"/>
+          <w:bookmarkStart w:name="z73" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5824,55 +5782,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>