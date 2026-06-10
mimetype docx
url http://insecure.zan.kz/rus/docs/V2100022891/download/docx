--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3d18c0" w14:textId="f3d18c0">
+    <w:p w14:paraId="08f3ba8" w14:textId="08f3ba8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1222,270 +1222,528 @@
         <w:t>
       1) аутсорсинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственного задания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z563" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) предоставления трансфертов юридическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственного социального заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) передачи за счет пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) введения саморегулирования, основанного на обязательном членстве (участии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При частичной передаче функции центральных и (или) местных исполнительных органа посредством аутсорсинга, государственного задания и государственного социального заказа, данные функции из их компетенции не исключаются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Функции центральных и (или) местных исполнительных органов передаются в конкурентную среду для их осуществления путем аутсорсинга в соответствии с законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Функции центральных исполнительных органов передаются в конкурентную среду путем государственного задания в соответствии с порядком разработки и выполнения государственного задания, установленным бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Передача функций центральных и (или) местных исполнительных органов в конкурентную среду путем государственного социального заказа осуществляется в соответствии с законодательством Республики Казахстан о государственном социальном заказе, грантах и премиях для неправительственных организаций в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Функции центральных и (или) местных исполнительных органов передаются в конкурентную среду путем исключения функций из компетенции центральных и (или) местных исполнительных органов, за исключением передаваемых посредством аутсорсинга, государственного задания и государственного социального заказа, и осуществляются за счет пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Передача функций центральных и (или) местных исполнительных органов в саморегулируемые организации, основанные на обязательном членстве (участии), в сфере предпринимательской или профессиональной деятельности обеспечивается после подтверждения готовности саморегулируемых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовность саморегулируемых организаций, основанных на обязательном членстве (участии), к осуществлению функций центральных и (или) местных исполнительных органов обеспечивается путем проведения анализа регуляторного воздействия с целью определения выгод и затрат для пользователей, исполнителей функций центральных и (или) местных исполнительных органов и государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. К передаче в конкурентную среду рассматриваются функции центральных и (или) местных исполнительных органов, за исключением функций направленных на защиту конституционного строя, охрану общественного порядка, прав и свобод человека, здоровья и нравственности населения, по осуществлению вывоза капитала, высшего надзора, досудебного производства по уголовному делу, оперативно-розыскной деятельности, правосудия, а также в сферах национальной, информационной безопасности, защиты государственных секретов, обороны, миграции, государственной статистики и иных функций, передача которых может нанести ущерб интересам государства. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+      11. К передаче в конкурентную среду рассматриваются функции центральных и (или) местных исполнительных органов, за исключением функций направленных на защиту конституционного строя, охрану общественного порядка, прав и свобод человека, здоровья и нравственности населения, по осуществлению вывоза капитала, высшего надзора, досудебного производства по уголовному делу, оперативно-розыскной деятельности, правосудия, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционным законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О Международном финансовом центре "Астана", а также в сферах национальной, информационной безопасности, защиты государственных секретов, обороны, миграции, государственной статистики и иных функций, передача которых может нанести ущерб интересам государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок передачи функций центральных и (или) местных исполнительных органов в конкурентную среду</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3216,588 +3474,764 @@
         <w:t>
       4) форс-мажор – обстоятельства непреодолимой силы, осложняющие ход или приводящие к невозможности дальнейшего исполнения специального инвестиционного контракта (военные конфликты, природные катастрофы, стихийные бедствия и прочее).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При осуществлении аутсорсинга функция не исключается из компетенции центральных и (или) местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Аутсорсингу не подлежат функции центральных и (или) местных исполнительных органов, направленные на защиту конституционного строя, охрану общественного порядка, прав и свобод человека, здоровья и нравственности населения, по осуществлению вывоза капитала, высшего надзора, досудебного производства по уголовному делу, оперативно-розыскной деятельности, правосудия, а также в сферах национальной, информационной безопасности, защиты государственных секретов, обороны, миграции, государственной статистики и иных функций, передача которых может нанести ущерб интересам государства.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Аутсорсингу не подлежат функции центральных и (или) местных исполнительных органов, направленные на защиту конституционного строя, охрану общественного порядка, прав и свобод человека, здоровья и нравственности населения, по осуществлению вывоза капитала, высшего надзора, досудебного производства по уголовному делу, оперативно-розыскной деятельности, правосудия, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционным законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О Международном финансовом центре "Астана", а также в сферах национальной, информационной безопасности, защиты государственных секретов, обороны, миграции, государственной статистики и иные функции, передача которых может нанести ущерб интересам государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления аутсорсинга функций центральных и (или) местных исполнительных органов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аутсорсинг осуществляется на основании решения Комиссии по вопросам передачи функций центральных и (или) местных исполнительных органов в конкурентную среду (далее – Комиссия) принятого в соответствии с Правилами передачи функций центральных и (или) местных исполнительных органов в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для осуществления аутсорсинга центральный и (или) местный исполнительный орган определяет ответственное за проведение аутсорсинга структурное подразделение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структурное подразделение подготавливает соответствующую конкурсную документацию, на основании которой проводится конкурс о передаче отдельных видов функций государственных органов в аутсорсинг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В конкурсной документации указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) общая стоимость договора на аутсорсинг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сроки и сумма платежей для исполнителей функций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) права и обязанности сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) условия выставления и устранения претензий получателей отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов, к ее качеству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) условия действий по возобновлению предоставления отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов, после возникновения чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) размер и условия взыскания штрафных санкций за несвоевременное или некачественное предоставление отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ответственность в случае возникновения форс-мажорных обстоятельств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) компенсации в случае нанесения ущерба персоналу или имуществу получателя отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) компенсации в случае возникновения претензий третьей стороны, вызванных несвоевременным или некачественным предоставлением отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов, получателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) привлечение к ответственности аутсорсера в случае некачественного и несвоевременного исполнения переданных функций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) возврат функций в случае расторжения договора, заключенного с исполнителем в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Помимо требований, указанных в пункте 8 настоящих Правил, Конкурсная документация содержит требования о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименовании и описании отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результатах (конечных и промежуточных) предоставления отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описании порядка предоставления отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) количественных и качественных показателях отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) методике определения показателей отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) месте и сроках предоставления отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарифах и порядке расчета стоимости предоставляемого отдельного вида аутсорсинга функций центральных и (или) местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Аутсорсинг осуществляется путем заключения договора о передаче отдельных видов функций центральных и (или) местных исполнительных органов на конкурсной основе в соответствии с законодательством Республики Казахстан о государственных закупках. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3876,664 +4310,820 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2021 года № 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика отбора функций центральных и (или) местных исполнительных органов для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика отбора функций центральных и (или) местных исполнительных органов для передачи в конкурентную среду (далее – Методика) разработана в соответствии с подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан и устанавливает общие методы отбора функций центральных и (или) местных исполнительных органов для передачи в конкурентную среду (далее – отбор функций). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Методике используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неотъемлемые государственные функции – функции центрального и (или) местного исполнительного органа (функции, направленные на защиту конституционного строя, охрану общественного порядка, прав и свобод человека, здоровья и нравственности населения, по осуществлению вывоза капитала, высшего надзора, досудебного производства по уголовному делу, оперативно-розыскной деятельности, правосудия, а также в сферах национальной, информационной безопасности, защиты государственных секретов, обороны, миграции, государственной статистики и иных функций, передача которых может нанести ущерб интересам государства или стратегические функции или функции связанные с реализацией права на государственное принуждение или относящиеся к праву распоряжения государственным имуществом или реализуемые в рамках международных обязательств и обязательств по международным договорам ратифицированных Республикой Казахстан.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственное принуждение – совокупность мер психического, физического, материального или организационного воздействия государственных органов и должностных лиц, направленных на обеспечение общественного порядка и общественной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) функция государственного органа – деятельность, осуществляемая государственным органом в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z129" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) стратегические функции – функции по разработке, принятию плановых документов, обеспечению международных отношений, национальной безопасности и обороноспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z130" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) паспорт функции – форма систематизированного представления ключевой информации о содержании, исполнителях и стоимости функции центрального и (или) местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z131" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) синтаксический анализ функций – приведение действующих (содержащихся в законодательстве Республики Казахстан и положении центральных и (или) местных исполнительных органов и (или) его ведомствах и (или) его территориальных органах) формулировок функций исследуемого государственного органа к единому стандарту формулировки государственной функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) реестр функций – список всех функций, реализуемых центральным и (или) местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основными критериями отбора функций являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возможность повышения эффективности и качества осуществления функций центральных и (или) местных исполнительных органов с учетом интересов и потребностей населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z135" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) готовность рынка или наличие конкурентной среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z136" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) потенциальная возможность развития рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Отбор функций центральных и (или) местных исполнительных органов для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z138" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отбор функций осуществляется путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z139" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирования реестра функций для передачи в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z140" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) cинтаксического анализа функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z141" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исключения неотъемлемых государственных функций из реестра функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исключения функций, реализуемых другим государственным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Центральный и (или) местный исполнительный орган формирует реестр функций для передачи в конкурентную среду из функций, установленных законодательством Республики Казахстан, и оформляет его по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В случае если центральный и (или) местный исполнительный орган реализует функции в нескольких сферах (отраслях) государственного управления, то реестр функций составляется в разрезе сфер (отрасли) государственного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. На основе реестра функций центральный и (или) местный исполнительный орган проводит синтаксический анализ функций с целью их оптимизации и обеспечения содержательного наполнения их формулировок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Синтаксический анализ функций проводится согласно Методике по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики от 27 февраля 2017 года № 84 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14941), (далее – Методика по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z147" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. После проведения синтаксического анализа функций центральный и (или) местный исполнительный орган из реестра функций исключает функции, которые по своему назначению считаются неотъемлемыми государственными функциями, а также функции, потребителем (получателем прямых результатов) которых является другой государственный орган или осуществляет другой государственный орган, так как они не рассматриваются на предмет передачи в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z148" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. По результатам отбора функций центральный и (или) местный исполнительный орган формирует перечень функций, предлагаемых для передачи в конкурентную среду (далее – перечень функций) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике, и заполняет паспорт по каждой функции (далее – паспорт функции) по форме согласно приложению 21 к Методике по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4690,68 +5280,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр функций центральных и (или) местных исполнительных органов для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4823,70 +5413,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функции центрального и (или) местного исполнительных органа в соответствующем законодательном акте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="138"/>
+          <w:bookmarkStart w:name="z152" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Название законодательного акта, определяющего функцию центрального и (или) местного исполнительного органа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (с указанием пунктов, абзацев)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5907,68 +6497,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень функций центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6383,2210 +6973,2210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2021 года № 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика определения стоимости функции центрального и (или) местного исполнительных органов, предлагаемой для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика определения стоимости функции центрального и (или) местного исполнительного органа, предлагаемой для передачи в конкурентную среду (далее – Методика) разработана в соответствии с подпунктом 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс) и устанавливает общие методы расчета стоимости функции центрального и (или) местного исполнительного органа, предлагаемой для передачи в конкурентную среду (далее – расчет стоимости функции).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Методике используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плановый период – три финансовых года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) капитальные расходы – расходы, направленные на формирование либо укрепление материально-технической базы, проведение капитального (восстановительного) ремонта и иные капитальные расходы в соответствии с экономической классификацией расходов, кроме бюджетных инвестиций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) накладные расходы – расходы, которые косвенно относятся к процессу реализации функции центрального и (или) местного исполнительного органа, но связаны либо с текущим управлением, либо с оказанием содействия деятельности в рамках реализации функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расчет стоимости функций – форма расчета стоимости выполнения функции центральным и (или) местным исполнительным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) стандартный фактор расходов – показатель, установленный в нормативных правовых актах, в стратегических и программных документах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проведение расчета стоимости функции основывается на следующих принципах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z167" w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полнота учета расходов, согласно которой все виды текущих расходов, необходимых для реализации функции центрального и (или) местного исполнительного органа, выявлены и учтены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z168" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) достоверность, которая обеспечивает подлинность совершенных операций и отсутствие ошибок при их отражении в расчете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информативность расчета расходов для пользователя, согласно которой результаты расчетов показывают четкое представление о том, сколько стоит выполнение определенной функции центрального и (или) местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сопоставимость, согласно которой данные о величине расходов на реализацию функции центрального и (или) местного исполнительного органа сопоставляются за различные периоды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Центральный и и (или) местный исполнительный орган проводит расчет стоимости функции после отбора функций центральных и (или) местного исполнительного органа, предлагаемых для передачи в конкурентную среду, при заполнении паспорта по каждой функции (далее – паспорт функции) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Методике по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утвержденной приказом Министра национальной экономики от 27 февраля 2017 года № 84 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14941).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Каждая функция центрального и (или) местного исполнительного государственного органа характеризуется конкретной работой (операцией), осуществляемой одним или более государственными служащими.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z173" w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Расчет стоимости функции центрального и (или) местного исполнительного органа, предлагаемой для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z174" w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Расчет стоимости функции выполняется на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бюджета центрального и (или) местного исполнительного органов на плановый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z176" w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджетной заявки центрального и (или) местного исполнительного органов на плановый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z177" w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) штатного расписания центрального и (или) местного исполнительного органов, с учетом подведомственных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Расчет стоимости функции проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z179" w:id="162"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установления основных мероприятий (операций), выполняемых государственным служащим центральных и (или) местных исполнительных органов по реализации функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z180" w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определения структуры подразделения, в чью компетенцию входит выполнение функции центрального и (или) местного исполнительного органа, а также количества государственных служащих, непосредственно участвующих в выполнении функции центрального и (или) местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определения времени, которое конкретный государственный служащий тратит на выполнение функции центрального и (или) местного исполнительного органа и других работ (количество часов в неделю или в день);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определения суммы расходов по каждому мероприятию (операции) и стоимости ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для определения времени, затрачиваемого каждым государственным служащим на выполнение функции центрального и (или) местного исполнительного органа согласно должностной инструкции используются следующие методы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) хронометраж;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обзор рабочего дня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z186" w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) опросы государственных служащих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z187" w:id="170"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z187" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Данные статистических отчетов о затратах времени за предшествующий период, материалы наблюдений за использованием рабочего времени, результаты экспертных оценок, а также опыт работников государственного органа используются по выполнению функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z188" w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При расчете стоимости функции учитываются текущие расходы, связанные с выполнением функции центрального и (или) местного исполнительного органа. Капитальные расходы в расчет стоимости выполнения функции центрального и (или) местного исполнительного органа не включаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z189" w:id="172"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z189" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Результаты проведенного расчета стоимости функции центрального и (или) местного исполнительного органа отражаются в форме расчета стоимости реализации функции центрального и (или) местного исполнительного органа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике (далее – форма РСФ) и прилагаются к паспорту функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z190" w:id="173"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z190" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В стоимость реализации функции центрального и (или) местного исполнительного органа включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z191" w:id="174"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z191" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходы на персонал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z192" w:id="175"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходы на приобретение материальных запасов, работ и услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z193" w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       накладные расходы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z194" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       другие текущие расходы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z195" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнительные расходы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z196" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходы на реализацию функции центрального и (или) местного исполнительного органа, предлагаемой для передачи в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z197" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Расчеты по видам расходов формируются на каждый год периода выполнения функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z198" w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z198" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Стоимость функции указывается в паспорте функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z199" w:id="182"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z199" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Распределение расходов на персонал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z200" w:id="183"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z200" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. По государственным служащим, которые частично задействованы при выполнении функции, государственный орган пропорционально производит расчет расходов на персонал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z201" w:id="184"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z201" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Расходы на персонал относящиеся к служащему, который полностью задействован при выполнении функции центрального и (или) местного исполнительного органа, включаются в стоимость выполнения функции в полном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z202" w:id="185"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z202" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Расчет расходов на персонал (форма РСФ, строка, порядковый номер 1) отражает расходы на государственных и гражданских служащих, непосредственно участвующих в реализации функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z203" w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z203" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Расходы на персонал включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z204" w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z204" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расходы на заработную плату, которые включают оплату труда, определяемую в соответствии с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z205" w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z205" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       единой системой финансирования и оплаты труда работников для всех органов, содержащихся за счет государственного бюджета, утверждаемой согласно подпункту 10-1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Правительстве Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z206" w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z206" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       системой оплаты труда гражданских служащих, служащие организаций, содержащихся за счет средств государственного бюджета, служащих казенных предприятий, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 декабря 2015 года № 1193;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z207" w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z207" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отчисления от фонда оплаты труда, к которым относятся социальные отчисления в Государственный фонд социального страхования, отчисления на обязательное социальное медицинское страхование в фонд социального медицинского страхования, налоги и другие обязательные платежи в бюджет согласно действующему законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z208" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z208" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выплаты стимулирующего характера и за сверхурочную работу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z209" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) компенсационные выплаты, которые включают пособие на оздоровление государственным и гражданским служащим, установленные законодательством Республики Казахстан, компенсационные выплаты, единовременные пособия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z210" w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z210" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центральный и (или) местный исполнительный орган учитывает изменения ставок заработной платы при расчете стоимости выполнения функции центрального и (или) местного исполнительного органа в соответствующем периоде ее выполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z211" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Если после расчета стоимости функции решение об изменении ставок заработной платы не было поддержано, то центральный и (или) местный исполнительный орган производит расчет повторно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z212" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Расчет расходов на приобретение запасов, работ и услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z213" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Расчет расходов на приобретение запасов, работ и услуг (форма РСФ, строка, порядковый номер 2) включает расходы на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение материальных запасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z215" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оплату коммунальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z216" w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z216" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оплату услуг связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z217" w:id="200"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оплату транспортных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z218" w:id="201"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z218" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оплату аренды за помещение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z219" w:id="202"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z219" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оплату прочих услуг и работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z220" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z220" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Центральный и (или) местный исполнительный орган готовит расчет расходов на приобретение запасов, работ и услуг, и указывает данные расходы в форме РСФ (строка, порядковый номер 2), в случае если данные запасы, работы и услуги необходимы для реализации функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z221" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z221" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Расходы на приобретение материальных запасов включают приобретение хозяйственных материалов, канцелярских принадлежностей, запасных частей, строительных материалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z222" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z222" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Расходы на оплату коммунальных услуг включают плату за горячую, холодную воду, канализацию, плату за газ и его транспортировку, электроэнергию, за теплоэнергию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z223" w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z223" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При расчете оплаты коммунальных услуг, распределения расходов на стоимость функции центрального и (или) местного исполнительного органа осуществляется в соответствии с долей персонала, непосредственно выполняющего функцию, в общей численности государственных служащих государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z224" w:id="207"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z224" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая сумма расходов на коммунальные услуги в данном случае умножается на рассчитанную долю и вносится в строку, порядковый номер 2 в форме РСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z225" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z225" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Расходы на оплату услуг связи включают абонентную плату за телефоны, сотовую связь, междугородние переговоры, почтово-телеграфные расходы, факс, электронную почту, интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z226" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z226" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Расходы на транспортные услуги включают в себя стоимость услуг, оказываемых государственным учреждениям юридическими и физическими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z227" w:id="210"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z227" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Учет расходов на приобретение канцелярских товаров, а также материальных запасов, которые используются в процессе выполнения функции, ведется по их фактическому использованию при выполнении функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z228" w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z228" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Если расходы на приобретение запасов, работ, услуг полностью относятся к процессу реализации функции центрального и (или) местного исполнительного органа, то расходы включаются в стоимость реализации функции в полном объеме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z229" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Если запасы, работы или услуги не полностью используются в процессе выполнения функции центрального и (или) местного исполнительного органа, то применяется метод пропорционального распределения расходов по ресурсам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z230" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Накладные расходы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z231" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Расчет накладных расходов (форма РСФ, строка, порядковый номер 3) включают две категории расходов: административные расходы и расходы на обслуживание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z232" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Административные расходы связаны с руководством деятельностью по реализации функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z233" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К данной категории расходов относится: заработная плата управленческого персонала, отчисления от фонда оплаты труда, денежные выплаты стимулирующего, поощрительного характера и компенсационные выплаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z234" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Расходы на обслуживание включают затраты на содержание вспомогательных служб (бухгалтерия, кадровой, юридической, административно-хозяйственной службы, IT технологий, за исключением для органов внутренних дел, служб внутреннего контроля и средств массовой информации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z235" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z235" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служащие данных служб не участвуют в непосредственной реализации функции центрального и (или) местного исполнительного органа, однако их деятельность необходима для ее выполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z236" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z236" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Центральный и (или) местный исполнительный орган отражает накладные расходы, указанные в строке, порядковый номер 4 в форме РСФ. Накладные расходы определяются по каждому периоду реализации функции центрального и (или) местного исполнительного органа путем умножения суммы расходов на персонал, указанной в строке, порядковый номер 1 в форме РСФ на 10 процентов (коэффициент накладных расходов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z237" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z237" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Другие текущие расходы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z238" w:id="221"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z238" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Расчет других текущих расходов (форма РСФ, строка, порядковый номер 4) учитывается в расчете стоимости только в случае если они необходимы при реализации функции центрального и (или) местного исполнительного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z239" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z239" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Другие текущие расходы включают расходы на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z240" w:id="223"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z240" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) командировки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z241" w:id="224"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z241" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) трансферты физическим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z242" w:id="225"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z242" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) банковские услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z243" w:id="226"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z243" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Расходы на командировки и служебные разъезды включают расходы на служебные командировки в пределах и за пределы Республики Казахстан. Данные расходы учитываются в расчете стоимости в случае, если служебные командировки предусмотрены как основные мероприятия, необходимые для реализации функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z244" w:id="227"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z244" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Дополнительные расходы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z245" w:id="228"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z245" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В расчете дополнительных расходов (форма РСФ, строка, порядковый номер 5) указываются расходы, не отнесенные и (или) не учтенные в строках, порядковые номера 1-4 в форме РСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z246" w:id="229"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z246" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При указании данных расходов государственный орган предоставляет дополнительную документацию, в которой указаны основные принципы и методы их расчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z247" w:id="230"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z247" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Если в основных мероприятиях, выполняемых в рамках реализации функции, предусмотрены товары, работы и услуги, оказываемые юридическими и физическими лицами (привлечение подрядчиков), то в сумму дополнительных расходов включается стоимость договора на поставку товаров, работ и услуг, заключенного между центральным и (или) местным исполнительным органом и исполнителем функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z248" w:id="231"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z248" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Расходы на оплату консалтинговых услуг и проведение исследований включаются в дополнительные расходы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z249" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 6. Расходы на реализацию функции центрального и (или) местного исполнительного органа, предлагаемой для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z250" w:id="233"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z250" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Расходы на реализацию функции центрального и (или) местного исполнительного органа указываются в строке, порядковый номер 6 в форме РСФ и являются суммой строк, порядковые номера 1-5 в форме РСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z251" w:id="234"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z251" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сумма расходов на выполнение функции центрального и (или) местного исполнительного органа за трехлетний период (форма РСФ, строки, порядковые номера 1-6, графа 6) определяется путем суммирования расходов, отраженных в графах, порядковые номера 3,4 и 5 в форме РСФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z252" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z252" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Центральный и (или) местный исполнительный орган при расчете стоимости реализации функции центрального и (или) местного исполнительного органа применяет основные виды и источники возникновения стандартных факторов по форме в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z253" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z253" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Оптимизация бюджетных средств и штатной численности государственных служащих при передаче функций центральных и (или) местных исполнительных органов в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z254" w:id="237"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z254" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При передаче функций центральных и (или) местных исполнительных органов в конкурентную среду производится оптимизация бюджетных средств на основании расчетов на предмет оптимизации штатной численности административных государственных служащих. При этом перераспределение расходов центральных и (или) местных исполнительных органов допускается только в случаях возложения на них дополнительных функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z255" w:id="238"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z255" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Центральный и (или) местный исполнительный орган производит расчет оптимизации бюджетных средств и штатной численности административных государственных служащих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z256" w:id="239"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z256" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Информация по итогам произведенного расчета оптимизации бюджетных средств и штатной численности административных государственных служащих в течение пяти рабочих дней направляется в уполномоченный орган для согласования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z257" w:id="240"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z257" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Уполномоченный орган подготавливает и выдает заключение по представленному расчету на предмет оптимизации, проведенному центральным и (или) местным исполнительным органами в течение десяти рабочих дней по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8756,191 +9346,191 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z260" w:id="241"/>
+    <w:bookmarkStart w:name="z260" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Расчет стоимости реализации функции центрального и (или) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         местного исполнительного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z261" w:id="242"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z261" w:id="240"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование функции центрального и (или) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">местного исполнительного органа                   _____________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z262" w:id="243"/>
+      <w:bookmarkStart w:name="z262" w:id="241"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование центрального </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">исполнительного органа или местного </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>исполнительного органа                         ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="244"/>
+    <w:bookmarkStart w:name="z263" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тыс. тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11132,68 +11722,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:bookmarkStart w:name="z266" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основные виды и источники возникновения стандартных факторов расходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12379,68 +12969,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="246"/>
+    <w:bookmarkStart w:name="z269" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация по итогам произведенного расчета оптимизации бюджетных средств и штатной численности административных государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13466,68 +14056,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="247"/>
+    <w:bookmarkStart w:name="z272" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение по представленному расчету на предмет оптимизации, проведенному центральным и (или) местным исполнительными органами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13816,70 +14406,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="248"/>
+          <w:bookmarkStart w:name="z273" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сокращение штатной численности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (предполагается /не предполагается)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13889,90 +14479,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="249"/>
+    <w:bookmarkStart w:name="z274" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z275" w:id="250"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z275" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись_____________ дата "__"__________202__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14051,824 +14641,824 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2021 года № 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="251"/>
+    <w:bookmarkStart w:name="z277" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика проведения анализа готовности рынка по функциям центральных и (или) местных исполнительных органов, предлагаемым для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z278" w:id="252"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z278" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z279" w:id="253"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z279" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая Методика проведения анализа готовности рынка по функциям центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду (далее – Методика) разработана в соответствии с подпунктом 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс) и устанавливает общие методы проведения анализа готовности рынка по функциям центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду (далее – анализ готовности рынка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z280" w:id="254"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z280" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящей Методике используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z281" w:id="255"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z281" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) плановый период – три финансовых года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z282" w:id="256"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z282" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный орган в сфере развития системы государственного управления (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию по передаче функций центральных и (или) местных исполнительных органов в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z283" w:id="257"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z283" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обоснованная цена – цена, определенная на основе обоснованных фактических затрат и прибыли заинтересованного лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z284" w:id="258"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z284" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заинтересованное лицо – субъекты предпринимательства, саморегулируемые и неправительственные организации, права и обязанности которых затрагиваются Кодексом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z285" w:id="259"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z285" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Проведение анализа готовности рынка функциям центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z286" w:id="260"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z286" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Центральный и (или) местный исполнительный орган совместно с Национальной палатой предпринимателей Республики Казахстан проводит анализ готовности рынка в целях определения текущего состояния со стороны заинтересованных лиц по реализации государственных функций, рассматриваемых на предмет передачи в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z287" w:id="261"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z287" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Анализ готовности рынка осуществляется путем: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z288" w:id="262"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z288" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения публичного размещения перечня функций центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду и сбора заявок от заинтересованных лиц в течение тридцати календарных дней со дня согласования уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z289" w:id="263"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z289" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направления запроса об информации заинтересованным лицам, намеренным исполнять передаваемые в конкурентную среду функции центрального и (или) местного исполнительного органа в течение пяти рабочих дней со дня формирования заключения о наличии или отсутствии заявок от заинтересованных лиц готовых осуществлять функции центральных и (или) местных исполнительных органов в конкурентной среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z290" w:id="264"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z290" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечения центральными и (или) местными исполнительными органами подготовки заключения о готовности рынка (далее – заключение о готовности рынка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z291" w:id="265"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z291" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведения общественных слушаний с населением, в том числе с заинтересованными лицами, для рассмотрения заключения о готовности рынка в течение пятнадцати рабочих дней со дня формирования заключения о готовности рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z292" w:id="266"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z292" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Центральный и (или) местный исполнительный орган со дня согласования уполномоченным органом и Национальной палатой предпринимателей Республики Казахстан "Атамекен" обеспечивает публикацию перечня функций центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду (в том числе, доработанного с учетом рекомендаций уполномоченного органа) на официальном интернет-ресурсе уполномоченного органа и Национальной палатой предпринимателей Республики Казахстан до тридцати календарных дней для сбора заявок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z293" w:id="267"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z293" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Национальная палата предпринимателей Республики Казахстан осуществляет сбор, анализ и опубликование предложений субъектов предпринимательства и их объединений по функциям центральных и (или) местных исполнительных органов, предлагаемым для передачи в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z294" w:id="268"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z294" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Заявки заинтересованных лиц о намерении исполнять передаваемые в конкурентную среду функции центрального и (или) местного исполнительного органа представляются в центральные и (или) местные исполнительные органы по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z295" w:id="269"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z295" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Центральный и (или) местный исполнительный орган по окончанию периода публикации перечня функций в течение пяти рабочих дней формирует заключение о наличии или отсутствии заявок от заинтересованных лиц намеренных исполнять передаваемые в конкурентную среду функции центрального и (или) местного исполнительного органа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z296" w:id="270"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z296" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заключение о наличии или отсутствии заявок заинтересованных лиц для реализации функций местных исполнительных органов на уровне районов, городов областного, районного значения, поселков, сел, сельских округов централизованно формирует местный исполнительный орган (акимат) области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z297" w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z297" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Для определения готовности рынка по функциям центральных и (или) местных исполнительных органов, предлагаемым для передачи в конкурентную среду, центральными и (или) местными исполнительными органами осуществляется направление запроса на казахском и русском языках на реализацию функций в конкурентной среде по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике, всем заинтересованным лицам, намеренным исполнять передаваемые в конкурентную среду функции центрального и (или) местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z298" w:id="272"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z298" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Запрос предполагает получение от заинтересованных лиц информации об их готовности реализовывать функции центральных и (или) местных исполнительных органов (далее – информация) по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z299" w:id="273"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z299" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предмет деятельности заинтересованных лиц, в том числе наличие практического опыта реализации смежной или родственной деятельности с потенциально передаваемыми государственными функциями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z300" w:id="274"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z300" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие ресурсов, необходимых для реализации государственных функций, в том числе наличие квалифицированного персонала и инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z301" w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z301" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) планируемая стоимость и цена реализации государственных функций для пользователей функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z302" w:id="276"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z302" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предложения по улучшению реализации государственных функций в конкурентной среде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z303" w:id="277"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z303" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Информация заинтересованных лиц представляется в центральные и (или) местные исполнительные органы на казахском и русском языках в виде ответов на вопросы, указанные в анкете согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z304" w:id="278"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z304" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Срок предоставления в центральные и (или) местные исполнительные органы информации заинтересованных лиц составляет тридцать календарных дней с момента размещения запроса на интернет-ресурсе уполномоченного органа или пятнадцать рабочих дней с момента получения запроса от центральных и (или) местных исполнительных органов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z305" w:id="279"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z305" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заключение о готовности рынка заполняется в течение тридцати календарных дней с момента получения информации от заинтересованных лиц по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике по каждой отдельной государственной функции и выносится на общественные слушания с населением, в том числе с заинтересованными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z306" w:id="280"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z306" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. По результатам общественных слушаний центральный и (или) местный исполнительный орган в течение пяти рабочих дней дорабатывает заключение о готовности рынка и приводит в соответствие с ним перечень функций центрального и (или) местного исполнительного органа, предлагаемых для передачи в конкурентную среду, после чего направляет в уполномоченный орган для дачи экспертного заключения на проведенный анализ готовности рынка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z307" w:id="281"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z307" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уполномоченный орган в течение десяти рабочих дней со дня поступления рассматривает заключение о готовности рынка и выдает экспертное заключение центральным и (или) местным исполнительным органам на проведенные ими анализы готовности рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z308" w:id="282"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z308" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При получении экспертного заключения уполномоченного органа центральный и (или) местный исполнительный орган в течение десяти рабочих дней дорабатывает заключение о готовности рынка по итогам анализа готовности рынка и повторно направляет их в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15090,68 +15680,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="283"/>
+    <w:bookmarkStart w:name="z312" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка заинтересованных лиц о намерении исполнять передаваемые в конкурентную среду функции центрального и (или) местного исполнительного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16209,68 +16799,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z316" w:id="284"/>
+    <w:bookmarkStart w:name="z316" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о наличии или отсутствии заявок от заинтересованных лиц готовых осуществлять функций центральных и (или) местных исполнительных органов в конкурентной среде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16342,70 +16932,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Название функций центральных и (или) местных исполнительных органов в конкурентной среде, предлагаемых для передачи в конкурентную среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="285"/>
+          <w:bookmarkStart w:name="z317" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявка</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (дата, номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17545,223 +18135,834 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="286"/>
+    <w:bookmarkStart w:name="z321" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адресат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z322" w:id="287"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z322" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запрос на реализацию функций в конкурентной среде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z323" w:id="288"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z323" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата запроса: _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z324" w:id="289"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z324" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью данного запроса является предварительный анализ рынка и исполнителей функций, готовых осуществлять государственных функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z325" w:id="290"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z325" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный запрос об информации не является извещением о государственных закупках товаров, работ и услуг, а также не является запросом в рамках государственного контроля и надзора предусмотренного Предпринимательским кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z326" w:id="291"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z326" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам запроса информации государственный орган не несет обязательств по заключению договоров ни с одним из исполнителей функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z327" w:id="292"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z327" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Просим вас заполнить ниже представленную анкету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z328" w:id="293"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z328" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНКЕТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z329" w:id="294"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z329" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Общая информация о заинтересованном лице</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указать полное наименование организации и ее организационно-правовую форму.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указать полный адрес организации, включая адреса филиалов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата основания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер/штат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовое состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указать финансовое состояние заинтересованного лица.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z330" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предмет деятельности заинтересованного лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предмет деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описать основные виды деятельности, в том числе смежные/родственные с потенциально передаваемой государственной функцией.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие отзывов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставить рекомендации от клиентов (при наличии).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z331" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Информация о наличии ресурсов, необходимых для реализации государственной функции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17776,603 +18977,206 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование организации</w:t>
+Наличие квалифицированных кадров, необходимых для реализации государственной функции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z332" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Указать полное наименование организации и ее организационно-правовую форму.</w:t>
+Указать квалификацию заинтересованного лица.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Указать имеющиеся у компании лицензии, сертификаты </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местонахождение</w:t>
+Наличие необходимой инфраструктуры для реализации государственной функции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Указать полный адрес организации, включая адреса филиалов.</w:t>
-[...222 lines deleted...]
-Указать финансовое состояние заинтересованного лица.</w:t>
+Указать наличие необходимой инфраструктуры для реализации государственной функции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="295"/>
+    <w:bookmarkStart w:name="z333" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Предмет деятельности заинтересованного лица</w:t>
-[...193 lines deleted...]
-      3. Информация о наличии ресурсов, необходимых для реализации государственной функции</w:t>
+      4. Информация о стоимости и цене реализации государственной функции, предлагаемых заинтересованным лицом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18387,209 +19191,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие квалифицированных кадров, необходимых для реализации государственной функции</w:t>
+Полнота планируемой к реализации государственной функции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Указать квалификацию заинтересованного лица.</w:t>
-[...18 lines deleted...]
-Указать имеющиеся у компании лицензии, сертификаты </w:t>
+Указать в целом всю функцию или определенное мероприятие в рамках функции планирует выполнять заинтересованное лицо.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие необходимой инфраструктуры для реализации государственной функции</w:t>
+Планируемое количество работников, задействованное в реализации государственной функции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Указать наличие необходимой инфраструктуры для реализации государственной функции.</w:t>
+Указать количество работников, которые задействованы в реализации функции/мероприятия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая стоимость реализации государственной функции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z334" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указать предполагаемую стоимость реализации функции.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К анкете необходимо приложить расчет стоимости реализации функции по форме 1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предполагаемая цена функции для потребителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z335" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указать цену для потребителей.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К анкете необходимо приложить расчет (обоснование) цены на функцию для потребителей по форме 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="298"/>
+    <w:bookmarkStart w:name="z336" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Информация о стоимости и цене реализации государственной функции, предлагаемых заинтересованным лицом</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="298"/>
+      5. Предложения по улучшению реализации государственной функции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -18601,688 +19579,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Полнота планируемой к реализации государственной функции</w:t>
+Предложения по улучшению реализации государственной функции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Указать в целом всю функцию или определенное мероприятие в рамках функции планирует выполнять заинтересованное лицо.</w:t>
+Описать какие инновационные методы используются для улучшения реализации функции.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Планируемое количество работников, задействованное в реализации государственной функции</w:t>
+Прочие предложения/ комментарии по реализации функции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...203 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z336" w:id="301"/>
-[...189 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="302"/>
+    <w:bookmarkStart w:name="z337" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель заинтересованного лица (должность, фамилия, имя, отчество (при наличии): Исполнитель (должность, фамилия, имя, отчество (при наличии): Телефон исполнителя: Дата:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z338" w:id="303"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z338" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Расчет стоимости реализации функции заинтересованным лицом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z339" w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z339" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z340" w:id="305"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z340" w:id="303"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование функции центрального и (или) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>местного исполнительного органа                   _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="306"/>
+    <w:bookmarkStart w:name="z341" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заинтересованного лица       __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z342" w:id="307"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z342" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ед. измерения: тыс. тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22249,70 +22839,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z343" w:id="308"/>
+    <w:bookmarkStart w:name="z343" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: отдельными строками показываются основные средства и нематериальные активы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22443,165 +23033,165 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон исполнителя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="309"/>
+    <w:bookmarkStart w:name="z344" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Расчет (обоснование) цены на функцию для потребителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z345" w:id="310"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z345" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z346" w:id="311"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z346" w:id="309"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование функции центрального и (или)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">местного исполнительного органа                         _____________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="312"/>
+    <w:bookmarkStart w:name="z347" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование заинтересованного лица             _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z348" w:id="313"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z348" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ед. измерения: тыс. тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25107,948 +25697,948 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон исполнителя:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="314"/>
+    <w:bookmarkStart w:name="z349" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения по заполнению анкеты заинтересованного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z350" w:id="315"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z350" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анкета заинтересованного лица (далее – Анкета) заполняется следующим образом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z351" w:id="316"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z351" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 1 Анкеты следует указать полное наименование организации, организационно-правовую форму, полный адрес организации (район и населенный пункт), включая адреса филиалов. Необходимо также указать дату основания организации, текущий штат и финансовое состояние организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z352" w:id="317"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z352" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 2 Анкеты следует указать предмет деятельности компании, включая виды деятельности, смежные с предлагаемой к передаче функции государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z353" w:id="318"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z353" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 3 Анкеты следует указать наличие компетенции по функциям, предлагаемым к передаче. Подтверждением квалификации заинтересованного лица является информация о наличии в штате квалифицированных кадров, соответствующих лицензий, сертификатов, знаков качества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z354" w:id="319"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z354" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Также следует указать наличие инфраструктуры, необходимой для реализации функции государственного органа. Например, если функция предусматривает перевозку людей с ограниченными возможностями, следовательно, необходимой инфраструктурой является специализированный автомобиль для перевозки инвалидов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z355" w:id="320"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z355" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 4.1 Анкеты следует указать планируемую полноту реализации функции. Заинтересованное лицо в силу своих ресурсов, в том числе финансовых принимает решение о готовности выполнять лишь отдельные мероприятия в рамках государственной функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z356" w:id="321"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z356" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 4.2 Анкеты следует указать количество работников, которые задействованы в реализации функции государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z357" w:id="322"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z357" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 4.3 Анкеты следует указать полную стоимость реализации функции заинтересованным лицом по годам планового периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z358" w:id="323"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z358" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В стоимость выполнения функции включаются расходы, непосредственно связанные с оказанием функции, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z359" w:id="324"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z359" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фонд оплаты труда и обязательные платежи, исчисляемые от фонда оплаты труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z360" w:id="325"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z360" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязательные виды страхования, налоги, сборы и другие обязательные платежи в бюджет, учитываемые в расходах соответствующего периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z361" w:id="326"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z361" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) материальные расходы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z362" w:id="327"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z362" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расходы по аренде зданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z363" w:id="328"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z363" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) расходы по связи и командировочные расходы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z364" w:id="329"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z364" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приобретение основных средств и нематериальных активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z365" w:id="330"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z365" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) амортизационные отчисления основных средств, находящихся на балансе заинтересованного лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z366" w:id="331"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z366" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) услуги сторонних организаций по текущему ремонту и обслуживанию автотранспорта, зданий, находящихся на балансе заинтересованного лица, транспортировке, техническому сопровождению работоспособности организационной техники, банковские, аудиторские, консалтинговые, маркетинговые и (или) услуги по аренде зданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z367" w:id="332"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z367" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) прочие расходы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z368" w:id="333"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z368" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К указанной в Анкете стоимости функции следует приложить расчет стоимости реализации функции по Форме 1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z369" w:id="334"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z369" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При заполнении формы расчета стоимости функции заинтересованным лицом (форма 1) в ней необходимо указать: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z370" w:id="335"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z370" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование функции государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z371" w:id="336"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z371" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       наименование заинтересованного лица, который претендует на реализацию функции центрального и (или) местного исполнительного органа и выполнил расчет стоимости ее реализации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z372" w:id="337"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z372" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 1 подписывается руководителем заинтересованного лица. В форме рядом с подписью руководителя заинтересованного лица указываются расшифровка подписи (фамилия и инициалы), дата подписания, фамилия и телефон должностного лица для контакта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z373" w:id="338"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z373" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К форме 1 заинтересованное лицо предоставляет соответствующие документы и обоснования по каждому виду расходов, указанных в форме, в целях проведения анализа цен, правдоподобности и правильности расходов и расчетов. Расчеты по видам расходов, указанным в форме 1, представляются заинтересованным лицом в произвольной форме на каждый год периода выполнения функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z374" w:id="339"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z374" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пункте 4.4 Анкеты следует указать обоснованную цену для потребителей функций по годам планового периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z375" w:id="340"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z375" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При формировании цены на функцию в себестоимости учитываются расходы, непосредственно связанные с оказанием функции, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z376" w:id="341"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z376" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фонд оплаты труда и обязательные платежи, исчисляемые от фонда оплаты труда; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z377" w:id="342"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z377" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязательные виды страхования, налоги, сборы и другие обязательные платежи в бюджет, учитываемые в расходах соответствующего периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z378" w:id="343"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z378" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) материальные расходы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z379" w:id="344"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z379" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) расходы по аренде зданий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z380" w:id="345"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z380" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) расходы по связи и командировочные расходы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z381" w:id="346"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z381" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приобретение основных средств и нематериальных активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z382" w:id="347"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z382" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) амортизационные отчисления основных средств, находящихся на балансе заинтересованного лица; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z383" w:id="348"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z383" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) услуги сторонних организаций по текущему ремонту и обслуживанию автотранспорта, зданий, находящихся на балансе заинтересованного лица, транспортировке, техническому сопровождению работоспособности организационной техники, банковские, аудиторские, консалтинговые и маркетинговые услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z384" w:id="349"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z384" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) прочие расходы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z385" w:id="350"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z385" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При формировании цены на функцию в себестоимости не учитываются расходы, не относящиеся непосредственно к выполнению функции и оказанию услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z386" w:id="351"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z386" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К указанным в анкете значениям цены следует приложить расчет (обоснование) цены на функцию для потребителей по форме 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z387" w:id="352"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z387" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 2 заполняется для каждой функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z388" w:id="353"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z388" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К форме 2 заинтересованное лицо предоставляет соответствующие документы и обоснования по каждому виду расходов, указанных в форме, в целях проведения анализа цен, правдоподобности и правильности расходов и расчетов. Расчеты по видам расходов, указанным в форме 1, представляются заинтересованным лицом в произвольной форме на каждый год периода выполнения функции и оказания услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z389" w:id="354"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z389" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При заполнении формы расчета (обоснование) цены на функцию для потребителей в ней необходимо указать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z390" w:id="355"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z390" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование функции государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z391" w:id="356"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z391" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование заинтересованного лица, который претендует на реализацию функции центрального и (или) местного исполнительного органа и выполнил расчет цены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z392" w:id="357"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z392" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма 2 подписывается руководителем заинтересованного лица. В форме рядом с подписью руководителя заинтересованного лица указываются расшифровка подписи (фамилия и инициалы), дата подписания, фамилия и телефон должностного лица для контакта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z393" w:id="358"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z393" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        В пункте 5 Анкеты следует описать инновационные подходы, которые заинтересованное лицо предлагает использовать для совершенствования реализации функции. Например, автоматизация процессов, приводящая к улучшению качества функции является инновационным подходом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26166,88 +26756,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">предлагаемым для передачи в </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>конкурентную среду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z395" w:id="359"/>
+    <w:bookmarkStart w:name="z395" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z396" w:id="360"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z396" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о готовности рынка по функциям центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -26551,70 +27141,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество и наименование субъектов, готовых реализовать функцию центрального и (или) местного исполнительного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z397" w:id="361"/>
+          <w:bookmarkStart w:name="z397" w:id="359"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество адекватных заинтересованных лиц, выборка которых осуществлена на основе анализа их анкет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="361"/>
+          <w:bookmarkEnd w:id="359"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для функций местных исполнительных органов районов, городов областного, районного значения, поселков, сел, сельских округов указать количество субъектов рынка в разрезе районов, городов областного районного значения, поселков, сел, сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26650,70 +27240,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средняя стоимость и цена функции центрального и (или) местного исполнительного органа, заявленная конкурентной средой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="362"/>
+          <w:bookmarkStart w:name="z398" w:id="360"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средняя стоимость определяется срезанием самой высокой и самой низкой заявленной цены и подсчетом средней арифметической величины</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="362"/>
+          <w:bookmarkEnd w:id="360"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для функций местных исполнительных органов районов, городов областного, районного значения, поселков, сел, сельских округов указать среднюю заявленную стоимость функции и цену для пользователей функций в разрезе районов, городов областного, районного значения, поселков, сел, сельских округов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26822,70 +27412,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="363"/>
+          <w:bookmarkStart w:name="z399" w:id="361"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выбрать знаком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="363"/>
+          <w:bookmarkEnd w:id="361"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -26962,70 +27552,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Риски</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z400" w:id="364"/>
+          <w:bookmarkStart w:name="z400" w:id="362"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выбрать знаком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="364"/>
+          <w:bookmarkEnd w:id="362"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -28468,70 +29058,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Возможности </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="365"/>
+          <w:bookmarkStart w:name="z401" w:id="363"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выбрать знаком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="365"/>
+          <w:bookmarkEnd w:id="363"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -28608,70 +29198,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Риски </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="366"/>
+          <w:bookmarkStart w:name="z402" w:id="364"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выбрать знаком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="366"/>
+          <w:bookmarkEnd w:id="364"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -28996,70 +29586,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z403" w:id="367"/>
+          <w:bookmarkStart w:name="z403" w:id="365"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Увеличение бюрократического давления (административные барьеры, штрафные санкции, ужесточение контроля)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="367"/>
+          <w:bookmarkEnd w:id="365"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (2 балла)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29123,70 +29713,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="368"/>
+          <w:bookmarkStart w:name="z404" w:id="366"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Наличие материальных и трудовых ресурсов по реализации передаваемых государственных функций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="368"/>
+          <w:bookmarkEnd w:id="366"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (2 балла)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29211,70 +29801,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="369"/>
+          <w:bookmarkStart w:name="z405" w:id="367"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Зависимость от государственного финансирования (неустойчивость финансирования)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="369"/>
+          <w:bookmarkEnd w:id="367"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (2 балла)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29657,70 +30247,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="370"/>
+          <w:bookmarkStart w:name="z406" w:id="368"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выбрать знаком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="370"/>
+          <w:bookmarkEnd w:id="368"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -29797,70 +30387,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Риски </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z407" w:id="371"/>
+          <w:bookmarkStart w:name="z407" w:id="369"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выбрать знаком</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="371"/>
+          <w:bookmarkEnd w:id="369"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="495300" cy="304800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
@@ -31009,70 +31599,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z408" w:id="372"/>
+    <w:bookmarkStart w:name="z408" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая оценка воздействии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31481,1085 +32071,1085 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z409" w:id="373"/>
+          <w:bookmarkStart w:name="z409" w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Написать в произвольной форме итоговое заключение о готовности рынка с экспертной оценкой возможностей и рисков, анализом запросов и предложения конкурентной среды.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="373"/>
+          <w:bookmarkEnd w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Опишите итоги общественных обсуждений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z410" w:id="374"/>
+    <w:bookmarkStart w:name="z410" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения по заполнению заключения о готовности рынка по функциям центральных и (или) местных исполнительных органов, предлагаемых для передачи в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z411" w:id="375"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z411" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении анализа готовности рынка (далее - АГР) заключение о готовности рынка заполняется следующим образом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z412" w:id="376"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z412" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Текущее состояние конкурентной среды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z413" w:id="377"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z413" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описывается текущее состояние конкурентной среды. Необходимо указать количество заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z414" w:id="378"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z414" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для функций местных исполнительных органов районов, городов областного, районного значения, поселков, сел, сельских округов необходимо указать количество субъектов рынка в разрезе районов, городов областного, районного значения, поселков, сел, сельских округов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z415" w:id="379"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z415" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимо указать среднюю заявленную заинтересованными лицами стоимость функции государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z416" w:id="380"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z416" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет средней стоимости функции, заявленной заинтересованными лицами производится срезанием самой высокой и самой низкой заявленной цены и подсчетом средней арифметической величины.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z417" w:id="381"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z417" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если реализация функции предусматривается за счет потребителей (пользователей функций), необходимо указать среднюю цену для пользователей функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z418" w:id="382"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z418" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для функций местных исполнительных органов районов, городов областного, районного значения, поселков, сел, сельских округов необходимо указать среднюю заявленную стоимость функции и цену для пользователей функций в разрезе районов, городов областного, районного значения, поселков, сел, сельских округов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z419" w:id="383"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z419" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Определение воздействия передачи функции государственного органа на участников рынка </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z420" w:id="384"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z420" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Определяется воздействие от передачи функции государственного органа на государство, заинтересованное лицо и на потребителя через экспертную оценку возможностей и рисков, которые возникают в связи с передачей государственной функции в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z421" w:id="385"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z421" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка воздействия передачи функции осуществляется по критериям возможностей и критериям рисков для каждого участника рынка: государства, заинтересованное лицо и потребителей функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z422" w:id="386"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z422" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществляется оценка следующих потенциальных возможностей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z423" w:id="387"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z423" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для государства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z424" w:id="388"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z424" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономия государственного бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z425" w:id="389"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z425" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение компактности государственного аппарата вследствие сокращения штатных единиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z426" w:id="390"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z426" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение инновационности бизнес-процессов по реализации функции в конкурентной среде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z427" w:id="391"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z427" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расширение возможности граждан участвовать в процессе принятия решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z428" w:id="392"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z428" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для заинтересованного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z429" w:id="393"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z429" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       развитие рынка (рост числа исполнителей функций) и конкуренции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z430" w:id="394"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z430" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       увеличение профессионального потенциала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z431" w:id="395"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z431" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие материальных и трудовых ресурсов по реализации передаваемых государственных функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z432" w:id="396"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z432" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        для потребителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z433" w:id="397"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z433" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение качества оказания функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z434" w:id="398"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z434" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение доступности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z435" w:id="399"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z435" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снижение цены функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z436" w:id="400"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z436" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       больший охват;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z437" w:id="401"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z437" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расширение обратной связи и влияние на совершенствование качества функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z438" w:id="402"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z438" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществляется оценка следующих потенциальных рисков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z439" w:id="403"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z439" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для государства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z440" w:id="404"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z440" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       угроза национальной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z441" w:id="405"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z441" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       увеличение экономической преступности, в том числе коррупционной;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z442" w:id="406"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z442" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снижение уровня доверия к власти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z443" w:id="407"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z443" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       потеря компетенции государства по передаваемой функции, в том числе утечка квалифицированных кадров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z444" w:id="408"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z444" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ухудшение экологической ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z445" w:id="409"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z445" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утечка конфиденциальной информации по физическим и юридическим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z446" w:id="410"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z446" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расширение государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z447" w:id="411"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z447" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для заинтересованного лица: возникновение монополии/олигополии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z448" w:id="412"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z448" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       увеличение бюрократического давления (административные барьеры, штрафные санкции, ужесточение контроля);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z449" w:id="413"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z449" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зависимость от государственного финансирования (неустойчивость финансирования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z450" w:id="414"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z450" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для потребителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z451" w:id="415"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z451" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снижение качества оказания функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z452" w:id="416"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z452" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снижение доступности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z453" w:id="417"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z453" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение цены функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z454" w:id="418"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z454" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уменьшение охвата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z455" w:id="419"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z455" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       угроза безопасности, здоровью и жизни потребителей функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z456" w:id="420"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z456" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все критерии распределены по блокам (государство, заинтересованное лицо, потребитель). Каждый критерий имеет свой вес, выраженный в баллах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z457" w:id="421"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z457" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В каждом блоке отмечаются только те критерии возможностей/рисков, которые могут возникнуть при передаче функции государственного органа в конкурентную среду. Основаниями для выбора того или иного критерия являются результаты запроса информации от заинтересованного лица, информация из паспорта функции и экспертное мнение государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z458" w:id="422"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z458" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итог по каждому блоку – это сумма баллов по критериям возможностей и критериям рисков. При этом сумма баллов по критериям рисков записывается с отрицательным знаком (–).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z459" w:id="423"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z459" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пример:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkEnd w:id="421"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -33591,349 +34181,349 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итог по блоку (сумма значений двух столбцов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z460" w:id="424"/>
+          <w:bookmarkStart w:name="z460" w:id="422"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,5 балла</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="424"/>
+          <w:bookmarkEnd w:id="422"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (2,5 + (-1) = 1,5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z461" w:id="425"/>
+    <w:bookmarkStart w:name="z461" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка воздействия рассчитывается с учетом весового значения каждого блока критериев по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z462" w:id="426"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z462" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И1 х 0,2 + И2 х 0,2 + И3 х 0,6 = ИО,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z463" w:id="427"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z463" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z464" w:id="428"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z464" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И1 – итоговое значение суммы по блоку 1 "Воздействие на государство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z465" w:id="429"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z465" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И2 – итоговое значение суммы по блоку 2 "Воздействие на заинтересованное лицо";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z466" w:id="430"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z466" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       И3 – итоговое значение суммы по блоку 3 "Воздействие на потребителей функции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z467" w:id="431"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z467" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИО – итоговая оценка воздействия. ИО всегда находится в пределах от -6 до 6 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z468" w:id="432"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z468" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функции, у которых Итоговые оценки воздействия имеют отрицательное или нулевое значение, не рекомендуются к передаче в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z469" w:id="433"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z469" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функции, у которых Итоговые оценки воздействия имеют положительное значение, рекомендуются рассматривать на предмет передачи в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z470" w:id="434"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z470" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Итоговое заключение о готовности рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z471" w:id="435"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z471" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель итогового заключения о готовности рынка – показать информацию о наличии рынка (или об отсутствии), спроса и предложения. Также основываясь на информации, полученной от заинтересованного лица, необходимо указать в каких регионах преобладает предложение рынка и в каких регионах предложение отсутствует.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z472" w:id="436"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z472" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средняя стоимость, заявленная заинтересованного лица, а также, средняя цена для пользователей функций должна быть указана в тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z473" w:id="437"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z473" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основываясь на протоколе итогов общественного обсуждения, следует написать мнения, советы, комментарии, предложенные для доработки заключения о готовности рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkEnd w:id="435"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34116,108 +34706,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z476" w:id="438"/>
+    <w:bookmarkStart w:name="z476" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экспертное заключение центральным и (или) местным исполнительным органам на проведенные ими анализы готовности рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z477" w:id="439"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z477" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Разработчик проекта: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z478" w:id="440"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z478" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата внесения аналитической формы: Требование/регулирование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkEnd w:id="438"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -35904,70 +36494,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z479" w:id="441"/>
+          <w:bookmarkStart w:name="z479" w:id="439"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Воздействие на государства </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="441"/>
+          <w:bookmarkEnd w:id="439"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (заполнено / заполнено не полностью / не заполнено)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36029,70 +36619,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z480" w:id="442"/>
+          <w:bookmarkStart w:name="z480" w:id="440"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воздействие на заинтересованное лицо</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="442"/>
+          <w:bookmarkEnd w:id="440"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (заполнено / заполнено не полностью / не заполнено)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36263,70 +36853,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z481" w:id="443"/>
+          <w:bookmarkStart w:name="z481" w:id="441"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итоговая оценка воздействии</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="443"/>
+          <w:bookmarkEnd w:id="441"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (заполнено / заполнено не полностью / не заполнено / заполнено неверно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36501,70 +37091,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="444"/>
+          <w:bookmarkStart w:name="z482" w:id="442"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Другие комментарии </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="444"/>
+          <w:bookmarkEnd w:id="442"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (имеются / не имеются)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36574,90 +37164,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z483" w:id="445"/>
+    <w:bookmarkStart w:name="z483" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z484" w:id="446"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z484" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись_____________ дата "__"__________202__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36736,1416 +37326,1510 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 мая 2021 года № 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z486" w:id="447"/>
+    <w:bookmarkStart w:name="z486" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проведения мониторинга осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z487" w:id="448"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z487" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z488" w:id="449"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z488" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения мониторинга осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду (далее – Правила) разработаны в соответствии с подпунктом 8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс) и определяют порядок проведения мониторинга осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду, за исключением мониторинга осуществления государственного социального заказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z489" w:id="450"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z489" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мониторинг реализации государственного социального заказа проводится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования, мониторинга реализации и оценки результатов государственного социального заказа, утвержденными приказом Министра общественного развития Республики Казахстан от 15 августа 2018 года № 18 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17315).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z490" w:id="451"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z490" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z491" w:id="452"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z491" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) администрирующий орган – центральный и (или) местный исполнительный орган, передавший свои функции для реализации саморегулируемым организациям, посредством аутсорсинга, государственного социального заказа, государственного задания, а также путем полной передачи за счет пользователей функций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z492" w:id="453"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z492" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мониторинг переданных функций центральных и (или) местных исполнительных органов (далее – мониторинг) – совокупность мероприятий, направленных на систематический и непрерывный сбор, обработку, анализ и оценку данных по осуществлению функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z493" w:id="454"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z493" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган в сфере развития системы государственного управления (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию по передаче функций центральных и (или) местных исполнительных органов в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z494" w:id="455"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z494" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заинтересованные лица – субъекты предпринимательства, саморегулируемые и неправительственные организации, права и обязанности которых затрагиваются Кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z495" w:id="456"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z495" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) исполнители функций – субъекты предпринимательства и их объединения, саморегулируемые и неправительственные организации, осуществляющие функции центральных и (или) местных исполнительных органов в порядке, установленном Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z496" w:id="457"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z496" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основной целью мониторинга является наблюдение за осуществлением функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z497" w:id="458"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z497" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения мониторинга осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z498" w:id="459"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z498" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мониторинг проводится центральными и (или) местными исполнительными органами и заинтересованными лицами, за исключением субъектов квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z499" w:id="460"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z499" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. На основании предложений Комиссии по вопросам передачи функций центральных и (или) местных исполнительных органов в конкурентную среду (далее – Комиссия) для получения независимой оценки осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду, привлекается Национальная палата предпринимателей Республики Казахстан в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z500" w:id="461"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z500" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мониторинг, за исключением мониторинга осуществления государственного социального заказа, основывается на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z501" w:id="462"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z501" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анализе обращений физических и юридических лиц по вопросам осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z502" w:id="463"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z502" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анализе информации от конкурентной среды, Национальной палаты предпринимателей Республики Казахстан (далее – НПП) по вопросам осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z503" w:id="464"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z503" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) системе сбора и анализа данных по вопросам осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z504" w:id="465"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z504" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализе готовности рынка, проводимом центральными и (или) местными исполнительными органами и заинтересованными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z505" w:id="466"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z505" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мониторинг осуществления аутсорсинга функций центральных и (или) местных исполнительных органов, государственного задания, передачи за счет пользователей проводится на основании критериев результативности и процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z506" w:id="467"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z506" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерии результативности определяют достижение установленных центральным и (или) местным исполнительными органами ключевых показателей осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z507" w:id="468"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z507" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Критерии процесса определяют оценку осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду, на основе анализа обращений физических и юридических лиц, информации от конкурентной среды, НПП по вопросам осуществления функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z508" w:id="469"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z508" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В качестве основы для оценки достижения конечных результатов мониторинга требуется определение четких критериев, измеримых количественных и (или) качественных показателей реализации функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z509" w:id="470"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра национальной экономики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Результативность реализации в конкурентной среде функции выявляется путем систематического сбора измеряемых данных (сведений), наблюдения за процессами, отслеживания данных информационных систем (регистры, реестры, базы), сравнения измеряемых количественных и качественных показателей за соответствующие периоды отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z510" w:id="471"/>
+    <w:bookmarkStart w:name="z510" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Систематическим сбором данных по показателям (сведениям) за соответствующие периоды реализации переданной в конкурентную среду функции центрального и (или) местного исполнительного органа является отслеживание динамики, фиксирование отклонения, своевременное оказание консультации исполнителям функций, и корректирование значения показателей результативности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z511" w:id="472"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z511" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В каждом администрирующем органе назначается должностное лицо, ответственное за проведение мониторинга переданных в конкурентную среду функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z512" w:id="473"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z512" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Система и этапы мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z513" w:id="474"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z513" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мониторинг за реализацией переданных в конкурентную среду функций центрального и (или) местного исполнительного органа включает в себя следующий инструментарий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z514" w:id="475"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z514" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) план самооценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z515" w:id="476"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z515" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обратную связь с потребителем (получателем прямого результата) функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z516" w:id="477"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z516" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) внутреннее обжалование в администрирующем органе, у исполнителей функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z517" w:id="478"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z517" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчетность исполнителей функций на ежеквартальной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z518" w:id="479"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z518" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оценку и анализ на основе ежеквартальных отчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z519" w:id="480"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z519" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) итоговый отчет по результатам мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z520" w:id="481"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z520" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Обязательным условием определения качества реализации в конкурентной среде функции центрального и (или) местного исполнительного органа служит оценка удовлетворенности качеством реализации функции потребителями (получателями прямого результата).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z521" w:id="482"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z521" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для определения уровня удовлетворенности качеством реализации функции исполнителями функций применяются дополнительные инструменты и методы (опросные листы, онлайн опросы, статистические данные) исходя из специфики функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z522" w:id="483"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z522" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции, реализуемые саморегулируемыми организациями и за счет пользователей функций, отслеживаются через механизм обратной связи с потребителями (получателями прямого результата) функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z523" w:id="484"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z523" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Субъекты частного предпринимательства, объединенные в саморегулируемые организации, обжалуют действия администрирующего органа в соответствии с подпунктом 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z524" w:id="485"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z524" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае, если функция реализуется за счет пользователей функций, администрирующий орган проводит мониторинг реализации функции и стоимости услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z525" w:id="486"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z525" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. По обращению исполнителя функций администрирующий орган предоставляет письменные и устные консультации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z526" w:id="487"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z526" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мониторинг проводится на постоянной основе в течение всего срока реализации функции в конкурентной среде и носит цикличный характер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z527" w:id="488"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z527" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Цикл мониторинга за реализацией переданных функций состоит из трех этапов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z528" w:id="489"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z528" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-отчетный этап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z529" w:id="490"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z529" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аналитический этап;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z530" w:id="491"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z530" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) этап принятия управленческих решений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z531" w:id="492"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z531" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Информационно-отчетный этап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z532" w:id="493"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z532" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. На информационно-отчетном этапе администрирующим органом осуществляется сбор данных (сведений), обработка и обобщение информации по показателям критериев результативности и процесса, отслеживается своевременное поступление отчетов от исполнителей функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z533" w:id="494"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z533" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. По результатам самооценки и итогам опроса удовлетворенности качеством реализации функции потребителями (получателями прямого результата) исполнители функций на ежеквартальной основе предоставляют в администрирующий орган отчет о реализации функции государственного органа, переданного в конкурентную среду по форме согласно приложению к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z534" w:id="495"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z534" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Отчеты предоставляются в электронной форме в срок не позднее десятого числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z535" w:id="496"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z535" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Администрирующим органом составляется сводный ежеквартальный отчет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z536" w:id="497"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z536" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Аналитический этап</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z537" w:id="498"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z537" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. На аналитическом этапе сотрудниками администрирующего органа проводится анализ и оценка данных, сведений и информации по переданным в конкурентную среду функциям на основе ежеквартальных отчетов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z538" w:id="499"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z538" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Администрирующий орган осуществляет анализ и оценку данных по реализации в конкурентной среде функции один раз в полугодие с момента передачи функций в конкурентную среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z539" w:id="500"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z539" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. На основе ежеквартальных отчетов формируется ежегодный итоговый отчет по результатам мониторинга в срок не позднее двадцатого числа последнего месяца итогового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z540" w:id="501"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z540" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Итоговый отчет также содержат комплексную оценку обоснованности цен, объемов, качества и сроков функции, реализуемой исполнителями функций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z541" w:id="502"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z541" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. По итогам мониторинга, в случаях, когда необходимо проведение дополнительного изучения или опроса, администрирующий орган принимает решение о проведении дополнительного социологического опроса среди потребителей (показателей прямого результата) по соответствующим функциям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z542" w:id="503"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z542" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Данные мониторинга и итоговые отчеты размещаются и в последующем актуализируются на интернет-ресурсах уполномоченного органа, НПП и администрирующих органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z543" w:id="504"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z543" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Этап принятия управленческих решений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z544" w:id="505"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z544" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Администрирующий орган ознакамливает исполнителей функции с результатами мониторинга перед вынесением на обсуждение общественного совета при государственном органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z545" w:id="506"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z545" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Результаты мониторинга используются администрирующим органом для сравнения, проведения анализа и оценки ключевых показателей реализации в конкурентной среде функции центрального и (или) местного исполнительного органа, и принятия соответствующих решений и мер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z546" w:id="507"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z546" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случае, если результаты мониторинга установили некачественную реализацию функции центрального и (или) местного исполнительного органа конкурентной средой центральный и (или) местный исполнительный орган в течение пяти рабочих дней с момента вынесения результатов мониторинга уведомляют об этом уполномоченный орган и НПП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z547" w:id="508"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z547" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Уполномоченный орган в течение десяти рабочих дней со дня получения уведомления выносит вопрос о некачественном осуществлении функции центрального и (или) местного исполнительных органов, переданной в конкурентную среду, на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z548" w:id="509"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z548" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. При принятии Комиссией решения о возврате функций центральных и (или) местных исполнительных органов, переданных в конкурентную среду, в рамках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z549" w:id="510"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z549" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) частичной передачи центральными и (или) местными исполнительными органами – возврат таких функций обеспечивается путем расторжения договора, заключенного с исполнителем, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z550" w:id="511"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z550" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полной передачи центральными и (или) местными исполнительными органами – для возврата таких функций принимаются меры по разработке проекта нормативного правового акта в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z551" w:id="512"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z551" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Возврат функции из конкурентной среды осуществляется в соответствии с Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkEnd w:id="509"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38367,220 +39051,220 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z555" w:id="513"/>
+    <w:bookmarkStart w:name="z555" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Отчет о реализации функции государственного органа, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                         переданного в конкурентную среду</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z556" w:id="514"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z556" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наименование исполнителя функции _________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z557" w:id="515"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z557" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Способ передачи __________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z558" w:id="516"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z558" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сроки предоставления _____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z559" w:id="517"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z559" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стоимость функции (цена) _________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z560" w:id="518"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z560" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Масштаб (объем) реализации функции _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z561" w:id="519"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z561" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (количество потребителей) Способы/методы реализации функции </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z562" w:id="520"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z562" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -39664,55 +40348,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40038,31 +40722,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>