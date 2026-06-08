--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="015c552" w14:textId="015c552">
+    <w:p w14:paraId="6394833" w14:textId="6394833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -488,137 +488,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 июля 2021 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр торговли и интеграции</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -950,668 +969,950 @@
         <w:t>
       2) свидетельство о присвоении международного идентификационного кода изготовителю транспортного средства (далее – Свидетельство) – документ, подтверждающий присвоение международного идентификационного кода изготовителю транспортного средства, зарегистрированному как юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, осуществляющее деятельность на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) идентификационный номер транспортного средства – структурированная комбинация знаков, которая присваивается изготовителем транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информационная система технического регулирования (далее – информационная система) – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) технический секретариат – организация, определяемая уполномоченным органом на осуществление деятельности по проверке правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси, сбору сведений о выданных свидетельствах о безопасности конструкции транспортного средства и присвоению международных идентификационных кодов изготовителям транспортных средств.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      5) технический секретариат – организация, определяемая уполномоченным органом на осуществление деятельности по проверке правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси, сбору сведений о выданных свидетельствах о безопасности конструкции транспортного средства и присвоению международных идентификационных кодов изготовителям транспортных средств.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок присвоения международного идентификационного кода изготовителям транспортных средств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок присвоения международного идентификационного кода изготовителям транспортных средств</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Международный идентификационный код изготовителя транспортного средства располагается в первом разделе идентификационного номера транспортного средства, который присваивается с целью идентификации изготовителя транспортного средства и состоит из трех символов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      4. Международный идентификационный код изготовителя транспортного средства располагается в первом разделе идентификационного номера транспортного средства, который присваивается с целью идентификации изготовителя транспортного средства и состоит из трех символов.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Международный идентификационный код изготовителя транспортного средства используется в целях определения страны изготовителя транспортного средства. Комбинация символов первой и второй позиции международного идентификационного кода изготовителя транспортного средства присваивается Международной общественной организацией, действующей по полномочию Международной организации по стандартизации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Международный идентификационный код изготовителя транспортного средства используется в целях определения страны изготовителя транспортного средства. Комбинация символов первой и второй позиции международного идентификационного кода изготовителя транспортного средства присваивается Международной общественной организацией, действующей по полномочию Международной организации по стандартизации:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обществом автомобильных инженеров (Society of Automotive Engineers) Соединенных штатов Америки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Международный идентификационный код изготовителя транспортного средства, присвоенный изготовителю транспортного средства, повторно не присваивается другому изготовителю в течение тридцати лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Третья позиция международного идентификационного кода изготовителя транспортного средства заполняется алфавитными или цифровыми символами и присваивается техническим секретариатом на основании заявки на получение Свидетельства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - заявка на получение).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Особые требования к позициям международного идентификационного кода изготовителя транспортного средства:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      7. Особые требования к позициям международного идентификационного кода изготовителя транспортного средства:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в международном идентификационном коде изготовителя транспортного средства используются только арабские цифры и заглавные латинские буквы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      1) в международном идентификационном коде изготовителя транспортного средства используются только арабские цифры и заглавные латинские буквы:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 2 3 4 5 6 7 8 9 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      1 2 3 4 5 6 7 8 9 0;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A B C D E F G H J K L M N P R S T U V W X Y Z;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в обозначении международного идентификационного кода изготовителя транспортного средства недопустимо использование латинских букв: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I, O, Q;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      I, O, Q;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для обозначения изготовителя, производящего менее 500 транспортных средств в год, в качестве третьего знака международного идентификационного кода изготовителя транспортного средства используется цифра 9.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      2) для обозначения изготовителя, производящего менее 500 транспортных средств в год, в качестве третьего знака международного идентификационного кода изготовителя транспортного средства используется цифра 9.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном случае техническим секретариатом присваивается двенадцатый, тринадцатый и четырнадцатый знаки идентификационного номера транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      В данном случае техническим секретариатом присваивается двенадцатый, тринадцатый и четырнадцатый знаки идентификационного номера транспортного средства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 8 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Изготовитель транспортного средства для получения Свидетельства направляет в информационной системе следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявку на получение с указанием объема производства (менее 500, или 500 и более транспортных средств в год), бизнес-идентификационный номер и полное наименование изготовителя, юридического адреса на государственном, русском и английском языках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      8. Изготовитель транспортного средства для получения Свидетельства направляет в информационной системе следующие документы:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учредительные документы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      1) заявку на получение с указанием объема производства (менее 500, или 500 и более транспортных средств в год), бизнес-идентификационный номер и полное наименование изготовителя, юридического адреса на государственном, русском и английском языках;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техническое описание планируемого к изготовлению транспортного средства, включающее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      2) учредительные документы;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование и назначение транспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      3) техническое описание планируемого к изготовлению транспортного средства, включающее:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      чертеж транспортного средства в проекциях (сбоку, спереди, сзади и сверху) в формате А4 с указанием габаритных размеров базы и колеи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      наименование и назначение транспортного средства;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общие технические характеристики транспортного средства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      чертеж транспортного средства в проекциях (сбоку, спереди, сзади и сверху) в формате А4 с указанием габаритных размеров базы и колеи;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Представленные документы, указанные в пункте 8 настоящих Правил рассматриваются техническим секретариатом в течение тридцати календарных дней с даты их поступления в технический секретариат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. По результатам рассмотрения документов изготовителю транспортного средства выдается Свидетельство по форме, утвержденной уполномоченным органом в области технического регулирования в соответствии с подпунктом 6) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случае изменения наименования изготовителя, адреса, годового объема производства Свидетельство подлежит переоформлению в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Для переоформления Свидетельства, изготовитель транспортного средства в соответствии с пунктом 8 настоящих Правил, подает заявку на переоформление Свидетельства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Переоформление Свидетельства производится в сроки, установленные пунктом 9 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1716,401 +2017,485 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изготовителям транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на получение свидетельства о присвоении международного идентификационного кода изготовителю транспортного средства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z58" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индивидуальный идентификационный номер, фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при его наличии) физического лица) (бизнес идентификационный номер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полное наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридический и фактический адрес,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на государственном, русском и английском языках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит выдать свидетельство о присвоении международного идентификационного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кода изготовителю транспортного средства с объемом производства менее 500, или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>500 и более транспортных средств в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z59" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаемые документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...76 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) учредительные документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) техническое описание планируемого к изготовлению транспортного средства,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>включающее: наименование и назначение транспортного средства; чертеж</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>транспортного средства в проекциях (сбоку, спереди, сзади и сверху) в формате А4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с указанием габаритных размеров базы и колеи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>общие технические характеристики транспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...203 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"__" ________ 20__ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) физического лица или руководителя</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>юридического лица, электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2215,408 +2600,488 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>изготовителям транспортных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявка на переоформление свидетельства о присвоении международного идентификационного кода изготовителю транспортного средства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индивидуальный идентификационный номер, фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при его наличии) физического лица) (бизнес идентификационный номер, полное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридический и фактический адрес,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на государственном, русском и английском языках</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>просит переоформить свидетельство о присвоении международного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационного кода изготовителю транспортного средства с объемом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>производства менее 500, или 500 и более транспортных средств в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z64" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаемые документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Заявка на переоформление свидетельства о присвоении международного идентификационного кода изготовителю транспортного средства</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) учредительные документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) техническое описание планируемого к изготовлению транспортного средства,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>включающее: наименование и назначение транспортного средства; чертеж</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>транспортного средства в проекциях (сбоку, спереди, сзади и сверху) в формате А4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с указанием габаритных размеров базы и колеи; общие технические характеристики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>транспортного средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) физического лица или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителя юридического лица, электронная цифровая подпись</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2721,838 +3186,1054 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 мая 2021 года № 368-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерство торговли и интеграции Республики Казахстан Комитет технического</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>регулирования и метрологии Республиканское государственное предприятие на праве</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>хозяйственного ведения "Казахстанский институт стандартизации и метрологии"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      QR-код (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СВИДЕТЕЛЬСТВО</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о присвоении международного идентификационного кода изготовителю транспортного средства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...37 lines deleted...]
-        <w:t>хозяйственного ведения "Казахстанский институт стандартизации и метрологии"</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выдачи "____" ________ 20___ года (2)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...69 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________ (3)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИЗГОТОВИТЕЛЬ (4)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>присвоен международный идентификационный код изготовителю</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>транспортного средства (WMI)* (5)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2651"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5113"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Должность руководителя (6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 QR-код (7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия, имя, отчество (при наличии) (8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Примечание предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Данный документ согласно пункту 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от 7 января 2003 года "Об электронном документе и электронной цифровой подписи"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>равнозначен документу на бумажном носителе. Проверить подлинность электронного</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документа Вы можете посредством сети интернет.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* World manufacturer identifier (WMI) - международный идентификационный</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>код изготовителя.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пояснение к оформлению:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Свидетельство оформляется техническим секретариатом в электронном виде</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и регистрируется в реестре данных государственной системы технического</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>регулирования.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При заполнении Свидетельства указываются следующие сведения:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 1 – QR-код уникального идентификационного номера Свидетельства, который</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>автоматически генерируется информационной системой в случайном порядке, состоит</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>из четырнадцати символов и имеет следующее обозначения:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) первые два символа – литерный код Республики Казахстан согласно коду ISO –</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Международной организации по стандартизации (две заглавные латинские буквы –</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>KZ);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) с третьего по четырнадцатый символы – уникальный буквенно-числовой код.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 2 – дата выдачи Свидетельства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 3 – уникальный идентификационный номер Свидетельства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 4 – индивидуальный идентификационный номер / бизнес идентификационный</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номер, наименование изготовителя, юридический адрес изготовителя (страна, область</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(город), район, адрес);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 5 – присвоенный код WMI;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 6 – должность руководителя, выдавшего Свидетельство;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 7 – электронная цифровая подпись (в виде QR-кода) руководителя, выдавшего</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Свидетельство;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>поле 8 – инициалы и фамилия, имя, отчество (при наличии) руководителя,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выдавшего Свидетельство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3878,31 +4559,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>