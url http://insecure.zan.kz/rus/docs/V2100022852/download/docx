--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e13a21" w14:textId="8e13a21">
+    <w:p w14:paraId="3b41cf1" w14:textId="3b41cf1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1708,50 +1708,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственные органы, ответственные за разработку проекта технического регламента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) размещают на веб-портале информационной системы технического регулирования уведомление о разработке проекта технического регламента, изменений и (или) дополнений или отмене технического регламента по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1787,431 +1865,713 @@
         <w:t>
       2) привлекают к разработке проекта технического регламента представителей заинтересованных государственных органов, экспертных советов в области технического регулирования при государственных органах, профильных технических комитетов по стандартизации, Национальную палату предпринимателей Республики Казахстан, Национального органа по стандартизации, аккредитованных объединений субъектов частного предпринимательства, отраслей промышленности и других заинтересованных сторон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организуют проведение анализа научно-технического уровня технических регламентов и взаимосвязанных с ними стандартов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организуют публичное обсуждение проекта технического регламента в течение срока, равного не менее 60 (шестидесяти) календарным дням со дня опубликования уведомления об их разработке до дня опубликования уведомления о завершении публичного обсуждения, который размещается на веб-портале информационной системы технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 83</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан с целью повышения действенности и эффективности государственной политики в части использования конкретных регуляторных инструментов проводят процедуру анализа регуляторного воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) по итогам публичного обсуждения формируют сводку отзывов по проекту технического регламента (по проекту изменений) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, замечания и предложения по проекту технического регламента (по проекту изменений), поступившие после завершения публичного обсуждения не подлежат рассмотрению и включению в сводку отзывов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в течение 10 (десяти) календарных дней предоставляют по запросу заинтересованных сторон полученные замечания и предложения к проекту технического регламента;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в течение 15 (пятнадцати) календарных дней дорабатывают проект технического регламента с учетом полученных замечаний и предложений, и доработанный проект размещают на веб-портале информационной системы технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) в течение 5 (пяти) календарных дней направляют в уполномоченный орган уведомление о завершении публичного обсуждения проекта технического регламента, изменений и (или) дополнений или отмене технического регламента согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам для размещения на веб-портале информационной системы технического регулирования, которое содержит информацию о способе ознакомления с проектом и перечнем полученных замечаний и предложений, наименований государственного органа, разработавшего проект технического регламента, его почтовые и электронные адреса, а также заполняют и представляют в Информационный центр уведомление о завершении публичного обсуждения проекта технического регламента, изменений и (или) дополнений или отмене технического регламента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Разработка технического регламента не допускается в отношении продукции, не включенный в единый перечень продукции, в отношении которой устанавливаются обязательные требования в рамках Таможенного союза, утвержденный решением Комиссии Таможенного союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Технический регламент разрабатывается на основе научно-обоснованных и (или) статистических данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Международные, региональные стандарты и стандарты иностранных государств могут применяться в качестве основы при разработке технических регламентов полностью или частично, если они соответствуют целям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Требования, устанавливаемые в техническом регламенте, должны соответствовать основным целям и принципам технического регулирования, интересам государственной политики в области технического регулирования, развитию материально-технической базы и уровню научно-технического развития, а также законодательству Республики Казахстан и международным договорам, ратифицированным Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Технический регламент предусматривает срок и условия введения его в действие, устанавливающие время переходного периода, в течение которого учитываются вопросы для введения в действие технического регламента, разработки и (или) корректировки нормативной или технической документации, а также вопросы, связанные с выпуском продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Технические регламенты с учетом степени риска причинения вреда устанавливают минимально необходимые требования, обеспечивающие безопасность продукции, процессов, связанных с требованиями к данной продукции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      7. Требования, устанавливаемые в техническом регламенте, должны соответствовать основным целям и принципам технического регулирования, интересам государственной политики в области технического регулирования, развитию материально-технической базы и уровню научно-технического развития, а также законодательству Республики Казахстан и международным договорам, ратифицированным Республикой Казахстан.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Технические регламенты, устанавливающие требования на одну и ту же продукцию, взаимоувязываются в целях обеспечения единого состава и содержания обязательных требований, предъявляемых к продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      Технический регламент предусматривает срок и условия введения его в действие, устанавливающие время переходного периода, в течение которого учитываются вопросы для введения в действие технического регламента, разработки и (или) корректировки нормативной или технической документации, а также вопросы, связанные с выпуском продукции.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Разработка технического регламента осуществляется в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      8. Технические регламенты с учетом степени риска причинения вреда устанавливают минимально необходимые требования, обеспечивающие безопасность продукции, процессов, связанных с требованиями к данной продукции.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяется область применения, где устанавливается исчерпывающий перечень продукции (согласно классификатору "ТН ВЭД ЕАЭС") и процессов, на которые распространяются требования, установленные техническим регламентом, и опасные факторы (риски), которых следует избегать, а также критерии и методы идентификации для целей применения технического регламента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) устанавливаются термины и определения. Термины и определения, используемые в техническом регламенте, не должны противоречить терминам и определениям, установленным Законом, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2246,312 +2606,312 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об обеспечении единства измерений", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О стандартизации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается делать ссылки на статьи других законодательных актов Республики Казахстан, в которых данные термины и определения установлены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяются условия обращения продукции на рынке Республики Казахстан, где устанавливаются положения о том, что продукция соответствует требованиям, установленным техническим регламентом, и способы доведения информации об этом до потребителя (указание о соответствии техническим регламентам в сопроводительной документации, наличие сертификата соответствия или декларация соответствия или свидетельства о государственной регистрации, технической или нормативной документации или указаний по правильной эксплуатации или использованию продукции, включая соответствующие предостережения, схемы сборки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) устанавливаются требования к безопасности продукции и процессам ее жизненного цикла, где с учетом степени риска причинения вреда, устанавливаются минимально необходимые требования, обеспечивающие их безопасность. В техническом регламенте с учетом степени риска причинения вреда могут содержаться специальные требования к объектам технического регулирования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования устанавливаются только к продукции или к продукции и связанным с требованиями к продукции к процессам ее жизненного цикла, связанным с возможностью непосредственного причинения вреда жизни и здоровью человека и окружающей среде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Минимально необходимые требования устанавливаются путем конкретного описания необходимого конечного результата обеспечения безопасности по каждому виду потенциально опасного фактора (риска), присущей данной продукции и процессу. При этом методы достижения цели безопасности не регламентируются, кроме случаев, когда данная цель достигает исключительно применением указанного метода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Числовые значения технических характеристик продукции устанавливаются в случаях, если они имеют постоянную величину: "не более", "не менее", "не допускается содержание".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      Требования устанавливаются только к продукции или к продукции и связанным с требованиями к продукции к процессам ее жизненного цикла, связанным с возможностью непосредственного причинения вреда жизни и здоровью человека и окружающей среде.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатели безопасности оформляются в виде приложения к техническому регламенту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      Минимально необходимые требования устанавливаются путем конкретного описания необходимого конечного результата обеспечения безопасности по каждому виду потенциально опасного фактора (риска), присущей данной продукции и процессу. При этом методы достижения цели безопасности не регламентируются, кроме случаев, когда данная цель достигает исключительно применением указанного метода.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если невозможно определить требования к продукции, длительное использование которых может причинить вред, нанесение которого зависит от факторов, не позволяющих определить степень допустимого риска, технический регламент содержит требования, касающиеся информирования потребителя о возможном вреде продукции и факторах, от которых он зависит;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...15 lines deleted...]
-      Числовые значения технических характеристик продукции устанавливаются в случаях, если они имеют постоянную величину: "не более", "не менее", "не допускается содержание".</w:t>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) могут устанавливаться правила отбора проб и испытаний продукции, правила и формы подтверждения соответствия, в том числе схемы подтверждения соответствия (выбор форм и схем подтверждения соответствия осуществляется с учетом суммарного риска от недостоверной оценки и ущерба от применения продукции, прошедшей подтверждение соответствия) и (или) требования к терминологии, упаковке, маркировке или этикетированию и правилам их нанесения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      Показатели безопасности оформляются в виде приложения к техническому регламенту.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в технических регламентах схем подтверждения соответствия продукции, они определяются в национальных стандартах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-      В случае если невозможно определить требования к продукции, длительное использование которых может причинить вред, нанесение которого зависит от факторов, не позволяющих определить степень допустимого риска, технический регламент содержит требования, касающиеся информирования потребителя о возможном вреде продукции и факторах, от которых он зависит;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) устанавливаются сроки и условия введения в действие технического регламента, устанавливающие время переходного периода, в течение которого учитываются вопросы для введения в действие технического регламента, разработки и (или) корректировки нормативной или технической документации, а также вопросы, связанные с выпуском продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
-[...15 lines deleted...]
-      5) могут устанавливаться правила отбора проб и испытаний продукции, правила и формы подтверждения соответствия, в том числе схемы подтверждения соответствия (выбор форм и схем подтверждения соответствия осуществляется с учетом суммарного риска от недостоверной оценки и ущерба от применения продукции, прошедшей подтверждение соответствия) и (или) требования к терминологии, упаковке, маркировке или этикетированию и правилам их нанесения.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) формируются перечень взаимосвязанных стандартов в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента, а также перечень стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки (подтверждения) соответствия продукции (далее – перечни стандартов), которые оформляются в виде приложения к проекту технического регламента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Разработка перечней стандартов осуществляется путем включения в них документов по стандартизации по формам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2566,487 +2926,487 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы обеспечивают подготовку и представление в уполномоченный орган не реже 1 (одного) раза в год обоснованных предложений по внесению изменений и (или) дополнений в технические регламенты и актуализации перечней стандартов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный орган по стандартизации осуществляет рассмотрение перечней стандартов, их соответствие, обеспеченность с показателями, содержащимися в проекте технического регламента в течение 15 (пятнадцати) календарных дней со дня получения материалов от уполномоченного органа либо государственного органа, ответственного за разработку проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечни стандартов не формируется в случае, когда требования технического регламента выполняются непосредственно.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...15 lines deleted...]
-      Государственные органы обеспечивают подготовку и представление в уполномоченный орган не реже 1 (одного) раза в год обоснованных предложений по внесению изменений и (или) дополнений в технические регламенты и актуализации перечней стандартов.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки (подтверждения) соответствия продукции (далее - перечень стандартов, содержащих правила и методы) не формируется в случаях, когда технический регламент не содержит требований о проведении оценки соответствия, либо когда оценка соответствия требованиям технического регламента осуществляется без проведения исследований (испытаний) и измерений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
-[...15 lines deleted...]
-      Национальный орган по стандартизации осуществляет рассмотрение перечней стандартов, их соответствие, обеспеченность с показателями, содержащимися в проекте технического регламента в течение 15 (пятнадцати) календарных дней со дня получения материалов от уполномоченного органа либо государственного органа, ответственного за разработку проекта технического регламента.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В перечень стандартов, содержащих правила и методы включаются национальные стандарты и (или) межгосударственные стандарты, а в случае их отсутствия - методики выполнения измерений, которые являются обязательными для осуществления оценки (подтверждения) соответствия продукции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
-[...15 lines deleted...]
-      Перечни стандартов не формируется в случае, когда требования технического регламента выполняются непосредственно.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Межгосударственные стандарты, включаются в перечни стандартов, при условии принятия их на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      Перечень стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки (подтверждения) соответствия продукции (далее - перечень стандартов, содержащих правила и методы) не формируется в случаях, когда технический регламент не содержит требований о проведении оценки соответствия, либо когда оценка соответствия требованиям технического регламента осуществляется без проведения исследований (испытаний) и измерений.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в перечне стандартов, содержащих правила и методы, национального стандарта и (или) межгосударственного стандарта, а в случае их отсутствия методики выполнения измерений, необходимых для применения и исполнения требования технического регламента и осуществления оценки соответствия объектов технического регулирования, соответствующее требование технического регламента вступает в силу только после того, когда соответствующий национальный стандарт и (или) межгосударственный стандарты, а в случае их отсутствия методика выполнения измерений, будут включены в перечень стандартов, содержащих правила и методы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
-[...15 lines deleted...]
-      В перечень стандартов, содержащих правила и методы включаются национальные стандарты и (или) межгосударственные стандарты, а в случае их отсутствия - методики выполнения измерений, которые являются обязательными для осуществления оценки (подтверждения) соответствия продукции.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В перечень стандартов, содержащих правила и методы, включаются методики исследований (испытаний) и измерений, аттестованные и утвержденные в соответствии с законодательством Республики Казахстан в области обеспечения единства изменений, сведения о которых включены в "Реестр государственной системы измерений Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
-[...15 lines deleted...]
-      Межгосударственные стандарты, включаются в перечни стандартов, при условии принятия их на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае разработки проекта изменения к техническому регламенту государственный орган, ответственный за разработку проекта изменения к техническому регламенту подготавливает таблицу с действующей и предлагаемой редакции структурных элементов технического регламента с соответствующим обоснованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представление предложений по внесению изменений в перечни стандартов предусмотрена </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок экспертизы технических регламентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Проект технического регламента, копии отзывов заинтересованных организаций, сводка отзывов, отражающая представленные замечания и предложения к проекту технического регламента и оформленная в табличном виде с указанием автора замечаний и предложений, действующей и предлагаемой редакции, а также с заключением разработчика по представленным замечаниям и предложениям, направляются для рассмотрения в уполномоченный орган с целью установления соответствия целям предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона, требованиям Закона и международным договорам, ратифицированным Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение проекта технического регламента и прилагаемых к нему материалов, изложенных в настоящем пункте, проводится в течение 10 (десяти) рабочих дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Государственные органы, ответственные за разработку проекта технического регламента, после получения заключений, а также замечаний и предложений в течение 10 (десяти) рабочих дней осуществляют доработку проекта технического регламента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок принятия, изменения и отмены технических регламентов</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Порядок принятия, изменения и отмены технического регламента осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О правовых актах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Внесение изменений в технический регламент осуществляется в соответствии с главами 2 и 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В случае несоответствия технического регламента положениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, интересам государственной политики, развитию материально-технической базы и уровню научно-технического развития, а также международным договорам, ратифицированным Республикой Казахстан, государственный орган, принявший технический регламент, отменяет или вносит изменения в такой нормативный правовой акт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3190,68 +3550,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о разработке проекта технического регламента, изменений и (или) дополнений или отмене технического регламента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3853,98 +4213,98 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сводки отзывов по проекту технического регламента (по проекту изменений) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Наименование проекта технического регламента (проекта изменения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4408,68 +4768,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о завершении публичного обсуждения проекта технического регламента, изменений и (или) дополнений или отмене технического регламента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4998,68 +5358,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень взаимосвязанных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5409,130 +5769,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 2 указываются элементы технического регламента, соответствие которым обеспечено посредством выполнения требований взаимосвязанного стандарта (абзац, подпункт, пункт, статья, приложение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 3 указывается обозначение взаимосвязанного стандарта в целом и/или разделов (пунктов, подпунктов) взаимосвязанного стандарта, если соблюдение требований технического регламента обеспечено применением на добровольной основе отдельных разделов (пунктов, подпунктов) взаимосвязанного стандарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе 5 указывается информация о дате окончания применения взаимосвязанного стандарта, взамен которого разработан заменяющий взаимосвязанный стандарт (день – двумя арабскими цифрами, месяц – двумя арабскими цифрами, год – четырьмя арабскими цифрами), и (или) информация об установлении в случае необходимости переходного периода, в течение которого применяется как замененный, так и заменяющий его стандарт.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z114" w:id="98"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5676,68 +6036,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки (подтверждения) соответствия продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6087,130 +6447,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 2 указываются элементы технического регламента, соответствие которым подтверждено посредством применения правил и методов исследований (испытаний) и измерений, в том числе правил отбора образцов, установленных в стандарте (абзац, подпункт, пункт, статья, приложение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 3 указывается обозначение стандарта в целом и/или разделов (пунктов, подпунктов) стандарта, если для осуществления оценки (подтверждения) соответствия продукции требованиям технического регламента обеспечено применением отдельных разделов (пунктов, подпунктов) стандарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе 5 указывается информация о дате окончания применения стандарта, взамен которого разработан заменяющий стандарт (день – двумя арабскими цифрами, месяц – двумя арабскими цифрами, год – четырьмя арабскими цифрами), и (или) информация об установлении в случае необходимости переходного периода, в течение которого применяется как замененный, так и заменяющий его стандарт.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z121" w:id="103"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6354,68 +6714,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Представление предложений по внесению изменений в перечень взаимосвязанных стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента, а также перечень стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента и осуществления оценки (подтверждения) соответствия продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6838,204 +7198,204 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В графе 2 указываются элементы технического регламента, соответствие которым подтверждено посредством применения правил и методов исследований (испытаний) и измерений, в том числе правил отбора образцов, установленных в стандарте (абзац, подпункт, пункт, статья, приложение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В графе 3 указывается обозначение стандарта (методики) в целом и/или разделов (пунктов, подпунктов) стандарта (методики), если для осуществления оценки (подтверждения) соответствия продукции требованиям технического регламента обеспечено применением отдельных разделов (пунктов, подпунктов) стандарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В графе 5 указывается дата начала применения заменяющего стандарта (цифровым способом: день – двумя арабскими цифрами, месяц – двумя арабскими цифрами, год – четырьмя арабскими цифрами).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z128" w:id="108"/>
-[...15 lines deleted...]
-      1. В графе 2 указываются элементы технического регламента, соответствие которым подтверждено посредством применения правил и методов исследований (испытаний) и измерений, в том числе правил отбора образцов, установленных в стандарте (абзац, подпункт, пункт, статья, приложение).</w:t>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 6 указывается информация о дате окончания применения стандарта, взамен которого разработан заменяющий стандарт (день – двумя арабскими цифрами, месяц – двумя арабскими цифрами, год – четырьмя арабскими цифрами), и (или) информация об установлении в случае необходимости переходного периода, в течение которого применяется как замененный, так и заменяющий его стандарт.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z129" w:id="109"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>