--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d02081" w14:textId="1d02081">
+    <w:p w14:paraId="3f7e8a3" w14:textId="3f7e8a3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,323 +102,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра торговли и интеграции Республики Казахстан от 25 мая 2021 года № 358-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 мая 2021 года № 22851.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7-4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О регулировании торговой деятельности" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осуществления верификации (проверки) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Комитету технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр торговли и интеграции </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -548,305 +737,832 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 мая 2021 года № 358-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления верификации (проверки) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления верификации (проверки) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7-4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О регулировании торговой деятельности" и определяют порядок осуществления верификации (проверки) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченный орган в области регулирования торговой деятельности (далее – уполномоченный орган) – центральный исполнительный орган, формирующий торговую политику и осуществляющий руководство, а также межотраслевую координацию в сфере торговой деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченная организация – Национальная палата предпринимателей Республики Казахстан "Атамекен", осуществляющая регистрацию экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 2 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления верификации (проверки) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях подтверждения страны происхождения товаров уполномоченный орган осуществляет верификацию (проверку) обоснованности регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров (далее – система REX).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Верификация (проверка) осуществляется на основании официальных запросов, поступивших в уполномоченный орган из Королевства Норвегии, Швейцарской Конфедерации страны ввоза товара.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      1) уполномоченный орган в области регулирования торговой деятельности (далее – уполномоченный орган) – центральный исполнительный орган, формирующий торговую политику и осуществляющий руководство, а также межотраслевую координацию в сфере торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Срок проведения верификации (проверки) не превышает 30 (тридцать) рабочих дней с момента поступления запроса в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      2) уполномоченная организация – Национальная палата предпринимателей Республики Казахстан "Атамекен", осуществляющая регистрацию экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган для проведения верификации (проверки) регистрируется в системе REX на веб-сайте Европейской комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ к веб-сайту Европейской комиссии осуществляется через персональный логин и пароль уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...107 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра торговли и интеграции РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уполномоченный орган со дня поступления запроса обоснованности регистрации экспортера в течение 3 (трех) рабочих дней направляет запрос в уполномоченную организацию для предоставления копии заявления на получение регистрационного номера экспортера, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -861,205 +1577,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регистрации экспортеров в информационных системах стран ввоза товара в целях подтверждения страны происхождения товаров, утвержденными приказом Министра торговли и интеграции Республики Казахстан от 31 марта 2021 года № 244-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22437), а также копий документов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечнем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> документов, подтверждающих происхождение товара, утвержденным приказом Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 8 июля 2014 года № 257 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9665) (далее – документы), послужившими основаниями для регистрации экспортеров в системе REX.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае подачи заявления через уполномоченного представителя экспортера, прилагается доверенность на представление интересов экспортера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уполномоченная организация в течение 5 (пяти) рабочих дней со дня поступления запроса направляет запрашиваемые документы в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган со дня получения документов в течение 7 (семи) рабочих дней осуществляет верификацию (проверку) полноты и достоверности данных, содержащихся в документах, а так же в системе REX.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. По результатам верификации (проверки) уполномоченный орган в течение 7 (семи) рабочих дней, формирует заключение о верификации (проверки) обоснованности регистрации экспортеров в системе REX c указанием результатов верификации (проверки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия экспортера условиям генеральной системы преференций, предоставляемых Королевством Норвегии, Швейцарской Конфедерации в отношении товаров, происходящих из развивающихся и наименее развитых стран, несоблюдения экспортером обязательств, взятых на себя при регистрации в системе REX и прекращения экспортером своей деятельности уполномоченный орган в течение 3 (трех) рабочих дней направляет обращение в уполномоченную организацию для отзыва регистрации экспортера в системе REX.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1385,31 +2100,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>