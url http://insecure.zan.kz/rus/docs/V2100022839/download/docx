--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75c0930" w14:textId="75c0930">
+    <w:p w14:paraId="b5dc10b" w14:textId="b5dc10b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -346,137 +346,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие с 1 июля 2021 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр национальной экономики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -484,122 +503,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Иргалиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Комитет по правовой статистике и </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">специальным учетам </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Генеральной прокуратуры </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -892,310 +927,698 @@
         <w:t>
       3. В целях улучшения взаимодействия субъектов предпринимательства и государства проводится Единый день отчета по обсуждению вопросов регулирования отношений бизнеса и государства и выработка конструктивных решений по ним, повышение правовой грамотности субъектов предпринимательства и организаций для осуществления безопасной деятельности, развитие системной профилактики нарушений обязательных требований законодательства по вопросам государственного контроля и надзора в рамках реализации реформы контрольно-надзорной деятельности государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Участниками Единого дня отчета являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      1) от субъектов предпринимательства – предприниматели, представители региональных палат предпринимателей столицы, городов республиканского значения и областей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) от субъектов предпринимательства – предприниматели, представители региональных палат предпринимателей столицы, областей и городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) от государственных органов – представители органов контроля и надзора, уполномоченного органа в сфере государственной службы, уполномоченного органа по противодействию коррупции, а также представители органов прокуратуры соответствующей территориальной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      2) от государственных органов – представители органов контроля и надзора, уполномоченного органа в сфере государственной службы, уполномоченного органа по противодействию коррупции, а также представители органов прокуратуры соответствующей территориальной единицы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Единый день отчета проводится под председательством заместителя акима столицы, области или города республиканского значения, курирующего вопросы предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      5. Единый день отчета проводится под председательством заместителя акима столицы, города республиканского значения или области, курирующего вопросы предпринимательства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган, осуществляющий в пределах своей компетенции статистическую деятельность в области правовой статистики и специальных учетов, направляет статистические данные по проверкам субъектов предпринимательства за период с 1 января по 1 августа соответствующего года в местные исполнительные органы столицы, областей и городов республиканского значения за 10 (десять) рабочих дней до проведения Единого дня отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      6. Уполномоченный орган, осуществляющий в пределах своей компетенции статистическую деятельность в области правовой статистики и специальных учетов, направляет статистические данные по проверкам субъектов предпринимательства за период с 1 января по 1 августа соответствующего года в местные исполнительные органы столицы, городов республиканского значения и областей за 10 (десять) рабочих дней до проведения Единого дня отчета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Органы контроля и надзора за месяц до проведения Единого дня отчета направляют в местные исполнительные органы соответствующей территории кандидатуры для принятия участия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      7. Органы контроля и надзора за месяц до проведения Единого дня отчета направляют в местные исполнительные органы соответствующей территории кандидатуры для принятия участия.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии территориальных подразделений органов контроля и надзора, предоставляются кандидатуры представителей ведомств, осуществляющих государственный контроль и надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      При отсутствии территориальных подразделений органов контроля и надзора, предоставляются кандидатуры представителей ведомств, осуществляющих государственный контроль и надзор.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местные исполнительные органы столицы, областей и городов республиканского значения в срок до 5 сентября соответствующего года направляют информацию с указанием даты, времени и места проведения Единого дня отчета в органы контроля и надзора и субъектам предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      8. Местные исполнительные органы столицы, городов республиканского значения и областей в срок до 5 сентября соответствующего года направляют информацию с указанием даты, времени и места проведения Единого дня отчета в органы контроля и надзора и субъектам предпринимательства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы организации проведения Единого дня отчета определяются местными исполнительными органами столицы, областей и городов республиканского значения самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Единый день отчета проводится местными исполнительными органами для аудитории субъектов предпринимательства ежегодно в последний четверг сентября, которые за 10 (десять) календарных дней до проведения Единого дня отчета через средства массовой информации информируют субъектов предпринимательства и Национальную палату предпринимателей Республики Казахстан о проведении Единого дня отчета с обязательным указанием времени и места проведения, перечня участвующих органов контроля и надзора, а также субъектов предпринимательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      Вопросы организации проведения Единого дня отчета определяются местными исполнительными органами столицы, городов республиканского значения и областей самостоятельно.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Национальная палата предпринимателей Республики Казахстан также за 7 (семь) рабочих дней до проведения Единого дня отчета на своем официальном сайте размещает информацию о проведении Единого дня отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      9. Единый день отчета проводится местными исполнительными органами для аудитории субъектов предпринимательства ежегодно в последний четверг сентября, которые за 10 (десять) календарных дней до проведения Единого дня отчета через средства массовой информации информируют субъектов предпринимательства и Национальную палату предпринимателей Республики Казахстан о проведении Единого дня отчета с обязательным указанием времени и места проведения, перечня участвующих органов контроля и надзора, а также субъектов предпринимательства.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По итогам проведения Единого дня отчета местными исполнительными органами столицы, областей и городов республиканского значения принимается протокольное решение, согласованное с представителями органов контроля и надзора, уполномоченного органа в сфере государственной службы, уполномоченного органа по противодействию коррупции, органов прокуратуры и палаты предпринимателей соответствующей территориальной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      10. Национальная палата предпринимателей Республики Казахстан также за 7 (семь) рабочих дней до проведения Единого дня отчета на своем официальном сайте размещает информацию о проведении Единого дня отчета.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По итогам проведения Единого дня отчета местными исполнительными органами столицы, областей и городов республиканского значения заполняется отчет об итогах проведения Единого дня отчета по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с последующим направлением его в уполномоченный орган по предпринимательству до 10 (десятого) октября соответствующего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      11. По итогам проведения Единого дня отчета местными исполнительными органами столицы, городов республиканского значения и областей принимается протокольное решение, согласованное с представителями органов контроля и надзора, уполномоченного органа в сфере государственной службы, уполномоченного органа по противодействию коррупции, органов прокуратуры и палаты предпринимателей соответствующей территориальной единицы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отчет об итогах проведения Единого дня отчета размещается на интернет–ресурсе акимата столицы, областей и городов республиканского значения в постоянно действующей вкладке "Единый день отчета перед бизнес-сообществом", в котором размещается вся информация об итогах проведения Единого дня отчета (информационно-аналитический материал, разъяснения законодательства, памятки предпринимателям, вопросы-ответы, озвученные в ходе проведения Единого дня отчета) до 10 (десятого) октября соответствующего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1404,510 +1827,511 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет об итогах проведения единого дня отчета ____________________________________________________ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование местного исполнительного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="405"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1533"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4156" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средства массовой информации, в которых за 10 (десять) рабочих дней до проведения размещено объявление о проведении Единого дня отчета в регионе (ссылка на официальный сайт акимата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Органы контроля и надзора, принявшие участие, фамилия, имя и отчество (при наличии), должность участников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения о субъектах предпринимательства (общее количество, в разрезе видов деятельности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вопросы и предложения, поступившие от субъектов предпринимательства (в том числе размещенные на интернет-ресурсе акимата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1533" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Информация о ходе решения вопросов и рассмотрения предложений, поступивших от субъектов предпринимательства </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4156" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2394" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1533" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1969,55 +2393,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2343,31 +2767,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>