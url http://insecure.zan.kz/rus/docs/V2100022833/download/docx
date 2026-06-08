--- v0 (2025-11-23)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04c307d" w14:textId="04c307d">
+    <w:p w14:paraId="5e36f91" w14:textId="5e36f91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1275,1890 +1275,2280 @@
         <w:t>
       11) инкубационный период – отрезок времени от момента попадания возбудителя инфекции в организм до проявления первых симптомов болезни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z317" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) очаг инфекционного или паразитарного заболевания (далее – очаг) – место пребывания больного инфекционным или паразитарным заболеванием с окружающей его территорией в тех пределах, в которых возбудитель инфекции способен передаваться от больного к восприимчивым людям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z318" w:id="27"/>
+    <w:bookmarkStart w:name="z333" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) рутинный эпидемиологический надзор – мониторинг уровня и динамики заболеваемости и летальности от острых респираторных вирусных инфекций, гриппа, COVID-19 и их осложнений (пневмонии) на основе учета числа зарегистрированных случаев заболеваний в Республике Казахстан по обращаемости населения с клиническими проявлениями острых респираторных заболеваний верхних и нижних дыхательных путей, включая пневмонию в течение эпидемического сезона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z318" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) реконвалесцент – больной человек в стадии выздоровления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z319" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z319" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ретроспективный эпидемиологический анализ – анализ уровня, структуры и динамики инфекционной заболеваемости за длительный предшествующий промежуток времени с целью обоснования перспективного планирования противоэпидемических мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z320" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z320" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) санация – проведение целенаправленных лечебно-профилактических мер по оздоровлению организма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z321" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z321" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) скарлатина – острое инфекционное заболевание, проявляющееся мелкоточечной сыпью (экзантемой), лихорадкой, общей интоксикацией, явлениями острого тонзиллита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z322" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z322" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ограничительные мероприятия в стационарных условиях – меры, направленные на предотвращение распространения инфекционных и паразитарных заболеваний, предусматривающие особый режим передвижения медицинских работников и пациентов, своевременную изоляцию больных, введение масочного режима, усиление дезинфекционно-стерилизационного режима и соблюдение личной гигиены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z323" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z323" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) фильтр – противоэпидемический барьер, организуемый в поликлинике, задачей которого является разделение пациентов на входе в поликлинику на два основных потока: лица с подозрением на инфекционное заболевание (повышенная температура, сыпь неясной этиологии, диспепсические расстройства и проявления инфекционных заболеваний) и здоровые лица или люди с различными функциональными отклонениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z324" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z324" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) "утренний фильтр" – прием детей в организации образования с опросом родителей на наличие признаков и симптомов ОРВИ и гриппа с осмотром зева, термометрия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z326" w:id="35"/>
+    <w:bookmarkStart w:name="z325" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) гриппоподобные заболевания (далее – ГПЗ) – случаи острых респираторных вирусных заболеваний, возникшие в течение предшествующих десяти календарных дней, характеризующегося лихорадкой ≥38 °C и кашлем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z326" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) зональная вирусологическая лаборатория по дозорному эпидемиологическому надзору (далее – ДЭН) за гриппом – вирусологическая лаборатория, которая осуществляет методическую и практическую помощь вирусологическим лабораториям, участвующим в системе ДЭН за ГПЗ, ТОРИ и гриппом, а также в целях обеспечения внешней оценки качества проводит ретестирование образцов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z327" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z334" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) пороговый уровень – расчетное граничное значение эпидемиологического показателя, установленное на основе анализа многолетних данных наблюдения, применяемое для оценки эпидемиологической ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z327" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) дозорные центры – медицинские организации, где осуществляется система ДЭН за ГПЗ, ТОРИ и гриппом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z328" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z328" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) дозорные регионы – административные территории, где внедрена и проводится система ДЭН за ГПЗ, ТОРИ и гриппом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z329" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z329" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) дозорный эпидемиологический надзор – систематический сбор информации о больном ГПЗ и образцов материала от больных ГПЗ и ТОРИ в репрезентативных группах, позволяющий сравнивать эпидемиологические и вирусологические характеристики заболеваемости гриппом, экономический ущерб от гриппа в Республике Казахстан с данными стран мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z330" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z330" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) коронавирусная инфекция COVID-19 (далее – COVID-19) – инфекционное заболевание, вызванное новым типом вируса из семейства коронавирусов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Министра здравоохранения РК от 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических, санитарно-профилактических мероприятий при острых респираторных вирусных инфекциях, гриппе и их осложнениях (пневмонии), менингококковой инфекции, коронавирусной инфекции COVID-19, ветряной оспе и скарлатине</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических, санитарно-профилактических мероприятий при острых респираторных вирусных инфекциях, гриппе и их осложнениях (пневмонии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Санитарно-эпидемиологический контроль за заболеваемостью населения ОРВИ (ГПЗ, ТОРИ), гриппом и их осложнениями (пневмониями) осуществляется в виде мониторинга в течение года и включает проведение санитарно-противоэпидемических и санитарно-профилактических мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Санитарно-противоэпидемические и санитарно-профилактические мероприятия при проведении эпидемиологического надзора за ОРВИ, гриппом и их осложнениями (пневмониями) распределены на периоды предэпидемический с 1 октября по 1 декабря и эпидемический сезоны с 1 декабря по 30 апреля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ДЭН за гриппом, ОРВИ, ГПЗ и ТОРИ, целью которого являются мониторинг заболеваемости гриппом амбулаторных и стационарных больных, ранняя расшифровка циркулируемых типов вирусов среди населения и обнаружение новых, видоизмененных видов вируса гриппа, проводится круглогодично.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В предэпидемический период местными органами государственного управления здравоохранением областей, городов республиканского значения и столицы обеспечивается проведение следующих мероприятий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка межведомственных оперативных комплексных планов мероприятий по борьбе с ОРВИ и гриппом руководителями местных органов государственного управления здравоохранением областей, городов республиканского значения и столицы, государственных органов и организаций санитарно-эпидемиологической службы и заинтересованных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) готовность медицинских организаций к приему больных ОРВИ и гриппом при подъеме заболеваемости в эпидемический сезон, предусмотрев создание необходимого объема коечного фонда, резерва основных противогриппозных препаратов и средств (противовирусные препараты, оксолиновая мазь, жаропонижающие средства, иммуномодулирующие средства, витамины и минералы), оборудования и средств для оказания интенсивной терапии, дезинфицирующих препаратов и средств индивидуальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) систематический (еженедельный с 1 октября) мониторинг заболеваемости ОРВИ, гриппом и их осложнений (пневмоний), а также летальности от них, заболеваемости ОРВИ и гриппом среди вакцинированных против гриппа лиц, среди беременных и детей до одного года по территориям, возрастам и группам риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) резерв противогриппозных препаратов и средств в медицинских организациях составляется из расчета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в организациях, оказывающих амбулаторно-поликлиническую помощь не менее чем на 10 (десяти) больных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в стационарах – не менее чем на 35 (тридцати пяти) больных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проведение семинаров и инструктажа по вопросам клиники, диагностики, лечения и профилактики гриппа с работниками медицинских организаций и персоналом организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проведение вакцинации против гриппа контингента согласно приложениям к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> обязательных профилактических прививок в рамках гарантированного объема медицинской помощи, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2020 года № 612 "Об утверждении перечня заболеваний, против которых проводятся обязательные профилактические прививки в рамках гарантированного объема медицинской помощи, правил, сроков их проведения и групп населения, подлежащих профилактическим прививкам".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказом Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В эпидемический период местными органами государственного управления здравоохранением областей, городов республиканского значения и столицы, территориальными подразделениями ведомства государственного органа в сфере санитарно-эпидемиологического благополучия населения на соответствующей территории (далее – территориальные подразделения) обеспечивается проведение следующих мероприятий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) учет случаев ОРВИ, гриппа и их осложнений (пневмоний), а также летальных случаев, связанных с ними, с лабораторным изучением биоматериала на грипп и вирусы ОРВИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) систематический (ежедневный с 1 декабря) мониторинг заболеваемости ОРВИ, гриппом и их осложнений (пневмоний), а также летальности от них, заболеваемости ОРВИ и гриппом среди вакцинированных против гриппа лиц, среди беременных и детей до одного года по территориям, возрастам и группам риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мониторинг иммунизации населения против гриппа по возрастам, категориям групп риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представление медицинскими организациями информации в письменной или электронной форме о состоянии заболеваемости ОРВИ, гриппом и их осложнениями (пневмониями), а также летальности от них в территориальные подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) регулярное информирование местных исполнительных органов территориальными подразделениями об эпидемиологической ситуации по заболеваемости ОРВИ, гриппом и их осложнений (пневмонии) и летальности от них, активности циркулирующих типов вируса в регионе и необходимых мерах профилактики и борьбы с гриппом и ОРВИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение санитарно-просветительной работы среди населения о мерах профилактики и борьбы с гриппом и ОРВИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) санитарно – противоэпидемические и санитарно-профилактические мероприятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра здравоохранения РК от 14.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Министра здравоохранения РК от 14.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В эпидемический сезон в медицинских организациях, оказывающих амбулаторно-поликлиническую помощь, проводятся следующие санитарно-противоэпидемические и санитарно-профилактические мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организация и оборудование фильтров на входе с соответствующими указателями на территории и в здании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лица с признаками ОРВИ, ГПЗ, ТОРИ и гриппа изолируются в специально выделенную комнату, после чего медицинская сестра фильтра вызывает врача;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) после осмотра врачом медицинская сестра фильтра выполняет назначения врача (берет мазки на исследования, выполняет инъекции) и далее пациент направляется на лечение в амбулаторных или в стационарных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограничение времени нахождения в поликлинике посетителей, выделение дополнительных кабинетов для приема больных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установление дополнительных телефонов и автомобильных транспортных средств (далее – автотранспортные средства) для оказания консультативной помощи и госпитализации больных с подозрением на грипп и тяжелым, средне-тяжелым течением ОРВИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) создание условий для обслуживания вызовов на дому (дополнительные автотранспортные средства, горюче-смазочный материал, организация посменной работы регистратуры, выдача листов о временной нетрудоспособности на семь календарных дней);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) первоочередное обслуживание вызовов на дому беременных и детей до 1 года с проявлениями ОРВИ, гриппа и их осложнений (пневмонии) с обеспечением их ежедневного патронажа, своевременной госпитализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в период подъема заболеваемости ОРВИ, гриппом продление продолжительности работы медицинской организации с 8.00 до 20.00 часов, в субботние и воскресные дни с 9.00 до 18.00 часов в соответствии с внутренними актами организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) создание запаса противовирусных препаратов для лечения амбулаторных больных ОРВИ, гриппом и их осложнений (пневмонии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечение одноразовыми медицинскими масками сотрудников из расчета замены масок через каждые 3 часа со своевременной утилизацией использованных предметов личной гигиены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) использование современных устройств, обеспечивающих обеззараживание воздуха в присутствии людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечение санитарных узлов дозаторами с жидким мылом, электросушилками или одноразовыми бумажными салфетками, мусорными урнами, оснащенными педалью для сбора использованных масок и салфеток;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) обеспечение температурного режима в помещениях медицинских организаций не менее + 18°С;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение своевременного (не позднее 72 (семидесяти двух) часов с момента заболевания) забора материала от больных с предположением на грипп и респираторные вирусные инфекции. Отобранные образцы помещаются в пробирку с вирусно-транспортной средой, после в термоконтейнере с хладоэлементами и транспортируются в вирусологические лаборатории в день забора или на следующий день, в течение 48 часов от момента забора до поступления в лабораторию (максимально допустимый срок – 72 часа). Хранение в медучреждении обеспечивается при температуре 2 - 80С до 72 часов, без использования жидкого азота. Транспортировка проводится без предварительной заморозки в термоконтейнерах с соблюдением правил тройной упаковки и холодовой цепи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) создание запаса расходных материалов и транспортной среды для забора материала от больных с подозрением на грипп и обеспечение временного хранения транспортной среды с соблюдением температурного режима не более семи календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) размещение наглядной информации о профилактике ОРВИ и гриппа (стенды, брошюры, листовки, плакаты, показ видеоматериалов по профилактике гриппа) в местах нахождения пациентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В эпидемический сезон в медицинских организациях (стационары, организации родовспоможения и отделения) проводятся следующие санитарно-противоэпидемические и санитарно-профилактические мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) перепрофилирование коек соматических отделений под инфекционные койки в период подъема заболеваемости ОРВИ, гриппа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приобретение запаса препаратов для лечения больных ОРВИ, гриппом и их осложнений (пневмонии), так же дезинфицирующих средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение своевременного (не позднее 72 (семидесяти двух) часов с момента заболевания) забора материала от больных с предположением на грипп и респираторные вирусные инфекции. Отобранные образцы помещаются в пробирку с вирусно-транспортной средой, после в термоконтейнере с хладоэлементами и транспортируются в вирусологические лаборатории в день забора или на следующий день, в течение 48 часов от момента забора до поступления в лабораторию (максимально допустимый срок – 72 часа). Хранение в медучреждении обеспечивается при температуре 2 - 80С до 72 часов, без использования жидкого азота. Транспортировка проводится без предварительной заморозки в термоконтейнерах с соблюдением правил тройной упаковки и холодовой цепи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приобретение запаса расходных материалов и транспортной среды для забора материала от больных с предположением на грипп и обеспечение временного хранения транспортной среды с соблюдением температурного режима не более семи календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение средствами индивидуальной защиты (одноразовые медицинские маски, халаты, перчатки) медицинского персонала, оказывающего медицинскую помощь пациентам с признаками ОРВИ и гриппа; обеспечение одноразовыми медицинскими масками сотрудников из расчета замены масок через каждые 3 часа, не допускать их повторное использование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) введение масочного режима для медицинского персонала с ограничением передвижения медицинских работников по отделениям стационара и числа посетителей в период введения ограничительных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение температурного режима в помещениях организациях здравоохранения не менее + 18°С, в помещениях родильного блока не менее + 22°С;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проветривание палат не менее трех раз в день через оконные проемы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) использование устройств для обеззараживания воздуха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организация выявления лиц с признаками ОРВИ и гриппа среди пациентов и сотрудников в стационаре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) изоляция пациентов с предположением на ОРВИ и грипп в отдельные помещения или блоки (палаты, боксы, отделения, секции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществление учета и регистрации случаев внутрибольничной заболеваемости гриппом, расследование причин и принятие мер по локализации вспышек гриппа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В эпидемический сезон в организациях образования проводятся следующие санитарно-противоэпидемические и санитарно-профилактические мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение ежедневного мониторинга посещаемости детей, подростков и сотрудников с выяснением причины отсутствия и информирование медицинских организаций и территориальных подразделений о случаях заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация и проведение "утреннего фильтра" перед каждой сменой для недопущения к занятиям школьников и педагогов с проявлениями острого респираторного заболевания, соблюдением групповой изоляции на объектах воспитания и образования детей и подростков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организация ежедневного фильтра до начала занятия каждой смены детей и подростков на объектах образования для детей-сирот и детей, оставшихся без попечения родителей, центров адаптации несовершеннолетних, интернатных организаций, пансионатов, приютов с проведением опроса, наружного осмотра, по показаниям – термометрии; организация работы санитарных постов на каждом этаже или классе для своевременного выявления детей с предположением на ОРВИ и грипп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация своевременного отстранения выявленных при "утреннем фильтре" детей (сотрудников) с признаками ОРВИ и гриппа лиц от занятий (работы), направление в медицинский пункт или домой для вызова участкового врача на дом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организация перевода заболевших в течение дня детей в изолятор до прихода родителей с обеспечением соответствующего ухода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) госпитализация детей в экстренных случаях в медицинские организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оснащение медицинского пункта и изоляторов необходимым медицинским оборудованием и медикаментами (термометрами, шпателями, одноразовыми медицинскими масками, противогриппозными препаратами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечение температурного режима в помещениях от + 18 до + 22 °С;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) использование помещений специфического профиля строго по назначению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) усиление режима проветривания в учебных кабинетах с увеличением продолжительности перемен от 10 до 15 минут, в дошкольных организациях - при выведении детей из проветриваемого помещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечение санитарных узлов жидким мылом, одноразовыми полотенцами (салфетками);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) установление мусорных урн, оснащенных педалью для сбора использованных одноразовых медицинских масок и салфеток;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проведение со школьниками тематических диктантов по вопросам соблюдения правил личной гигиены и профилактики ОРВИ и гриппа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ограничение проведения массовых и зрелищных мероприятий в период подъема заболеваемости ОРВИ и гриппом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      11. При превышении еженедельных контрольных уровней заболеваемости или росте показателей заболеваемости ОРВИ, гриппом в сравнении с предыдущей неделей от 1,5 и более раз на территориях вводятся ограничительные мероприятия.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае выявления групповых заболеваний ОРВИ от 20 до 30 % среди детей в одном классе (группе) от численности класса (группы) устанавливается медицинское наблюдение за контактными лицами сроком на семь календарных дней, отменяется перемещения учеников по кабинетам в течение дня в общеобразовательных организациях, запрет на прием новых детей в группы (классы) в течение инкубационного периода после выявления последнего больного ОРВИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z336" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае вовлечения в эпидемический процесс больных ОРВИ с общим числом заболевших 30 % и более от численности класса (группы) организаций образования осуществляется перевод учащихся на дистанционное обучение, в дошкольных организациях осуществляется временное приостановление учебного процесса на объектах воспитания и образования в течение одного инкубационного периода с момента выявления последнего больного ОРВИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При превышении еженедельных пороговых уровней заболеваемости или росте показателей заболеваемости ОРВИ, гриппом в сравнении с предыдущей неделей от 1,5 и более раз на территориях вводятся ограничительные мероприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Госпитализация больных ОРВИ и гриппом проводится по клиническим и эпидемиологическим показаниям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Госпитализация в стационар проводится по показаниям согласно клиническому протоколу диагностики и лечения гриппа и ОРВИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3177,1489 +3567,1653 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Эпидемиологическими показаниями для госпитализации больных являются их проживание в домах ребенка, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, интернатах, медико-социальных учреждениях (организациях), общежитиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Забор, хранение и доставка биоматериала для лабораторных исследований обеспечиваются обученным медицинским работником медицинских организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Организациями государственного органа в сфере санитарно-эпидемиологического благополучия населения проводятся исследования материала от больных ОРВИ (ГПЗ и ТОРИ), гриппом и их осложнений (пневмонии), определение объема исследований на грипп и не гриппозные вирусы, обеспечение запаса расходных лабораторных средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При проведении рутинного эпидемиологического надзора забор биоматериала для лабораторных исследований проводится ответственными медицинскими работниками организации здравоохранения ежемесячно не более десяти больных ОРВИ, гриппом с ярко выраженными признаками заболевания включая случаи с необычными тяжелыми исходами или при наличии кластера случаев в эпидемический сезон заболеваемости ОРВИ и гриппом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При дозорной системе эпидемиологического надзора за ГПЗ и ТОРИ список дозорных центров, графики их работ и функциональные обязанности ответственных лиц по организации работы в рамках ДЭН определяются, и утверждаются руководителями местных органов государственного управления здравоохранением областей, городов республиканского значения и столицы и территориальных подразделений дозорных регионов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении плановых обследований проводится оценка качества работы дозорных центров путем анкетирования и визуального контроля действий медицинских работников в предэпидемический и эпидемический сезоны, оказание методической и практической помощи и обсуждение итогов оценки у руководителей дозорных центров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Критериями оценки качества организации ДЭН являются: соблюдение принципов учета больных ГПЗ и ТОРИ в дозорных центрах и их соответствие стандартным определениям случаев ГПЗ и ТОРИ, полнота сбора эпидемиологических и клинических данных, лабораторного обследования случаев ГПЗ и ТОРИ, своевременное и полное представление еженедельных отчетов на всех этапах системы ДЭН, качественный анализ и обеспечение своевременного распространения данных, участие в программе внешнего контроля качества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Система ДЭН за ГПЗ включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еженедельное представление в территориальные подразделения в письменной или электронной форме данных об обращаемости населения по поводу ОРВИ и ГПЗ по возрастным группам 0-4, 5-14, 15-29, 30-64, 65 и старше и лабораторному обследованию больных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление информации о численности обслуживаемого населения по возрастным группам: 0-4, 5-14, 15-29, 30-64, 65 и старше для расчетов показателей заболеваемости ОРВИ, ГПЗ и доли ГПЗ в сумме ОРВИ в предэпидемический сезон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkStart w:name="z337" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) представление информации о подсчете соответствующих стандартному определению случая ГПЗ из числа случаев ОРВИ по возрастным группам: 0-4, 5-14, 15-29, 30-64, 65 и старше.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ежедневный сбор информации на больных с диагнозом ОРВИ с длительностью заболевания не более десяти календарных дней при приеме у врача и (или) обслуживании вызовов на дому с указанием возрастной группы, пола, диагнозов ОРВИ и соответствия стандартному определению ГПЗ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) местными органами государственного управления здравоохранением областей, городов республиканского значения и столицы утверждается единый график отбора проб для всех дозорных центров по ГПЗ. По графику каждую неделю одна из поликлиник дозорного региона отбирает больных с ГПЗ и проводит забор образцов в течение одного дня в неделю (один день в месяц при наличии в месяце четырех недель или две недели (два дня) в месяц при наличии пяти недель, а также в случае наличия в регионе двух дозорных поликлиник);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организацию работы выездной бригады в состав которой входят вирусолог санитарно-эпидемиологической службы и клиницист каждой из поликлиники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отбор образцов осуществляется по списку, предварительно сформированному и пронумерованному обученным средним медицинским работником дозорного центра накануне выезда (в предыдущий день до выезда) бригады, в соответствии с утвержденным графиком. В список включаются все обратившиеся в данный день лица с ГПЗ (вызова, обращения и фильтр суммарно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выборка формируется ответственным врачом по ДЭН дозорной поликлиники. Критерием включением в выборку для отбора проб является соответствие случая стандартному определению случая ГПЗ, отбор проб производится у 15-20 случаев. При обращении более 20 больных, применяется систематическая выборка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) забор материала от больных в возрасте от 0 лет и старше соответствующих стандартному определению случая ГПЗ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) заполнение направления в лабораторию на каждого больного ГПЗ, у которого забран материал, с присвоением идентификационного номера и указанием информаций о больном; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) регулярное введение эпидемиологами территориальных подразделений (эпидемиологическая часть анкеты) и вирусологами филиалов (лабораторная часть анкеты) информации о больных ГПЗ в электронную систему слежения за ОРВИ и гриппом в онлайн режиме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом Министра здравоохранения РК от 14.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменениями, внесенными приказами Министра здравоохранения РК от 14.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Система ДЭН за ТОРИ включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение в целях полного и своевременного выявления больных ТОРИ дозорными центрами: подсчета случаев ТОРИ, соответствующих стандартному определению и длительности заболевания, не более десяти календарных дней при всех обращениях больных с представлением еженедельных данных в территориальные подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отметка больных, поступивших в первые десять календарных дней болезни, с ОРВИ и (или) острыми заболеваниями легких, и (или) обострением хронических заболеваний легких, для облегчения оформления заключения "ТОРИ – "да или нет" путем проставления штампа "с симптомами ТОРИ" в удобном месте медицинской карты стационарного больного, где отмечаются симптомы знаком "V", имеющиеся у больного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подсчет всех госпитализированных больных ТОРИ по возрастным группам от общего числа госпитализированных больных со всеми диагнозами в дозорные отделения (или стационар, если все отделения последнего принимают больных ТОРИ), в том числе и в случае открытия дополнительных отделений в сезон гриппа. При наличии в дозорных стационарах сканеров и компьютеров еженедельные отчеты формируются автоматически;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) составление отчета с включением следующих показателей: число всех госпитализированных больных в дозорные отделения со всеми диагнозами (ОРВИ и (или) острым заболеванием легких и (или) обострением хронического заболевания легких) в течение десяти календарных дней с момента заболевания по возрастным группам: 0-4, 5-14, 15-29, 30-64, 65 и старше; из них ТОРИ "да" по возрастным группам: 0-4, 5-14, 15-29, 30-64, 65 и старше; показатель ТОРИ "да" на 1000 по возрастным группам: 0-4, 5-14, 15-29, 30-64, 65 и старше; количество лабораторно обследованных случаев ТОРИ в течение трех календарных дней с момента заболевания по возрастным группам: 1-4, 5-14 и в течение семи календарных дней с момента заболевания по возрастным группам: 15-29, 30-64, 65 и старше и их результаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) критерием включением в выборку для отбора проб является соответствие случая стандартному определению случая ТОРИ. Забор материала проводится от больных в возрасте от 0 лет и старше соответствующих стандартному определению случая ТОРИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отбор образцов от больных с ТОРИ проводится два раза в неделю в соответствии с графиком, согласованным с территориальным подразделением. В определенные по графику два дня отбираются первые 10 госпитализированных больных с ТОРИ за сутки, за неделю число обследованных составляет 20. При госпитализации менее 10 больных с ТОРИ за день, отбор проб производится у всех соответствующих стандартному определению случая ТОРИ, критериям включения и согласия больного на отбор проб, независимо от тяжести больного, возраста или других факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отметка в медицинской карте стационарного больного лабораторно обследованных случаев ТОРИ в удобном месте следующих данных: больной находился в реанимации "-" "+"; получал искусственную вентиляцию легких "-" "+"; получал кислородную терапию (через маску или носовой катетер) "-" "+"; выздоровление "-" "+"; умер "-" "+"; дата смерти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) передачу после выписки больного из стационара, сведений, указанных в подпункте 7) пункта 21 настоящих Санитарных правил в территориальные подразделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заполнение для каждого лабораторно обследованного случая ТОРИ анкеты и направления в вирусологическую лабораторию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными приказом Министра здравоохранения РК от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических, санитарно-профилактических мероприятий при менингококковой инфекции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В клиническом течении менингококковой инфекции выделяют локализованные (менингококконосительство, назофарингит) и генерализованные (менингит, менингококкцемия, смешанные) формы. Инкубационный период при менигококковой инфекции длится от двух до десяти календарных дней, чаще два-четыре дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Диагноз острого назофарингита, протекающего с умеренной лихорадкой в течение трех-пяти дней, со слабо выраженными симптомами интоксикации и ринофарингитом и не отличающийся по клиническим симптомам от острого респираторного заболевания, устанавливается только на основании положительного результата бактериологического исследования носоглоточной слизи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Менингит начинается остро, с озноба и лихорадки, сильной головной боли и рвоты. У больных развивается светобоязнь, гиперакузия, гиперестезия кожи, затем присоединяются возбуждение и двигательное беспокойство, нарушение сознания от сопора до комы, нарастают менингеальные симптомы. Резко выраженная интоксикация, нарушение сознания, судороги, припадки, парезы черепно-мозговых нервов, атаксия, гемипарезы и параличи, нистагм, мозжечковые нарушения свидетельствуют о менингоэнцефалите.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Менингококцемия (менингококковый сепсис) начинается остро, у части больных с назофарингита. Температура тела повышается до 40°С и выше, выражены симптомы интоксикации. Характерный симптом – геморрагическая сыпь на туловище, конечностях, ягодицах появляется через 12 – 48 часов от начала заболевания. Элементы сыпи различной формы от едва заметных петехий до крупных кровоизлияний в кожу багрового цвета, выступающие над поверхностью. В центре кровоизлияния некроз. Менингококцемия носит молниеносный характер, когда имеет место бурное начало, резкий озноб, появление чувства страха. Температура тела поднимается до 40 – 41°С, затем быстро снижается по мере развития инфекционно-токсического шока. Нарастают одышка, тахикардия, артериальное давление падает, смерть наступает через 6 – 48 часов от начала заболевания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Эпидемиологический надзор за заболеваемостью менингококковыми инфекциями включает следующие санитарно-противоэпидемические и санитарно-профилактические мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ретроспективный эпидемиологический анализ заболеваемости менингококковыми инфекциями, проводимый ежегодно территориальными подразделениями с целью обоснования перечня, объема и сроков проведения профилактических мероприятий, долгосрочного программно-целевого планирования. Необходимо изучить структуру менингококковых инфекций по нозологическим формам, оценить уровень заболеваемости в отдельных возрастных, социальных, профессиональных группах населения и отдельных коллективов для выявления "групп риска";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оперативный эпидемиологический анализ заболеваемости менингококковыми инфекциями, проводимый ежемесячно территориальными подразделениями для своевременного обнаружения начавшегося подъема заболеваемости, выявления его причины и проведения оперативных противоэпидемических мероприятий. Проводится сравнение текущей заболеваемости по неделям, месяцам, с нарастающим итогом, сопоставление с контрольными уровнями заболеваемости, характерными для данной территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. С целью недопущения внутрибольничных заболеваний территориальными подразделениями проводится государственный санитарно-эпидемиологический контроль и надзор за соблюдением санитарно-противоэпидемического режима в медицинских организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, домах ребенка, организациях, оказывающих медицинскую помощь в области психического здоровья, медико-социальных учреждениях (организациях).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Выявление больных и подозрительных на заболевание менингококковыми инфекциями проводится медицинскими работниками всех медицинских организаций во время амбулаторных приемов, посещений на дому, медицинских осмотров, динамического наблюдения и посещений медицинских организаций. Диагноз устанавливается на основании клинических проявлений заболевания, данных лабораторного исследования и эпидемиологического анамнеза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Проводятся однократные лабораторные обследования на менингококковую инфекцию следующих категорий населения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) больных с подозрением на менингококковую инфекцию при обращении в медицинскую организацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пациентов организаций, оказывающих медицинскую помощь в области психического здоровья, при поступлении в стационар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) детей при оформлении в школы-интернаты, организации образования для детей-сирот и детей, оставшихся без попечения родителей и дома ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получателей услуг при оформлении в медико-социальные учреждения (организация);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реконвалесцентов после перенесенной менингококковой инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лиц, находившихся в контакте с больным менингококковой инфекции в инкубационный период. Лабораторное обследование контактных лиц в дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей и домах ребенка проводятся не менее двух раз с интервалом в три - семь календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. С диагностической целью лабораторное обследование на менингококковую инфекцию лиц, указанных в подпунктах 1), 5) пункта 29 настоящих Санитарных правил проводится медицинскими организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. С профилактической целью лабораторное обследование на менингококковую инфекцию лиц, указанных в подпунктах 2), 3), 4), 6) пункта 29 настоящих Санитарных правил проводится филиалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При осложнении эпидемиологической ситуации проводится лабораторное обследование определенных групп населения. Объем и структура обследования определяется должностными лицами государственного органа в сфере санитарно-эпидемиологического благополучия населения и территориальными подразделениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Эпидемиологическое обследование проводится при регистрации каждого случая заболевания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Карантин на десять календарных дней с момента изоляции последнего больного устанавливается в дошкольных организациях, в организациях среднего образования, где зарегистрирован случай менингококковой инфекции. В течение этого срока новые и временно отсутствующие дети не принимаются, а также дети и персонал из группы в группу не переводятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Все лица, находившиеся в контакте с больным подвергаются медицинскому наблюдению с ежедневным клиническим осмотром и термометрией в течение десяти календарных дней с момента изоляции последнего больного. К проведению осмотра привлекаются оториноларингологи. Лицам, находившимся в контакте с больными и имеющими катаральные явления в носоглотке, проводят профилактическое лечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Лица, у которых выявлены положительные результаты лабораторного обследования, рассматриваются как носители. Проводится их лечение, постановка на учет, за ними устанавливается медицинское наблюдение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Носители, представляющие эпидемическую опасность для окружающих, отстраняются от работы территориальными подразделениями и допускаются в коллективы при однократном отрицательном результате, материал для исследования берется из носоглотки через три календарных дня после окончания лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Заключительная дезинфекция в очагах и обработка транспорта по перевозке больных не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Организуется проветривание, влажная уборка, максимальное разуплотнение лиц, находившихся в контакте с больным в спальных, учебных помещениях и игровых комнатах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Госпитализация больных менингококковой инфекцией проводится по клиническим и эпидемиологическим показаниям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Клинические показания для госпитализации больных менингококковой инфекцией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) генерализованная форма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарастание симптомов интоксикации и назофарингита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Эпидемиологические показания для госпитализации больных менингококковой инфекцией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) невозможность соблюдения необходимого противоэпидемического режима по месту жительства больного (социально-неблагополучные семьи, общежития и коммунальные квартиры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) случаи заболевания в медицинских организациях, школах-интернатах, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, домах ребенка, санаториях, медико-социальных учреждениях (организациях), летних оздоровительных организациях и домах отдыха.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Выписка реконвалесцентов после менингококковой инфекции проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при локализованной форме – после клинического выздоровления и однократного отрицательного бактериологического исследования слизи из носоглотки через три календарных дня после окончания антибактериальной терапии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при генерализованной форме – после клинического выздоровления и двукратного отрицательного бактериологического исследования слизи из носоглотки через три календарных дня после окончания антибактериальной терапии с интервалом в два календарных дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Лица, перенесшие менингококковую инфекцию в организации образования допускаются после однократного отрицательного бактериологического исследования, проведенного через пять календарных дней после выписки из стационара или выздоровления больного назофарингитом на дому.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Реконвалесценты менингита и менингоэнцефалита наблюдаются невропатологом в течение двух лет (в течение первого года один раз в три месяца, в последующем году один раз в шесть месяцев).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Лабораторная диагностика менингококковой инфекции и гнойных менингитов осуществляется бактериологическим методом путем выделения и идентификации возбудителя (слизь из носоглотки), бактериоскопическим методом путем окрашивания, серологическим путем выявления специфических антигенов в жидкостях организма (ликвор, кровь и синусоидальная жидкость) или антител в сыворотке крови, методом полимеразной цепной реакции (далее – ПЦР), позволяющий добиться значительного увеличения малых концентраций определенных фрагментов нуклеиновой кислоты в биологическом материале (пробе). ПЦР является наиболее чувствительным и специфичным из существующих экспресс-методов детекции возбудителей в биологическом материале: достаточно нескольких молекул дезоксирибонуклеиновой кислоты в образце, чтобы обнаружить большинство известных микроорганизмов, в том числе некультивируемых. Такие факторы, как хранение спинномозговой жидкости при комнатной температуре, замораживание-оттаивание (до трех раз) не влияет на чувствительность метода. Для молекулярно-биологических методов характерна высокая воспроизводимость, быстрота получения результата (в течение нескольких часов, позволяет проводить идентификацию без выделения чистых культур).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических, санитарно-профилактических мероприятий при коронавирусной инфекции COVID-19</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Для недопущения распространения COVID-19 на соответствующей административно-территориальной единице главными государственными санитарными врачами принимаются меры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4694,412 +5248,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В целях предупреждения возникновения угрозы распространения COVID-19 и контроля главные государственные санитарные врачи осуществляют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ограничение въезда на территорию Республики Казахстан из-за рубежа (выезда из территории Республики Казахстан) и передвижения в отдельных регионах (областях, городах республиканского значения и столице) транспортными средствами (воздушным, железнодорожным, автомобильным);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ограничение организации и проведения мирных собраний, зрелищных, спортивных, религиозных и других массовых мероприятий, а также семейных обрядов, связанных с рождением, свадьбой, смертью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ограничение деятельности объектов предпринимательской и (или) иной деятельности, включая внедрение и использование на объектах технических средств фиксации (программные продукты и информационные платформы, предназначенные для применения в сфере санитарно-эпидемиологического благополучия населения); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограничение деятельности государственных органов (организаций), национальных компаний, физических и юридических лиц с установлением санитарно-эпидемиологических требований к их деятельности в период карантина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контроль проведения санитарной и дезинфекционной обработки общественных мест, промышленных территорий, аэропортов, дворовых детских площадок и жилых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) контроль за использованием субъектами предпринимательства программных продуктов и информационных платформ, предназначенных для применения в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) контроль за соблюдением ограничительных мероприятий, в том числе карантина, объектами, а также больными COVID-19 и контактными с ними лицами, при посещении ими объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z198" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Для недопущения распространения COVID-19 в местностях и (или) объектах, где проводятся санитарно-противоэпидемические, санитарно-профилактические мероприятия, осуществляется: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z199" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определение групп лиц, с повышенным риском заражения COVID-19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z200" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использование средств индивидуальной защиты и антисептиков, в том числе ношение медицинских масок на открытом воздухе (на улице, вне дома);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) термометрия на входе в помещения с использованием средств бесконтактной термометрии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) социальное дистанцирование людей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) соблюдение заполняемости помещений из расчета возможности соблюдения социального дистанцирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проветривание и дезинфекция помещений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) функционирование стационаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) соблюдение на объектах сферы обслуживания размещения рабочих мест на расстоянии не менее двух метров друг от друга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z207" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) использование программных продуктов и информационных платформ, предназначенных для применения в сфере санитарно-эпидемиологического благополучия населения (при наличии условий сканирования специального QR-кода для определения статуса посетителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z208" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) особый режим работы в соответствии с настоящими Санитарными правилами и требованиями, устанавливаемыми главными государственными санитарными врачами в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5114,91 +5668,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z303" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z303" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) допуск на работу в очном режиме для работников организаций, получивших вакцинацию против COVID-19 в организации/объекты, перечень которых установлен главным государственным санитарным врачом Республики Казахстан, главными государственными санитарными врачами на соответствующей административно-территориальной единице;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z304" w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z304" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) допуск на работу в очном режиме не вакцинированных против COVID-19 работников в организации/объекты, перечень которых установлен главным государственным санитарным врачом Республики Казахстан, главными государственными санитарными врачами на соответствующей административно-территориальной единице при наличии обязательного ПЦР-тестирования (1 раз в 7 дней), медицинской справки у лица, имеющего постоянные медицинские противопоказания, переболевшего COVID-19 в течение последних 3-х месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5217,390 +5771,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:bookmarkStart w:name="z209" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Для недопущения распространения COVID-19 объекты независимо от форм собственности, обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z210" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) средствами бесконтактной термометрии для контроля температуры тела работников, посетителей на входе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z211" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) санитайзерами с кожным антисептиком у входа, в холлах, у входа в лифты, санитарные узлы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z212" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дезинфицирующими, моющими и антисептическими средствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z213" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) средствами личной гигиены (жидкое мыло, антисептики) в санитарных узлах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z214" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) антисептиками на рабочих местах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z215" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) журналами мониторинга с отметками выхода сотрудников на работу, причинами отсутствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z216" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z216" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разметками мест посредством обозначений на полу или посредством ограничительных стоек для соблюдения социальной дистанции в местах наибольшего скопления людей, где наблюдается интенсивность передвижения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z217" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z217" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бактерицидными лампами или рециркуляторами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z218" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z218" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Для локализации инфекции на соответствующей административно-территориальной единице организовывается: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z219" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z219" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) функционирование карантинных стационаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z220" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) функционирование многопрофильных стационаров для госпитализации по экстренным показаниям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z221" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) транспортировка больных и лиц, контактировавших с больным COVID-19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z222" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z222" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) противоэпидемические мероприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z223" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лабораторное обследование, диагностика, лечение, медицинское наблюдение за больными и контактными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z224" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. При размещении карантинных стационаров в организациях немедицинского назначения (гостиницы, общежития, санатории и др.) осуществляется работа круглосуточных постов наблюдения за соблюдением требований карантина и противоэпидемического режима работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z225" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В целях правильного использования средств индивидуальной защиты маски подлежат своевременной смене каждые 3 часа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5619,70 +6173,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
+    <w:bookmarkStart w:name="z226" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. В общественных местах в помещениях, предназначенных для посещения, обслуживания и отдыха населения, в общественном транспорте, ношение медицинских или тканевых масок является обязательным, за исключением детей в возрасте до пяти лет, случаев приема пищи в местах общественного питания и лиц, занимающихся индивидуальными, групповыми занятиями спортом при соблюдении социальной дистанции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5701,410 +6255,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
+    <w:bookmarkStart w:name="z227" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. В медицинских организациях, задействованных в проведении мероприятий по COVID19 в целях предупреждения заражения COVID-19 осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z228" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выделение помещений для изоляции на случай выявления пациента с признаками заболевания, не исключающими COVID-19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z229" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение необходимым количеством средствами индивидуальной защиты, тест-системами, диагностикумами, дезинфицирующими препаратами, антисептиками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z230" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соблюдение зонирования и режима работы согласно требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Санитарных правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Санитарно-эпидемиологические требования к объектам здравоохранения", утвержденных приказом Министра здравоохранения Республики Казахстан от 11 августа 2020 года № ҚР ДСМ–96/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21080);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z231" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) распределение ежедневного потока пациентов (по заболеваниям) с исключением пересечения их с пациентами с подозрением на заболевание COVID-19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z232" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осмотр каждого пациента с признаками респираторной инфекции и пневмониями как потенциально инфицированного (источника инфекции);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z233" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прохождение медицинских работников и младшего медицинского персонала инструктажа по вопросам инфекционного контроля при уходе и лечении больного COVID-19, с отметкой в журнале об инструктаже и личной подписью медицинского персонала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z234" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) установление за медицинскими работниками постоянного медицинского наблюдения с ежедневным опросом и термометрии два раза в день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z235" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оповещение руководителя медицинской организации, немедленное изолирование и помещение в инфекционный стационар медицинских работников, младшего медицинского персонала, имевших риск инфицирования COVID-19 при появлении респираторных симптомов или повышении температуры тела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z236" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) уведомление больных COVID-19 и контактных с ними лиц о необходимости соблюдения изоляции на дому с вручением расписки больного COVID-19, контактного лица с больным COVID-19 об обязательном исполнении условий соблюдения изоляции на дому по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z237" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z237" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Больные с COVID-19 подлежат: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z238" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z238" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) госпитализации в стационар по показаниям согласно клиническому протоколу диагностики и лечения COVID-19 ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z239" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z239" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) с бессимптомной формой COVID-19 медицинскому наблюдению в амбулаторных условиях и изоляции на дому на 14 календарных дней. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z240" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z240" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Контактные лица с больным COVID-19 подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z331" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z331" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изоляции на дому согласно требованиям постановлений главного государственного санитарного врача Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z332" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z332" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) медицинскому осмотру и лабораторному обследованию на COVID-19 согласно требованиям постановлений главного государственного санитарного врача Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6123,110 +6677,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkStart w:name="z244" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Больные COVID-19, контактные с ними лица, находящиеся на изоляции на дому соблюдают требования, предусмотренные подпунктом 9) пункта 56, пунктов 57 и 58 Санитарных правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z245" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Субъекты здравоохранения на основании информации мобильных (мониторинговых) групп, созданных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" на соответствующих административно-территориальных единицах направляют в территориальное подразделение информацию о случаях возникновения или угрозы возникновения распространения COVID-19 согласно приложению 2 к настоящим Санитарным правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6245,549 +6799,549 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkStart w:name="z246" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. При организации и проведении санитарно-противоэпидемических, санитарно-профилактических мероприятий по локализации инфекции территориальными подразделениями осуществляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z247" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) опрос больного COVID-19 в течение трех часов с момента получения извещения о регистрации случая COVID-19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z248" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эпидемиологическое расследование случаев COVID-19 с оформлением карты эпидемиологического расследования в течение 24 часов с момента получения информации (экстренное извещение) о случаях возникновения или угрозы возникновения распространения COVID-19 за исключением очагов бессимптомных вирусоносителей, в которых отсутствуют лица, из группы риска (люди старше 60 лет с хроническими заболеваниями сердечно-сосудистой системы, сахарным диабетом, метаболическим синдромом, хроническими заболеваниями почек, беременные);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z249" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анкетирование лиц с подтвержденным (вероятным) диагнозом COVID-19 и близких контактных с больным COVID-19 согласно требованиям настоящих Санитарных правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z250" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обработка данных системой распознавания анкет с передачей их в уполномоченный орган в области здравоохранения в течение двух часов после прибытия рейса согласно требованиям настоящих Санитарных правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z251" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контроль за проведением изоляции контактных, а также соблюдением противоэпидемического режима в условиях карантина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z252" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уведомление контактных, находящихся на изоляции на дому, а также лиц, проживающих совместно с ними, о необходимости соблюдения изоляции на дому;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z253" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информирование о каждом новом случае COVID-19 в республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр общественного здравоохранения Министерства здравоохранения Республики Казахстан" в течение 12 часов с момента получения лабораторного подтверждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z254" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) контроль за соблюдением противоэпидемического режима в инфекционных, карантинных стационарах и медицинских организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z255" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) информирование населения о текущей эпидемиологической ситуации по распространению COVID-19 и принимаемых мерах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z256" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) при выявлении подтвержденных случаев COVID-19 среди личного состава и гражданского персонала, уведомлять в течение двух часов подразделения государственных органов, осуществляющих деятельность в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z257" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. На время осложнения ситуации по заболеваемости по COVID-19 привлекаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z258" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организации образования и науки в области здравоохранения к оказанию помощи в мероприятиях по локализации COVID-19;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z259" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лаборатории медицинских организаций к проведению диагностики COVID-19 после получения временного разрешения на работу с микроорганизмами II группы патогенности (при его отсутствии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z260" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. При нарушении и не соблюдении требований, установленных настоящим параграфом, предусматривается установленная законодательством Республики Казахстан ответственность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z261" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических, санитарно-профилактических мероприятий при ветряной оспе и скарлатине</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z262" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Выявление больных ветряной оспой и скарлатиной проводится медицинскими работниками медицинских организаций во время амбулаторных приемов, посещений на дому, медицинских осмотров, динамического наблюдения и посещений медицинских организаций. Диагноз устанавливается на основании клинических проявлений заболевания и (или) результатов лабораторного исследования и (или) эпидемиологического анамнеза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z263" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Госпитализация больных ветряной оспой, скарлатиной проводится по клиническим и эпидемиологическим показаниям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z264" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z264" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Клинические показания для госпитализации больных ветряной оспой и скарлатиной:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z265" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z265" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) все формы заболевания у детей в возрасте до двух месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z266" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z266" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) больные со среднетяжелыми и тяжелыми формами заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z267" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z267" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формы заболевания, отягощенные сопутствующей патологией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z268" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z268" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Эпидемиологические показания для госпитализации больных ветряной оспой и скарлатиной:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z269" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z269" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) невозможность соблюдения необходимого противоэпидемического режима по месту жительства больного (социально-неблагополучные семьи, общежития, казармы, коммунальные квартиры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z270" w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z270" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) случаи заболевания в медицинских организациях, школах-интернатах, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, домах ребенка, санаториях, медико-социальных учреждениях (организациях), летних оздоровительных организациях, домах отдыха.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z271" w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z271" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Медицинское наблюдение за контактными лицами проводится в организованных коллективах медицинскими работниками по месту пребывания контактного лица. Результаты медицинского наблюдения в организациях, оказывающих амбулаторно-поликлиническую помощь отражаются в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6802,191 +7356,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>052/у</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, утвержденных приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z272" w:id="265"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z272" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Длительность медицинского наблюдения составляет при ветряной оспе двадцать один календарный день, при скарлатине семь календарных дней с момента выявления последнего больного и включает опрос, осмотр и термометрию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z273" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z273" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Изоляция контактных лиц не проводится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z274" w:id="267"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z274" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. При регистрации ветряной оспы в дошкольных организациях (для детей до 6 лет) устанавливается карантин на двадцать один календарный день, при регистрации скарлатины на семь календарных дней с момента изоляции последнего больного. При появлении повторных случаев ветряной оспы, скарлатины в дошкольные организации переболевшие дети допускаются в группу после исчезновения острых явлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z275" w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z275" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Переболевшие ветряной оспой дети допускаются в организованный коллектив по выздоровлению, но не ранее девятого дня от момента появления высыпаний. В период карантина новые и временно отсутствующие дети не принимаются, а также дети и персонал из группы в группу не переводятся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z276" w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z276" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Эпидемиологическое обследование ветряной оспы, скарлатины проводится при регистрации трех и более связанных между собой случаев в одном организованном коллективе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z277" w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z277" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. При регистрации двух и более связанных между собой случаев заболевания скарлатиной в одном организованном коллективе проводится бактериологическое обследование контактных лиц. Бактерионосители, выявленные при обследовании, отстраняются от посещения дошкольных организаций на время санации, допуск их в коллектив проводится после санации и получения отрицательного результата бактериологического обследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z278" w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z278" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. При регистрации ветряной оспы, скарлатины заключительная дезинфекция не проводится. Текущая дезинфекция и проветривание помещений проводятся до окончания карантина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7234,120 +7788,120 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Расписка больного COVID-19, контактного лица с больным COVID-19 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             об обязательном исполнении условий соблюдения изоляции на дому</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       НаселҰнный пункт ________________ "___" ______ 202_ года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z283" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Я _____________________________________________________, ИИН: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7514,170 +8068,170 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О здоровье народа и системе  здравоохранения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласен на обработку персональных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОсведомлҰн о необходимости при появлении температуры или признаков недомогания у любого члена семьи и (или) домохозяйства незамедлительно обратиться в колл-центр по COVID-19 или вызвать скорую помощь, уведомив о карантине и указав причину обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z286" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z286" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ОсведомлҰн о наличии административной ответственности в соответствие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях" за нарушение требований законодательства в области санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z287" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата:_________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z288" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8428,282 +8982,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 мая 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ -47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z298" w:id="280"/>
+    <w:bookmarkStart w:name="z298" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z299" w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z299" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утратил силу приказом Министра здравоохранения РК от 05.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z300" w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z300" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Приложение 1 к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 5 июля 2020 года № ҚР ДСМ-78/2020 "О некоторых вопросах организации и проведения санитарно-противоэпидемических и санитарно-профилактических мероприятий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20935, опубликован 6 июля 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z301" w:id="283"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z301" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра здравоохранения Республики Казахстан от 29 июля 2020 года № ҚР ДСМ-91/2020 "О внесении изменений в некоторые приказы Министерства здравоохранения Республики Казахстан и Министерства национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21033, опубликован 31 июля 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z302" w:id="284"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z302" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 10 октября 2020 года № ҚР ДСМ-123/2020 "О внесении дополнений в приказ Министра здравоохранения Республики Казахстан от 5 июля 2020 года № ҚР ДСМ-78/2020 "О некоторых вопросах организации и проведения санитарно-противоэпидемических и санитарно-профилактических мероприятий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21401, опубликован 13 октября 2020 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>