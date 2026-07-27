--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b638fe" w14:textId="8b638fe">
+    <w:p w14:paraId="209799e" w14:textId="209799e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении форм, предназначенных для сбора административных данных в сфере гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 13 мая 2021 года № 212. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2021 года № 22760</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 13 мая 2021 года № 212. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2021 года № 22760.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 34) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -176,819 +177,1032 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) форму, предназначенную для сбора административных данных "Сведения о пожарных подразделениях и формированиях, созданных местными исполнительными органами" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) форму, предназначенную для сбора административных данных "Сведения об обеспечении систем оповещения" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) форму, предназначенную для сбора административных данных "Сведения по разработке карт сейсмического районирования" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) форму, предназначенную для сбора административных данных "Сведения о селезадерживающих и лавинозащитных сооружениях" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) исключен приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) форму, предназначенную для сбора административных данных "Сведения о численности погибших при аварийных ситуациях техногенного характера" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту стратегического планирования и информационно-аналитической работы Министерства по чрезвычайным ситуациям Республики Казахстан работы обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства по чрезвычайным ситуациям Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти календарных дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Юридический департамент Министерства по чрезвычайным ситуациям Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на руководителя аппарата и курирующих вице-министров по чрезвычайным ситуациям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр по чрезвычайным ситуациям </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ю. Ильин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z24" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентства по стратегическому планированию</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1067,1889 +1281,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 мая 2021 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...1785 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      Сноска. Приложение 1 исключено приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2983,409 +1396,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме, </w:t>
+              <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>Министра по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сведения о гидротехнических сооружениях"</w:t>
+              <w:t>от 13 мая 2021 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...305 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. В графе 10÷12 указываются количество произведенных ремонтов гидротехнических сооружений для обеспечения защиты территорий от наводнения (всего, текущий, капитальный ремонты, единиц). </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+      Сноска. Приложение 2 исключено приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3419,2285 +1556,1410 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 к приказу </w:t>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра по чрезвычайным ситуациям</w:t>
+              <w:t>по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 13 мая 2021 года № 212</w:t>
+              <w:t>от 13 мая 2021 года №212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+      Сноска. Приложение 3 - в редакции приказа Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представляется: в уполномоченный орган в сфере гражданской защиты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z320" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.emer.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z321" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения о пунктах пожаротушения и добровольных противопожарных формированиях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z322" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 3-ППДПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z323" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: один раз в год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z324" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20___ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z325" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z326" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1183"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1147"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1183" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z327" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...71 lines deleted...]
-          </w:tcPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...838 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z330" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z331" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z332" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о пунктах пожаротушения и добровольных противопожарных формированиях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2041"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2043"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Требующие проведения инженерных мероприятий, километры</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="2041" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ремонт</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2041" w:type="dxa"/>
+Наименование пунктов пожаротушения и добровольных противопожарных формирований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Усиление</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2091" w:type="dxa"/>
+Количество созданных (функционирующих) пунктов пожаротушения и добровольных противопожарных формирований, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z337" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дноуглубление и/или расширение русел</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2042" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реконструкция русел</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2042" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Очистка русел</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2043" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z341" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Спрямление русел</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="2041" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2041" w:type="dxa"/>
+Пункты пожаротушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="2091" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z345" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2042" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2042" w:type="dxa"/>
+Добровольные противопожарные формирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...248 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z349" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _______________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _______________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5731,362 +2993,336 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме </w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сведения об инженерно-</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>геологических мероприятиях"</w:t>
+              <w:t>"Сведения о пунктах</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пожаротушения и добровольных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>противопожарных формированиях"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z351" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения об инженерно-геологических мероприятиях" (индекс формы – 2-ИГМ, периодичность – один раз в год)</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+        <w:t>"Сведения о пунктах пожаротушения и добровольных противопожарных формированиях"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Индекс: 3-ППДПФ, один раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z352" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Сведения о пунктах пожаротушения и добровольных противопожарных формированиях" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z353" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма представляется один раз в год до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z354" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные органы Министерства по чрезвычайным ситуациям Республики Казахстан, которые представляют в Министерство по чрезвычайным ситуациям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z355" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z356" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z357" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Графа 1 обозначается буквами "А", "Б".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z358" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 указывается наименование пунктов пожаротушения и добровольных противопожарных формирований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z359" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 указывается количество созданных (функционирующих) пунктов пожаротушения и добровольных противопожарных формирований, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6120,1185 +3356,1549 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 3 к приказу </w:t>
+              <w:t xml:space="preserve">Приложение 4 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра по чрезвычайным ситуациям</w:t>
+              <w:t>Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 мая 2021 года № 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+      Сноска. Приложение 4 - в редакции приказа Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z361" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в уполномоченный орган в сфере гражданской защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z362" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.emer.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z363" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы "Сведения об обеспечении системами оповещения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z364" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 4-СО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z365" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: один раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z366" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20___ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z367" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z368" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1035"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5459"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z369" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1558" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z372" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z373" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z374" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об обеспечении системами оповещения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество созданных (функционирующих) пожарных подразделений и формирований местных исполнительных органов, единиц</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество необходимых пожарных подразделений и формирований, созданных местными исполнительными органами для обеспечения противопожарной защиты населенных пунктов, единиц</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="1035" w:type="dxa"/>
+Наименование области, городов республиканского значения и столицы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1558" w:type="dxa"/>
+Необходимое количество сиренно-речевых устройств, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4248" w:type="dxa"/>
+Наличие действующих сиренно-речевых устройств на текущий момент, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+Доукомплектование сиренно-речевыми устройствами в перспективе, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+Процент оснащенности, действующими сиренно-речевыми устройствами, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1035" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z382" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1558" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пожарные посты</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4248" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="1035" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1558" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Добровольные противопожарные формирования</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4248" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            <w:tcW w:w="1035" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="4248" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:tcW w:w="5459" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z396" w:id="54"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _______________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _______________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7332,368 +4932,383 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме </w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Сведения о пожарных </w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">подразделениях и формированиях, </w:t>
+              <w:t>"Сведения об обеспечении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">созданных местными </w:t>
-[...12 lines deleted...]
-              <w:t>исполнительными органами"</w:t>
+              <w:t>системами оповещения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkStart w:name="z398" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о пожарных подразделениях и формированиях, созданных местными исполнительными органами" (индекс формы – 3-ППФ, периодичность – один раз в год)</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+        <w:t>"Сведения об обеспечении системами оповещения"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Индекс: 4-СО, один раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z399" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения об обеспечении системами оповещения" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z400" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма представляется один раз в год до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z401" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные органы Министерства по чрезвычайным ситуациям Республики Казахстан, которые представляют в Министерство по чрезвычайным ситуациям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z402" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z403" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...97 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z404" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 указывается сквозная нумерация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z405" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 указывается наименование областей, городов республиканского значения и столицы согласно Классификатору административно-территориальных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z406" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 указывается общее количество сиренно-речевых устройств, необходимых для полноценного охвата оповещением области, города республиканского значения и столицы, единиц. РасчҰт осуществляется на основе действующих нормативов, утверждҰнных Приказом Министра по чрезвычайным ситуациям Республики Казахстан от 10 апреля 2025 года № 130.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z407" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 указывается наличие действующих сиренно-речевых устройств, установленных в областях, в городах республиканского значения и столице на текущий момент, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z408" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 указывается количество недостающих сиренно-речевых устройств в областях, в городах республиканского значения и столице, единиц. Значение рассчитывается путҰм вычитания показателя графы 4 из показателя графы 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z409" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 указывается процент оснащенности действующими сиренно-речевыми устройствами в областях, в городах республиканского значения и столице.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7727,1099 +5342,1227 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 4 к приказу </w:t>
+              <w:t xml:space="preserve">Приложение 5 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра по чрезвычайным ситуациям</w:t>
+              <w:t>Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 13 мая 2021 года № 212</w:t>
+              <w:t>от "13" мая 2021 года № 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+      Сноска. Приложение 5 - в редакции приказа Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z410" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представляется: в уполномоченный орган в сфере гражданской защиты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z411" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.emer.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z412" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения по разработке карт сейсмического районирования".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z413" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 5-КСР.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z414" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: один раз в год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z415" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z416" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z417" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="745"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3060"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="745" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z418" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1723" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1990" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z421" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z422" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z423" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по разработке карт сейсмического районирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z424" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Необходимое количество электросирен и сиренно-речевых устройств, единиц</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2592" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие действующих электросирен и сиренно-речевых устройств на текущий момент, единиц</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2190" w:type="dxa"/>
+Наименование области (города республиканского значения), расположенной в сейсмоопасной зоне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доукомплектование электросиренами и сиренно-речевыми устройствами в перспективе, единиц</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3060" w:type="dxa"/>
+Количество проживающего населения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Процент оснащенности, действующими электросиренами и сиренно-речевыми устройствами, %</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="745" w:type="dxa"/>
+Сейсмическая интенсивность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1723" w:type="dxa"/>
+Разработана карта сейсмического районирования (да/нет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z430" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1990" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2592" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2190" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3060" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...238 lines deleted...]
-</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z436" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _______________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _______________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8853,402 +6596,363 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме </w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Сведения об обеспечении </w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>систем оповещения"</w:t>
+              <w:t>"Сведения по разработке карт</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сейсмического районирования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkStart w:name="z438" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения об обеспечении систем оповещения" (индекс формы – 4-СО, периодичность – один раз в год)</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+        <w:t>"Сведения по разработке карт сейсмического районирования"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Индекс: 5-КСР, один раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z439" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения по разработке карт сейсмического районирования" (далее-форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z440" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан, территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан представляют в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+      2. Форма представляется раз в год до 15 января (включительно) отчетного периода. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z441" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные органы Министерства по чрезвычайным ситуациям Республики Казахстан, которые представляют в Министерство по чрезвычайным ситуациям Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z442" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z443" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z444" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 указывается сквозная нумерация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z445" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 указывается наименование области (города республиканского значения) согласно Классификатору административно-территориальных объектов, расположенной в сейсмоопасной зоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z446" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 указывается количество проживающего населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z447" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 указывается сейсмическая интенсивность (активность) зоны (района) в баллах по шкале сейсмической интенсивности MSK-64 (К), согласно Свода правил Республики Казахстан 2.03-30-2017* "Строительство в сейсмических зонах". Указать максимальное значение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z448" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 5 указываются сведения о наличии карт сейсмического районирования для области (города республиканского значения), расположенной в сейсмической опасной зоне (да/нет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9282,1339 +6986,1189 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 5 к приказу </w:t>
+              <w:t xml:space="preserve">Приложение 6 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра по чрезвычайным ситуациям</w:t>
+              <w:t>Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 мая 2021 года № 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="117"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+      Сноска. Приложение 6 - в редакции приказа Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представляется: в уполномоченный орган в сфере гражданской защиты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z450" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.emer.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z451" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения о селезадерживающих и лавинозащитных сооружениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z452" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 6-СЛС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z453" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Периодичность: один раз в год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z454" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z455" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей (городов республиканского значения), расположенных в селе-, лавиноопасной зоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z456" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="747"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1948"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="126"/>
+          <w:bookmarkStart w:name="z457" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...20 lines deleted...]
-            <w:tcW w:w="1578" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z460" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z461" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z462" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о селезадерживающих и лавинозащитных сооружениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z463" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование населенного пункта, расположенного в сейсмоопасной зоне</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество проживающего населения</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+Наименование области (города республиканского значения), расположенной в селе, лавиноопасной зоне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сейсмическая интенсивность</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2338" w:type="dxa"/>
+Количество селезадерживающих сооружений для обеспечения защиты территории, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество утвержденных карт сейсмического районирования (микрорайонирования), единиц</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2409" w:type="dxa"/>
+Количество лавинозащитных сооружений для обеспечения защиты территории, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z468" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Необходимые финансовые средства для разработки карт сейсмического районирования, тысяч тенге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1948" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработана карта сейсмического районирования (да/нет)</w:t>
-[...10 lines deleted...]
-            <w:tcW w:w="747" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1578" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...70 lines deleted...]
-              <w:t>
 4</w:t>
-            </w:r>
-[...459 lines deleted...]
-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z473" w:id="107"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _______________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _______________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10648,422 +8202,383 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме, </w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Сведения по разработке карт </w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сейсмического районирования"</w:t>
+              <w:t>"Сведения о селезадерживающих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и лавинозащитных сооружениях"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:bookmarkStart w:name="z475" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения по разработке карт сейсмического районирования" (индекс формы – 5-КСР, периодичность – один раз в год)</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="131"/>
+        <w:t>"Сведения о селезадерживающих и лавинозащитных сооружениях"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Индекс: 6-СЛС, один раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z476" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о селезадерживающих и лавинозащитных сооружениях" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z477" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан, территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан представляют в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="134"/>
+      2. Форма представляется раз в год до 15 января (включительно) отчетного периода. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z478" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные органы Министерства по чрезвычайным ситуациям Республики Казахстан, которые представляют в Министерство по чрезвычайным ситуациям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z479" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z480" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z481" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 указывается сквозная нумерация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z482" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 указывается наименование области (города республиканского значения) согласно Классификатору административно-территориальных объектов, расположенной в селе, лавиноопасной зоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z483" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зоне воздействия селевых явлений находятся города Алматы и Шымкент, Алматинская, Восточно-Казахстанская, Жамбылская, Туркестанская области и области Абай, Жетісу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z484" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зоне воздействия снежных лавин находятся город Алматы Алматинская, Восточно-Казахстанская, Жамбылская, Туркестанская области и область Жетісу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z485" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 указывается количество селезадерживающих сооружений для обеспечения защиты территории, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z486" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 указывается количество лавинозащитных сооружений для обеспечения защиты территории, единиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11097,1867 +8612,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 6 к приказу </w:t>
+              <w:t xml:space="preserve">Приложение 7 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 мая 2021 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...1718 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
+      Сноска. Приложение 7 исключено приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12991,442 +8772,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме, </w:t>
+              <w:t xml:space="preserve">Приложение 8 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>Министра по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Сведения о селезадерживающих и </w:t>
-[...12 lines deleted...]
-              <w:t>лавинозащитных сооружениях"</w:t>
+              <w:t>от 13 мая 2021 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
-[...67 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан, территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан представляют в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...260 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+      Сноска. Приложение 8 исключено приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13460,15306 +8932,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 7 к приказу </w:t>
+              <w:t xml:space="preserve">Приложение 9 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 мая 2021 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="171"/>
-[...107 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Периодичность: один раз в год. </w:t>
-[...15097 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
+      Сноска. Приложение 9 исключено приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28793,688 +9092,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме, </w:t>
+              <w:t xml:space="preserve">Приложение 10 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>Министра по чрезвычайным ситуациям</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">административных данных </w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Сведения о нанесенном ущербе </w:t>
-[...38 lines deleted...]
-              <w:t>чрезвычайных ситуаций"</w:t>
+              <w:t>от 13 мая 2021 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="181"/>
-[...67 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан, территориальные подразделения Министерства по чрезвычайным ситуациям Республики Казахстан представляют в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...480 lines deleted...]
-    <w:bookmarkEnd w:id="208"/>
+      Сноска. Приложение 10 исключено приказом Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29508,3423 +9252,1189 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 8 к приказу </w:t>
+              <w:t xml:space="preserve">Приложение 11 к приказу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра по чрезвычайным ситуациям</w:t>
+              <w:t>Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 мая 2021 года № 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="209"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Представляется: в Министерство по чрезвычайным ситуациям Республики Казахстан. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="214"/>
+      Сноска. Приложение 11 - в редакции приказа Министра по чрезвычайным ситуациям РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 545</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z487" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представляется: в уполномоченный орган в сфере гражданской защиты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z488" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.emer.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z489" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Сведения о численности погибших при аварийных ситуациях техногенного характера".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z490" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 11-ЧП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z491" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: один раз в год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z492" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z493" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: местные исполнительные органы областей, городов республиканского значения и столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z494" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: до 15 января (включительно) отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1959"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4617"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z495" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1431" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1431" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z498" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z499" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная часть формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z500" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о численности погибших при аварийных ситуациях техногенного характера</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z501" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Повреждено, гектар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1431" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уничтожено, гектар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1431" w:type="dxa"/>
+Количество погибших на объектах жилищно-коммунального хозяйства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид чрезвычайной ситуации</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4617" w:type="dxa"/>
+Количество погибших при обрушении зданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Материальный ущерб, нанесенный в результате чрезвычайных ситуаций, тысяч тенге</w:t>
+Количество погибших при взрывах котлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z506" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1431" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1431" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...2633 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="218"/>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z511" w:id="134"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель _______________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии), подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ _______________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32958,11547 +10468,417 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение к форме, </w:t>
+              <w:t>Приложение к форме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">предназначенной для сбора </w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Сведения о нанесенном ущербе </w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">в результате чрезвычайных </w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ситуаций в сельском, </w:t>
+              <w:t>"Сведения о численности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лесном хозяйстве"</w:t>
+              <w:t>погибших при аварийных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ситуациях техногенного характера"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="219"/>
+    <w:bookmarkStart w:name="z513" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Сведения о нанесенном ущербе в результате чрезвычайных ситуаций в сельском, лесном хозяйстве" (индекс формы – 8-НУЧССЛХ, периодичность – один раз в год)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="220"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Сведения о численности погибших при аварийных ситуациях техногенного характера"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Индекс формы – 11-ЧП, один раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z514" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о численности погибших при аварийных ситуациях техногенного характера" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z515" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма представляется один раз в год до 15 (включительно) января отчетного периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z516" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется соответствующими управлениями местных исполнительных органов областей, городов республиканского значения, столицы и представляется в территориальные органы Министерства по чрезвычайным ситуациям Республики Казахстан, которые представляют в Министерство по чрезвычайным ситуациям Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z517" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z518" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на государственном и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z519" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 1 указывается сквозная нумерация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z520" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 2 указывается количество погибших на объектах жилищно-коммунального хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z521" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 3 указывается количество погибших при обрушении зданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z522" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 4 указывается количество погибших при взрывах котлов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...11345 lines deleted...]
-    <w:bookmarkEnd w:id="311"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44820,35 +11200,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>