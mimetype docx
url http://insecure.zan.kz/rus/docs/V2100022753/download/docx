--- v0 (2025-12-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66754d7" w14:textId="66754d7">
+    <w:p w14:paraId="7a9f135" w14:textId="7a9f135">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,270 +134,354 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий приказ вводится в действие с 1 июля 2021 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан от 30 декабря 2020 года "О техническом регулировании" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 170 "Об утверждении Правил по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси и Правил по проверке правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11062, опубликован 9 июня 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитету технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...15 lines deleted...]
-      3. Комитету технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...15 lines deleted...]
-      4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий приказ вводится в действие с 1 июля 2021 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -645,478 +729,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 мая 2021 года № 336-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила по утверждению и регистрации одобрений типа транспортных средств, одобрений типа шасси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси (далее – Правила) разработаны в соответствии с подпунктом 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан от 30 декабря 2020 года "О техническом регулировании" и определяют порядок утверждения и регистрации одобрений типа транспортного средства, одобрений типа шасси.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изготовитель – зарегистрированное в соответствии с законодательством Республики Казахстан или государства-члена Евразийского экономического союза юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, осуществляющее от своего имени производство или производство и реализацию продукции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) одобрение типа транспортного средства – документ, удостоверяющий соответствие выпускаемых в обращение транспортных средств, отнесенных к одному типу, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Технического регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таможенного союза 018/2011 "О безопасности колесных транспортных средств", утвержденного Решением Комиссии таможенного союза от 9 декабря 2011 года № 877 "О принятии технического регламента Таможенного союза "О безопасности колесных транспортных средств" (далее – ТР ТС 018/2011);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заявитель – зарегистрированное в соответствии с законодательством Республики Казахстан или государства – члена Евразийского экономического союза юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя (изготовитель, импортер, уполномоченное изготовителем лицо, продавец), предоставившее продукцию, процессы и услугу для проведения оценки соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган в области технического регулирования (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      3) заявитель – зарегистрированное в соответствии с законодательством Республики Казахстан или государства – члена Евразийского экономического союза юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя (изготовитель, импортер, уполномоченное изготовителем лицо, продавец), предоставившее продукцию, процессы и услугу для проведения оценки соответствия;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) информационная система технического регулирования (далее – информационная система) – автоматизированная информационная система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      4) уполномоченный орган в области технического регулирования (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области технического регулирования;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) технический секретариат – организация, определяемая уполномоченным органом на осуществление деятельности по проверке правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси, сбору сведений о выданных свидетельствах о безопасности конструкции транспортного средства и присвоению международных идентификационных кодов изготовителям транспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) одобрение типа шасси – документ, удостоверяющий соответствие выпускаемых в обращение шасси, отнесенных к одному типу, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ТР ТС 018/2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок утверждения и регистрации одобрений типа транспортных средств, одобрений типа шасси</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Технический секретариат при положительном результате проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси направляет в информационной системе одобрение типа транспортного средства, одобрение типа шасси в уполномоченный орган для утверждения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок утверждения и регистрации одобрений типа транспортных средств, одобрений типа шасси</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Утверждение и регистрация одобрений типа транспортного средства, одобрений типа шасси осуществляются в информационной системе уполномоченным органом в течение десяти календарных дней, исчисляемых с даты их поступления в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      3. Технический секретариат при положительном результате проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси направляет в информационной системе одобрение типа транспортного средства, одобрение типа шасси в уполномоченный орган для утверждения.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Одобрение типа транспортного средства, одобрение типа шасси регистрируются уполномоченным органом в реестре данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      4. Утверждение и регистрация одобрений типа транспортного средства, одобрений типа шасси осуществляются в информационной системе уполномоченным органом в течение десяти календарных дней, исчисляемых с даты их поступления в уполномоченный орган.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Одобрение типа транспортного средства, одобрение типа шасси после утверждения становится доступным заявителю и (или) изготовителю в информационной системе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>