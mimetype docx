--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a9f135" w14:textId="7a9f135">
+    <w:p w14:paraId="fe67abd" w14:textId="fe67abd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -134,354 +134,342 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий приказ вводится в действие с 1 июля 2021 года.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 7 Закона Республики Казахстан "О техническом регулировании" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 170 "Об утверждении Правил по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси и Правил по проверке правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11062, опубликован 9 июня 2015 года в информационно-правовой системе "Әділет").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие с 1 июля 2021 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -729,562 +717,496 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 мая 2021 года № 336-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила по утверждению и регистрации одобрений типа транспортных средств, одобрений типа шасси</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа и.о. Министра торговли и интеграции РК от 31.03.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила по утверждению и регистрации одобрений типа транспортных средств, одобрений типа шасси</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси (далее – Правила) разработаны в соответствии с подпунктом 4) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+      1. Настоящие Правила по утверждению и регистрации одобрений типа транспортного средства, одобрений типа шасси (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 7 Закона Республики Казахстан "О техническом регулировании" и определяют порядок утверждения и регистрации одобрений типа транспортного средства, одобрений типа шасси.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изготовитель – зарегистрированное в соответствии с законодательством Республики Казахстан или государства-члена Евразийского экономического союза юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя, осуществляющее от своего имени производство или производство и реализацию продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) одобрение типа транспортного средства – документ, удостоверяющий соответствие выпускаемых в обращение транспортных средств, отнесенных к одному типу, требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Технического регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таможенного союза 018/2011 "О безопасности колесных транспортных средств", утвержденного Решением Комиссии таможенного союза от 9 декабря 2011 года № 877 "О принятии технического регламента Таможенного союза "О безопасности колесных транспортных средств" (далее – ТР ТС 018/2011);</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+        <w:t xml:space="preserve"> Таможенного союза 018/2011 "О безопасности колесных транспортных средств", утвержденного Решением Комиссии таможенного союза № 877 "О принятии технического регламента Таможенного союза "О безопасности колесных транспортных средств" (далее – ТР ТС 018/2011);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) заявитель – зарегистрированное в соответствии с законодательством Республики Казахстан или государства – члена Евразийского экономического союза юридическое лицо или физическое лицо, зарегистрированное в качестве индивидуального предпринимателя (изготовитель, импортер, уполномоченное изготовителем лицо, продавец), предоставившее продукцию, процессы и услугу для проведения оценки соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган в области технического регулирования (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифровая система технического регулирования (далее – цифровая система) – автоматизированная цифровая система, предназначенная для хранения, обработки, поиска, распространения, передачи и предоставления сведений и информаций, содержащихся в реестрах технического регулирования, государственной системы обеспечения единства измерений, национальной системы стандартизации и единых реестрах выданных или принятых документов об оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6) технический секретариат – организация, определяемая уполномоченным органом на осуществление деятельности по проверке правильности и обоснованности оформления одобрения типа транспортного средства, одобрения типа шасси, сбору сведений о выданных свидетельствах о безопасности конструкции транспортного средства и присвоению международных идентификационных кодов изготовителям транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) одобрение типа шасси – документ, удостоверяющий соответствие выпускаемых в обращение шасси, отнесенных к одному типу, требованиям ТР ТС 018/2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок утверждения и регистрации одобрений типа транспортных средств, одобрений типа шасси</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Технический секретариат при положительном результате проверки правильности и обоснованности оформления одобрений типа транспортного средства, одобрений типа шасси направляет в цифровой системе одобрение типа транспортного средства, одобрение типа шасси в уполномоченный орган для утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Утверждение и регистрация одобрений типа транспортного средства, одобрений типа шасси осуществляются в цифровой системе уполномоченным органом в течение десяти календарных дней, исчисляемых с даты их поступления в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Одобрение типа транспортного средства, одобрение типа шасси регистрируются уполномоченным органом в реестре данных государственной системы технического регулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Одобрение типа транспортного средства, одобрение типа шасси после утверждения становится доступным заявителю и (или) изготовителю в цифровой системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1610,31 +1532,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>