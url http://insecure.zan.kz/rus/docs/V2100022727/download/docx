--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f72a1e1" w14:textId="f72a1e1">
+    <w:p w14:paraId="6a320c4" w14:textId="6a320c4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8731,252 +8731,300 @@
         <w:t>
       91. Организатор аукционных торгов, не позднее 1 (одного) рабочего дня после закрытия соответствующей торговой сессии, формирует и направляет уполномоченному органу и единому закупщику итоги соответствующих проведенных аукционных торгов с расшифровкой пошагового проведения данных аукционных торгов и указанием полной информации о всех заявках на участие в аукционных торгах, поданных в рамках данной торговой сессии в электронную систему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z285" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Единый закупщик в течение 15 (пятнадцати) календарных дней со дня подведения итогов аукционных торгов направляет победителю аукционных торгов проект договора о покупке услуги по поддержанию готовности электрической мощности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z286" w:id="227"/>
-[...15 lines deleted...]
-      93. Победитель аукционных торгов в течение 30 (тридцати) календарных дней со дня получения проекта договора покупки электрической мощности подписывает указанный договор по индивидуальному тарифу на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, определенному по результату аукционных торгов, на срок равный 15 (пятнадцати) годам отсчет которого начинается с первого числа месяца следующего после истечения сроков предусмотренных подпунктом 2) пункта 104 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z568" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Победитель аукционных торгов в течение 30 (тридцати) календарных дней со дня получения проекта договора покупки электрической мощности подписывает указанный договор по индивидуальному тарифу на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, определенному по результату аукционных торгов, на срок равный 15 (пятнадцати) годам отсчет которого начинается с первого числа месяца следующего после истечения сроков предусмотренных подпунктом 2) пункта 104 настоящих Правил, за исключением случаев, предусмотренных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z566" w:id="228"/>
-[...15 lines deleted...]
-      При прохождении первой аттестации генерирующих установок с маневренным режимом генерации до истечения сроков предусмотренных подпунктом 2) пункта 104 настоящих Правил, началом покупки услуги по поддержанию готовности электрической мощности является первое число месяца, следующего после истечения сроков, предусмотренных подпунктом 2) пункта 104 настоящих Правил.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прохождении первой аттестации генерирующих установок с маневренным режимом генерации до истечения сроков предусмотренных подпунктом 2) пункта 104 настоящих Правил, началом покупки услуги по поддержанию готовности электрической мощности является первое число месяца, следующего после истечения сроков, предусмотренных подпунктом 2) пункта 104 настоящих Правил или первое число месяца, следующего за месяцем, в котором победитель аукционных торгов прошел первую аттестацию, при условии выполнения следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направление победителем аукционных торгов уведомления о планируемом досрочном вводе в эксплуатацию генерирующей установки с маневренным режимом генерации в уполномоченный орган и единому закупщику в срок не позднее 15 октября года, предшествующего году, в котором истекает срок предоставления копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, установленный настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подписание победителем аукционных торгов и единым закупщиком соответствующего дополнительного соглашения к договору покупки электрической мощности, который устанавливает дату начала покупки услуг с первого числа месяца, следующего за месяцем, в котором победитель аукционных торгов прошел первую аттестацию, в срок не позднее 1 ноября года, предшествующего году, в котором истекает срок предоставления копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, установленный настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прохождении первой аттестации генерирующих установок с маневренным режимом генерации до истечения срока, установленного договором покупки электрической мощности для предоставления копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, и при выполнении условий, предусмотренных подпунктами 1) и 2) части второй пункта 93 настоящих Правил, дата начала покупки услуги по поддержанию готовности электрической мощности переносится и срок покупки услуги по поддержанию готовности электрической мощности, равный 15 (пятнадцати) годам, начинается с первого числа месяца, следующего за месяцем, в котором победитель аукционных торгов прошел первую аттестацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прохождении первой аттестации генерирующих установок с маневренным режимом генерации после истечения сроков, предусмотренных договором покупки электрической мощности, началом покупки услуги по поддержанию готовности электрической мощности является первое число месяца, следующего за месяцем, в котором победитель аукционных торгов прошел первую аттестацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом индивидуальный тариф на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, срок покупки услуги по поддержанию готовности электрической мощности победителя аукционных торгов, предусмотренный частью первой настоящего пункта, не подлежат корректировке в сторону увеличения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 93 – в редакции приказа Министра энергетики РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z569" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93-1. При необходимости индивидуальный тариф на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации подлежит ежегодной индексации в период строительства на уровень инфляции, определяемый по данным уполномоченного органа в области государственной статистики, или ежегодной индексации на объем привлеченного заемного финансирования в иностранной валюте с учетом изменения обменного курса национальной валюты к иностранным валютам, определенного по данным Национального Банка Республики Казахстан по следующим формулам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z567" w:id="229"/>
-[...15 lines deleted...]
-      При прохождении первой аттестации генерирующих установок с маневренным режимом генерации после истечения сроков предусмотренных подпунктом 2) пункта 104 настоящих Правил, началом покупки услуги по поддержанию готовности электрической мощности является первое число месяца, следующего за месяцем, в котором победитель аукционных торгов прошел первую аттестацию.</w:t>
+    <w:bookmarkStart w:name="z570" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на уровень инфляции, определяемый по данным уполномоченного органа в области государственной статистики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z568" w:id="230"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z571" w:id="233"/>
+    <w:bookmarkStart w:name="z571" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3619500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -9008,170 +9056,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, где</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z572" w:id="234"/>
+    <w:bookmarkStart w:name="z572" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t+1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – проиндексированный индивидуальный тариф на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, тыс.тенге/(МВт*мес);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z573" w:id="235"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z573" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – индивидуальный тариф на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, определенный по итогам аукционных торгов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z574" w:id="236"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z574" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       IL – индекс потребительских цен, накопленный за двенадцать месяцев, предшествующих 1 октября года проведения индексации, определяемый по данным уполномоченного органа в области государственной статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z575" w:id="237"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z575" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="508000" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -9203,130 +9251,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– суммы по i;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z576" w:id="238"/>
+    <w:bookmarkStart w:name="z576" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – порядковый номер, изменяющийся от 1 до n, соответственно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z577" w:id="239"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z577" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество лет, начиная с даты подписания договора о покупке услуги по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации с единым закупщиком до года текущей индексации включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z578" w:id="240"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z578" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на объем привлеченного заемного финансирования в иностранной валюте с учетом изменения обменного курса национальной валюты к иностранным валютам, определенного по данным Национального Банка Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z579" w:id="241"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z579" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5118100" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -9348,230 +9396,230 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z580" w:id="242"/>
+    <w:bookmarkStart w:name="z580" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t+1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – проиндексированный индивидуальный тариф на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, тыс.тенге/(МВт*мес);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z581" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – индивидуальный тариф на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, определенный по итогам аукционных торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z582" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      У.Е.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>t+1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – текущий курс тенге к иностранной валюте на 1 октября года проведения индексации, определяемый по данным Национального Банка Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z583" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      У.Е.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – средний курс тенге к иностранной валюте, определяемый по данным Национального Банка Республики Казахстан, рассчитанный за период двенадцать месяцев, предшествующих 1 октября каждого года проведения индексации, начиная с даты подписания договора о покупке услуги по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации с единым закупщиком;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z581" w:id="243"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z584" w:id="246"/>
+    <w:bookmarkStart w:name="z584" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="508000" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -9603,90 +9651,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– суммы по i;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z585" w:id="247"/>
+    <w:bookmarkStart w:name="z585" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – порядковый номер, изменяющийся от 1 до n, соответственно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z586" w:id="248"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z586" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество лет, начиная с даты подписания договора о покупке услуги по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации с единым закупщиком до года текущей индексации включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9705,770 +9753,770 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z587" w:id="249"/>
+    <w:bookmarkStart w:name="z587" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93-2. При необходимости победитель аукционных торгов направляет в уполномоченный орган заявку на индексацию индивидуального тарифа в период строительства на уровень инфляции, определяемый по данным уполномоченного органа в области государственной статистики, или заявку на индексацию индивидуального тарифа на объем привлеченного заемного финансирования в иностранной валюте с учетом изменения обменного курса национальной валюты к иностранным валютам, определенного по данным Национального Банка Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z588" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка направляется в уполномоченный орган на бумажном и электронном носителе в срок не позднее 5 октября года, предшествующего году ввода в эксплуатацию генерирующих установок с маневренным режимом генерации, с приложением подтверждающих документов расчетов по индексации, финансово-экономическую модель, содержащую необходимые финансовые показатели по данному расчету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z589" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган не позднее 10 (десяти) календарных дней с момента получения заявки готовит заключение об индексации (об отказе в индексации) индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации в период строительства и направляет его победителю аукционных торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z590" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Победитель аукционных торгов в течении 5 (пяти) календарных дней направляет единому закупщику заключение уполномоченного органа об индексации индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации в период строительства, для заключения дополнительного соглашения к договору о покупке услуги по поддержанию готовности электрической мощности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z588" w:id="250"/>
-[...15 lines deleted...]
-      Заявка направляется в уполномоченный орган на бумажном и электронном носителе в срок не позднее 5 октября года, предшествующего году ввода в эксплуатацию генерирующих установок с маневренным режимом генерации, с приложением подтверждающих документов расчетов по индексации, финансово-экономическую модель, содержащую необходимые финансовые показатели по данному расчету.</w:t>
+    <w:bookmarkStart w:name="z591" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единый закупщик на основании заключения уполномоченного органа об индексации индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации в период строительства, обеспечивает подписание в срок не позднее 15 ноября года, предшествующего году ввода в эксплуатацию генерирующих установок с маневренным режимом генерации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z589" w:id="251"/>
-[...15 lines deleted...]
-      Уполномоченный орган не позднее 10 (десяти) календарных дней с момента получения заявки готовит заключение об индексации (об отказе в индексации) индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации в период строительства и направляет его победителю аукционных торгов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 93-2 в соответствии с приказом Министра энергетики РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. При несвоевременном вводе в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, срок и дата начала покупки услуги по поддержанию готовности электрической мощности не пересматриваются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z590" w:id="252"/>
-[...15 lines deleted...]
-      Победитель аукционных торгов в течении 5 (пяти) календарных дней направляет единому закупщику заключение уполномоченного органа об индексации индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации в период строительства, для заключения дополнительного соглашения к договору о покупке услуги по поддержанию готовности электрической мощности.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Финансовое обеспечение исполнения условий договора покупки электрической мощности предоставляется победителем аукционных торгов единому закупщику в течение 30 (тридцати) календарных дней после дня подписания договора покупки электрической мощности путем предоставления банковской гарантии, оформленной в соответствии с Правилами выдачи банковских гарантий и поручительств, или резервного аккредитива, выпущенных по системе SWIFT.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z591" w:id="253"/>
-[...15 lines deleted...]
-      Единый закупщик на основании заключения уполномоченного органа об индексации индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации в период строительства, обеспечивает подписание в срок не позднее 15 ноября года, предшествующего году ввода в эксплуатацию генерирующих установок с маневренным режимом генерации.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банковская гарантия или резервный аккредитив представляются победителем от банков-резидентов Республики Казахстан, долгосрочный кредитный рейтинг в иностранной валюте которых не ниже "В" по Standard&amp;Poor’s или "В-" по Fitch или "В3" по Moody’sInvestorsService либо рейтинг родительской организации (которой принадлежит более 50% акций банка-резидента Республики Казахстан) не ниже уровня "BВB" по Standard&amp;Poor’s или "ВВВ" по Fitch или "Ваа2" по Moody’sInvestorsService.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z291" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, банковская гарантия или резервный аккредитив от банков-нерезидентов Республики Казахстан подтверждаются банками-резидентами путем выпуска гарантии под контр-обязательства нерезидентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z292" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банки-нерезиденты Республики Казахстан, долгосрочный кредитный рейтинг в иностранной валюте, которых не ниже "ВВВ" по Standard&amp;Poor’s, "ВВВ" по Fitch "Ваа2" по Moody’s Investors Service могут выпускать банковскую гарантию или резервный аккредитив без выпуска соответствующих контр-обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z293" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Необходимый объем финансового обеспечения исполнения условий договора покупки электрической мощности, указываемый в Графике, определяется в объеме, равном 0,5 (ноль целых пять десятых) процента от произведения индивидуального тарифа на услугу по поддержанию готовности электрической мощности при строительстве вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации (в тенге/МВт*месяц), срока покупки услуги по поддержанию готовности электрической мощности, равный 15 (пятнадцати) годам и объема услуги по поддержанию готовности электрической мощности (в МВт), указанного в Графике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 93-2 в соответствии с приказом Министра энергетики РК от 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 369-н/қ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 96 – в редакции приказа Министра энергетики РК от 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z288" w:id="254"/>
-[...75 lines deleted...]
-      При этом, банковская гарантия или резервный аккредитив от банков-нерезидентов Республики Казахстан подтверждаются банками-резидентами путем выпуска гарантии под контр-обязательства нерезидентов.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Банковская гарантия или резервный аккредитив, указанные в пункте 95 настоящих Правил, являются безотзывными, предусматривают их исполнение полностью или по частям по указанию получателя (бенефициара), со сроком действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z292" w:id="258"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для газовых электростанций – не менее 50 (пятидесяти) месяцев с даты подписания договора покупки электрической мощности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для гидроэлектростанций – не менее 61 (шестидесяти одного) месяцев с даты подписания договора покупки электрической мощности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для генерирующих установок, не использующих полезные ископаемые в качестве топлива – не менее 38 (тридцати восьми) месяцев с даты подписания договора покупки электрической мощности.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 96 – в редакции приказа Министра энергетики РК от 12.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 236-н/қ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 97 - в редакции приказа и.о. Министра энергетики РК от 15.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="260"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z299" w:id="261"/>
+    <w:bookmarkStart w:name="z299" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Банковская гарантия или резервный аккредитив, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, исполняются банком при предоставлении следующих документов единым закупщиком:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z300" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление о неисполнении обязательств лица-должника, оформленное на бумажном носителе, подписанное уполномоченным лицом единого закупщика и заверенное оттиском печати единого закупщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z301" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требование на оплату с указанием суммы взыскания, в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z302" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Все банковские комиссии и расходы, связанные с финансовым обеспечением исполнения условий договора покупки электрической мощности, в том числе и банка получателя (бенефициара), оплачивает победитель аукционных торгов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z300" w:id="262"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z303" w:id="265"/>
+    <w:bookmarkStart w:name="z303" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100. Возврат (освобождение) финансового обеспечения исполнения условий договора покупки электрической мощности или его части осуществляется при своевременном вводе в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, обеспечивающих исполнение победителем аукционных торгов его обязательств, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закону</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z304" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возврат (освобождение), указанный в части первой настоящего пункта, осуществляется путем направления единым закупщиком соответствующего письма в банк (банки) в течение 10 (десяти) рабочих дней со дня введения в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, указанных в части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z305" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Требование на оплату по соответствующей банковской гарантии или резервному аккредитиву (соответствующему финансовому обеспечению), указанным в пункте 95 настоящих Правил, выставляется единым закупщиком в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z547" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при не предоставлении копии уведомления о начале строительно-монтажных работ вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации (обеспечивающих исполнение договора покупки электрической мощности), направленного в государственный орган, осуществляющий государственный архитектурно-строительный контроль, при этом, для газовых электростанций и гидроэлектростанций в течение 24 (двадцати четырех) месяцев с даты подписания договора покупки электрической мощности - в размере 30 % от суммы финансового обеспечения исполнения условий договора покупки;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z304" w:id="266"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z548" w:id="269"/>
+    <w:bookmarkStart w:name="z548" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при не предоставлении копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации (обеспечивающих исполнение договора покупки электрической мощности), утвержденного в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о строительной деятельности, при этом, для газовых электростанций данная копия предоставляется в течение срока, предусмотренного подпунктом 2) пункта 104 настоящих Правил, а для гидроэлектростанций – в течение 60 (шестидесяти) месяцев с даты подписания договора покупки электрической мощности – в размере 100 % от суммы финансового обеспечения исполнения условий договора покупки, а в случае удержания части финансового обеспечения исполнения условий договора покупки в соответствии с подпунктом 1) настоящего пункта – 70 % суммы финансового обеспечения исполнения условий договора покупки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10487,91 +10535,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="270"/>
+    <w:bookmarkStart w:name="z308" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102. Деньги, полученные в результате оплаченного требования по банковской гарантии или резервному аккредитиву, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, зачисляются на специальный счет единого закупщика и (или) направляются единому закупщику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z309" w:id="271"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z309" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       103. Договор покупки электрической мощности оформляется в соответствии с типовым договором о покупке услуги по поддержанию готовности электрической мощности, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10786,51 +10834,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10849,373 +10897,391 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="272"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z550" w:id="273"/>
+    <w:bookmarkStart w:name="z310" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>104. После подписания договора покупки электрической мощности победитель аукционных торгов предоставляет единому закупщику следующие документы и информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копию уведомления о начале строительно-монтажных работ, вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации (обеспечивающих исполнение договора покупки электрической мощности), направленного в государственный орган, осуществляющий государственный архитектурно-строительный контроль, при этом, для газовых электростанций и гидроэлектростанции эта копия предоставляется в течение 24 (двадцати четырех) месяцев с даты подписания договора покупки электрической мощности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z551" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации (обеспечивающих исполнение договора покупки электрической мощности), утвержденного в порядке, определенном Законом о строительной деятельности при этом, для газовых электростанций данная копия предоставляется в течение 48 (сорока восьми) месяцев с даты подписания договора покупки электрической мощности, для гидроэлектростанций – в течение 60 (шестидесяти) месяцев с даты подписания договора покупки электрической мощности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z552" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информацию о ходе строительства вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации (обеспечивающих исполнение договора покупки электрической мощности) - по запросу единого закупщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z553" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) финансовое обеспечение исполнения условий договора покупки электрической мощности – согласно пункту 95 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, в процессе реализации проекта строительства генерирующей установки с маневренным режимом генерации победителем аукционных торгов, допускается отклонение объема услуги по поддержанию готовности электрической мощности указанного проекта от договорного объема услуги по поддержанию готовности электрической мощности, как в сторону увеличения, так и в сторону уменьшения до 15 (пятнадцать) % (от договорного объема услуги по поддержанию готовности электрической мощности), с последующей корректировкой договора покупки электрической мощности на основании направленного победителем аукционных торгов уведомления об отклонении объема услуги по поддержанию готовности электрической мощности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для корректировки объема услуги по поддержанию готовности электрической мощности указанного проекта от договорного объема услуги по поддержанию готовности электрической мощности по договору покупки электрической мощности, Победитель аукционных торгов направляет уведомления об отклонении объема услуги по поддержанию готовности электрической мощности указанного проекта от договорного объема услуги по поддержанию готовности электрической мощности в уполномоченный орган и единому закупщику в срок не позднее 15 октября года, предшествующего году, в котором истекает срок предоставления копии акта приемки в эксплуатацию вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации, установленный настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 104 - в редакции приказа и.о. Министра энергетики РК от 15.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 104 – в редакции приказа Министра энергетики РК от 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="278"/>
+    <w:bookmarkStart w:name="z316" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Договор покупки электрической мощности прекращает свое действие в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z317" w:id="279"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z317" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при непредставлении финансового обеспечения исполнения условий договора покупки электрической мощности, согласно подпункту 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z318" w:id="280"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z318" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по истечении срока действия договора покупки электрической мощности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z319" w:id="281"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z319" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106. Победитель аукционных торгов ежегодно заключает договор на оказание услуг по регулированию электрической мощности в порядке, определяемом в соответствии с Правилами включения потребителей в перечень электростанций, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 30 апреля 2020 года № 169 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20554) (далее – Правила включения потребителей в перечень электростанций).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z320" w:id="282"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z320" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Уполномоченный орган включает победителя аукционных торгов в перечень электростанций. Данное включение осуществляется согласно Правилам включения потребителей в перечень электростанций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z321" w:id="283"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z321" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11230,52 +11296,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15-8 Закона, генерирующие установки, введенные в рамках аукционных торгов, обязаны соблюдать диапазон регулирования, определяемый в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и иметь подключение к автоматическому регулированию частоты и мощности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z322" w:id="284"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z322" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. Согласно части пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11290,332 +11356,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15-8 Закона, ответственность за невыполнение обязательств по договорам о покупке услуги по поддержанию готовности электрической мощности и на оказание услуг по регулированию электрической мощности наступает посредством использования механизмов рынка электрической мощности, определяемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и функционирования рынка электрической мощности, утвержденными приказом Министра энергетики Республики Казахстан от 27 февраля 2015 года № 152 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10612) (далее – Правила рынка мощности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z323" w:id="285"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z323" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Договорная электрическая мощность вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации со дня их ввода в эксплуатацию подлежит ежегодной аттестации системным оператором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z324" w:id="286"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z324" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Если в результате проведения очередной аттестации электрической мощности значение аттестованной электрической мощности вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации окажется меньше объема услуги по поддержанию готовности электрической мощности, установленного в договоре о покупке услуги по поддержанию готовности электрической мощности, объем услуги по поддержанию готовности электрической мощности, принимаемый при расчете фактически оказанных услуг по поддержанию готовности электрической мощности, снижается до аттестованного значения до проведения очередной аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z325" w:id="287"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z325" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       112. Победитель аукционных торгов участвует на балансирующем рынке электрической энергии в порядке, определяемом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> функционирования балансирующего рынка электрической энергии, утвержденными приказом Министра энергетики Республики Казахстан от 20 февраля 2015 года № 112 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10532, а также Правилами рынка мощности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z326" w:id="288"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z326" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Проведение аукционных торгов приостанавливается на период до 30 минут, при наступлении следующих обстоятельств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z327" w:id="289"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z327" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) технические неполадки на серверном оборудовании или сбои в электронной системе, приведшие к неработоспособности электронной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z328" w:id="290"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z328" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) технические неполадки оборудования или каналов связи сети интернет, явившиеся причиной невозможности доступа к торговой системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z329" w:id="291"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z329" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. При приостановлении проведения аукционных торгов организатор аукционных торгов оперативно информирует участников через доступные технические средства связи о причине приостановления аукционных торгов с указанием времени, в течение которого процесс проведения аукционных торгов будет восстановлен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z330" w:id="292"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z330" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Проведение аукционных торгов отменяется по следующим причинам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z331" w:id="293"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z331" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) неустранение технических неполадок, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z332" w:id="294"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z332" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) длительный (более двух часов) перерыв в электроснабжении торгового зала и (или) серверного оборудования электронной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z333" w:id="295"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z333" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       116. При отмене аукционных торгов по причинам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, повторные аукционные торги проводятся на следующий рабочий день после даты проведения аукционных торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z334" w:id="296"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z334" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. При объявлении аукционных торгов несостоявшимися по причинам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11630,131 +11696,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, организатор аукционных торгов проводит их повторно в течение 30 (тридцати) календарных дней, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z335" w:id="297"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z335" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, если повторные аукционные торги объявлены несостоявшимися уполномоченный орган определяет дату их следующего проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z336" w:id="298"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z336" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Победители аукционных торгов возмещают единому закупщику затраты, понесенные на разработку предварительного ТЭО, на основании которого проведены аукционные торги, в течение 30 (тридцати) дней с момента включения в реестр победителей аукционных торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z337" w:id="299"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z337" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве аукционных торгов, указанных в части первой настоящего пункта, принимаются аукционные торги Первого вида аукционных торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z565" w:id="300"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z565" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Победители аукционных торгов на ежемесячной основе предоставляют Уполномоченному органу информацию о ходе строительства вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11921,466 +11987,466 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>генерирующих установок</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с маневренным режимом генерации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z339" w:id="301"/>
+    <w:bookmarkStart w:name="z339" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Технические, технологические и эксплуатационные требования, предъявляемые к вновь вводимым в эксплуатацию генерирующим установкам с маневренным режимом генерации и диапазон регулирования (далее – Требования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра энергетики РК от 24.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z477" w:id="302"/>
+    <w:bookmarkStart w:name="z477" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Располагаемый объем регулировочной электрической мощности электрических станций Республики Казахстан, задействованный во вторичном регулировании частоты и перетоков мощности обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z478" w:id="303"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z478" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при изолированной работе ЕЭС РК – поддержание стандартной частоты ЕЭС РК, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электроэнергетике";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z479" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при параллельной работе ЕЭС РК с ЕЭС России – поддержание задаваемых национальным диспетчерским центром системного оператора Казахстана суммарных перетоков мощности (сальдо перетоков мощности) по внешним связям с коррекцией по частоте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z480" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ограничение перетоков мощности по условиям устойчивости работы энергосистемы, допустимой токовой нагрузки проводов линий электропередачи, электротехнического оборудования подстанций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z481" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) располагаемый объем регулировочной электрической мощности обеспечивает полную компенсацию нерегулярных колебаний не баланса мощности, погрешностей регулирования баланса мощности в часы переменной части графика нагрузки, а также наиболее вероятной аварийной потери генерации или потребления, но не ниже мощности самого крупного агрегата или отклонения до 8 % текущего потребления ЕЭС РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z482" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Регулировочная электрическая мощность действующей электрической станции, для участия во вторичном регулировании частоты и перетоков мощности, соответствует следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z483" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулировочная электрическая мощность задействована в автоматическом (оперативном) вторичном регулировании частоты и мощности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z484" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) суммарный объем регулировочной электрической мощности электрической станции не менее 50 МВт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z485" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) задействование регулировочной электрической мощности в автоматическом (оперативном) вторичном регулировании частоты и мощности обеспечивается электрической станцией без ограничений по времени и продолжительности на всю заданную величину регулировочной электрической мощности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z486" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Регулировочная электрическая мощность электрической станции, вводимой в эксплуатацию после 1 января 2022 года, для участия во вторичном регулировании частоты и перетоков мощности, соответствует следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z479" w:id="304"/>
-[...15 lines deleted...]
-      2) при параллельной работе ЕЭС РК с ЕЭС России – поддержание задаваемых национальным диспетчерским центром системного оператора Казахстана суммарных перетоков мощности (сальдо перетоков мощности) по внешним связям с коррекцией по частоте;</w:t>
+    <w:bookmarkStart w:name="z487" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регулировочная электрическая мощность задействована в автоматическом вторичном регулировании частоты и мощности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z480" w:id="305"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z488" w:id="313"/>
+    <w:bookmarkStart w:name="z488" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) объем регулировочной электрической мощности, соответствует диапазону регулирования, предъявляемому к вновь вводимой регулировочной электрической мощности и указанному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z489" w:id="314"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z489" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) скорость изменения объема регулировочной электрической мощности генерирующих установок на загрузку или разгрузку (соответствующая диапазону регулирования), соответствует скорости изменения регулировочной электрической мощности, предъявляемой к вновь вводимой регулировочной электрической мощности и указанной в приложении к настоящим Требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z490" w:id="315"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z490" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) задействование регулировочной электрической мощности в автоматическом регулировании частоты и мощности обеспечивается электрической станцией без ограничений по времени и продолжительности на всю заданную величину регулировочной электрической мощности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z491" w:id="316"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z491" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечена возможность запуска и включения в работу генерирующих установок при отсутствии напряжения во внешней электрической сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z492" w:id="317"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z492" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) задействование регулировочной электрической мощности на загрузку-разгрузку осуществляется как оперативно, по командам диспетчерского персонала, так и автоматически от системы автоматического регулирования частоты и мощности системного оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12511,141 +12577,141 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с маневренным режимом генерации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и диапазон регулирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z494" w:id="318"/>
+    <w:bookmarkStart w:name="z494" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Диапазон регулирования, предъявляемый к вновь вводимой регулировочной электрической мощности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z495" w:id="319"/>
+          <w:bookmarkStart w:name="z495" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12769,80 +12835,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z501" w:id="320"/>
+          <w:bookmarkStart w:name="z501" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12966,80 +13032,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z507" w:id="321"/>
+          <w:bookmarkStart w:name="z507" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13163,80 +13229,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z513" w:id="322"/>
+          <w:bookmarkStart w:name="z513" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13360,80 +13426,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z519" w:id="323"/>
+          <w:bookmarkStart w:name="z519" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13557,80 +13623,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z525" w:id="324"/>
+          <w:bookmarkStart w:name="z525" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13734,110 +13800,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 **</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z531" w:id="325"/>
+    <w:bookmarkStart w:name="z531" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z532" w:id="326"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z532" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - Р – переменная база, в МВт, значение которой определяется на каждый час суток по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z533" w:id="327"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z533" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4533900" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -13859,70 +13925,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z534" w:id="328"/>
+    <w:bookmarkStart w:name="z534" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="469900" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -13954,70 +14020,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– значение рабочей электрической мощности генерации электрической станции энергопроизводящей организации на соответствующий час суток, согласно ведомости рабочих электрических мощностей генерации, технологических и технических минимумов, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z535" w:id="329"/>
+    <w:bookmarkStart w:name="z535" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="927100" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -14049,70 +14115,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – значение технического минимума электрической станции энергопроизводящей организации на соответствующий час суток, согласно ведомости рабочих электрических мощностей генерации, технологических и технических минимумов, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z536" w:id="330"/>
+    <w:bookmarkStart w:name="z536" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1092200" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -14144,70 +14210,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – значение технологического минимум электрической станции энергопроизводящей организации на соответствующий час суток, согласно ведомости рабочих электрических мощностей генерации, технологических и технических минимумов, в МВт;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z537" w:id="331"/>
+    <w:bookmarkStart w:name="z537" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2857500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -14239,70 +14305,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – наибольшее из значений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="332"/>
+    <w:bookmarkStart w:name="z538" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2247900" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
@@ -14334,90 +14400,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в МВт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z539" w:id="333"/>
+    <w:bookmarkStart w:name="z539" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Значения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z540" w:id="334"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z540" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2552700" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
@@ -14510,70 +14576,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> электрической станции энергопроизводящей организации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z541" w:id="335"/>
+    <w:bookmarkStart w:name="z541" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В рамках Второго вида аукционных торгов, параметры </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2565400" cy="292100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
@@ -14605,90 +14671,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> применяются только для генерирующих установок, введенных в рамках данных аукционных торгов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z542" w:id="336"/>
+    <w:bookmarkStart w:name="z542" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** - в целях обеспечения заданного диапазона регулирования среднечасовая генерация электрической энергии при формировании суточных графиков генерации, вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации учитывается на уровне, не более:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z543" w:id="337"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z543" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4076700" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
@@ -14710,90 +14776,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z544" w:id="338"/>
+    <w:bookmarkStart w:name="z544" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *** - в целях обеспечения заданного диапазона регулирования среднечасовая генерация электрической энергии при формировании суточных графиков генерации вновь вводимых в эксплуатацию генерирующих установок с маневренным режимом генерации учитывается на уровне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z545" w:id="339"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z545" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3746500" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
@@ -15041,68 +15107,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z556" w:id="340"/>
+    <w:bookmarkStart w:name="z556" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График проведения аукционных торгов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра энергетики РК от 15.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16115,145 +16181,145 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z437" w:id="341"/>
+    <w:bookmarkStart w:name="z437" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр победителей аукционных торгов от "__" ______ 20__ года № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="333"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z438" w:id="342"/>
+          <w:bookmarkStart w:name="z438" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="342"/>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16521,80 +16587,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z448" w:id="343"/>
+          <w:bookmarkStart w:name="z448" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="343"/>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16830,80 +16896,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="344"/>
+          <w:bookmarkStart w:name="z458" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="344"/>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17140,136 +17206,136 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z468" w:id="345"/>
+          <w:bookmarkStart w:name="z468" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИТОГО:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="345"/>
+          <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z471" w:id="346"/>
+      <w:bookmarkStart w:name="z471" w:id="338"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* – в случае реализации проекта по газовой генерации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -17292,55 +17358,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17666,31 +17732,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>