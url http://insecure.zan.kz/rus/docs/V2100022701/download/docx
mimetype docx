--- v0 (2025-11-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bfeb671" w14:textId="bfeb671">
+    <w:p w14:paraId="a1fc155" w14:textId="a1fc155">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,428 +93,637 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил ведения реестров единой нотариальной информационной системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра юстиции Республики Казахстан от 30 апреля 2021 года № 356. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 мая 2021 года № 22701</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра юстиции Республики Казахстан от 30 апреля 2021 года № 356. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 мая 2021 года № 22701.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4-2 Закона Республики Казахстан от 19 июля 1997 года "О нотариате", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения реестров единой нотариальной информационной системы согласно приложению к приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего Вице-министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр юстиции </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М. Бекетаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z10" w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласовано</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инноваций и аэрокосмической</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -593,959 +802,1035 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2021 года № 356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила ведения реестров единой нотариальной информационной системы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила ведения реестров единой нотариальной информационной системы (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4-2 Закона Республики Казахстан от 14 июля 1997 года "О нотариате" (далее - Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Правила устанавливают единые требования к ведению реестров Единой нотариальной информационной системы (далее – ЕНИС) и распространяются на электронный реестр нотариальных действий, реестр наследственных дел, реестр учета завещаний (далее – электронные реестры ЕНИС).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ведение электронных реестров ЕНИС включает в себя внесение в них сведений, обеспечение нотариальной тайны в отношении сведений, включенных в электронные реестры, предоставление сведений из этих реестров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Возможность регистрации нотариальных действий в электронных реестрах ЕНИС блокируется путем введения данных о приказе (дата, номер приказа, срок и основания):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для частных нотариусов при прекращении, приостановлении действия лицензии или приостановлении, выходе либо исключении из членства в нотариальной палате - Республиканской нотариальной палатой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для государственного нотариуса при увольнении или нахождения в отпуске.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные реестры ЕНИС частного нотариуса разблокируются Республиканской нотариальной палатой при восстановлении действия лицензии либо восстановлении членства в нотариальной палате, либо подачи заявления о выходе на работу из отпуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные реестры ЕНИС государственного нотариуса разблокируются Министерством юстиции Республики Казахстан при подаче заявления о выходе на работу из отпуска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае остановки работы ЕНИС нотариус составляет акт о невозможности работы ЕНИС по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус после устранения причин остановки работы ЕНИС заносит сведения о совершенных нотариальных действиях в электронные реестры ЕНИС не позднее следующего рабочего дня с момента восстановления работы ЕНИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Сведения, включенные в электронные реестры ЕНИС, подлежат хранению в ЕНИС в течение сроков, предусмотренных Примерной номенклатурой дел в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по нотариальному делопроизводству, утвержденных приказом Министра юстиции Республики Казахстан от 31 января 2012 года № 32 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 7445).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Использование нотариусом сведений из государственных электронных информационных ресурсов посредством ЕНИС в личных целях не допускается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок ведения электронного реестра нотариальных действий</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона все нотариальные действия регистрируются в электронном реестре нотариальных действий. Каждому нотариальному действию присваивается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нотариус имеет один электронный реестр нотариальных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Нотариус вносит сведения о совершенных нотариальных действиях в электронный реестр нотариальных действий незамедлительно после совершения нотариального действия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Регистрация нотариального действия в электронном реестре нотариальных действий осуществляется посредством внесения сведений в реестр по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Орфографические, грамматические или технические поправки и ошибки в электронном реестре нотариальных действий оговариваются в графе "Примечание".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ошибочно внесенное нотариальное действие в электронный реестр нотариальных действий отменяется не позднее двадцати четырех часов с момента регистрации нотариального действия, за исключением праздничных и выходных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нотариус делает отметку в электронном реестре нотариальных действий об отмене выданной доверенности, либо отказе от нее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нотариус присоединяет электронный образ (электронную версию) в формате ЕНИС нотариального документа на бумажном носителе при регистрации в электронном реестре нотариальных действий по удостоверению доверенности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При признании сделки недействительной согласно вступившему в законную силу решению суда, нотариус, в делах которого хранится сделка, делает отметку об этом в электронном реестре регистрации нотариальных действий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок ведения реестра наследственных дел</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Основанием для включения сведений в реестр наследственных дел является получение нотариусом заявления, свидетельствующего об открытии наследства (о выдаче свидетельства о праве на наследство, о принятии наследства, об отказе от наследства).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. До принятия заявления свидетельствующего об открытии наследства нотариус проверяет наличие совпадений сведений по наследственному делу в реестре наследственных дел по следующим признакам: фамилия, имя, отчество (при наличии) наследодателя, дата смерти. При наличии совпадений лицу, обратившемуся с заявлением об открытии наследства, разъясняется о необходимости подачи такого заявления нотариусу, у которого открыто наследственное дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Сведения об открытии наследства вносятся частным нотариусом в реестр наследственных дел не позднее следующего рабочего дня после поступления соответствующих заявлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае остановки работы ЕНИС сведения об открытии наследства вносятся в реестр наследственных дел в соответствии с пунктом 6 настоящего Правила.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Номер наследственного дела обозначается арабскими цифрами и состоит из порядкового номера, присвоенного наследственному делу в соответствии с регистрацией в Реестре наследственных дел, и года заведения наследственного дела: "20/2021, где 20 – порядковый номер наследственного дела в соответствии с регистрацией в Реестре наследственных дел первого документа, поступившего к наследственному делу и послужившему основанием для формирования наследственного дела, 2021 - год заведения наследственного дела".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Помимо документа, послужившего основанием для начала производства по наследственному делу, в реестре наследственных дел регистрируются все поступившие к наследственному делу заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении иных заявлений к наследственному делу, которому уже присвоен порядковый номер, они регистрируются в реестре наследственных дел. При этом в графе 2 реестра наследственных дел проставляется номер наследственного дела, к которому поступило заявление (документ) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок ведения реестра учета завещаний</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Основанием для включения сведений в реестр учета завещаний является удостоверение завещания частным нотариусом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Сведения об удостоверении завещания вносятся частным нотариусом в реестр учета завещаний незамедлительно после удостоверения завещания по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Принятые нотариусом секретные завещания регистрируются в реестре учета завещаний и электронном реестре нотариальных действий с пометкой "секретное". После вскрытия секретного завещания в реестре учета завещаний проставляется отметка о дате вскрытия завещания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В случае отмены либо изменения завещания нотариус делает отметку в реестре учета завещаний и электронном реестре нотариальных действий об отмене либо изменении завещания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Предоставление сведений о нотариальном действии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Нотариус представляет сведения из электронного реестра нотариальных действий о совершенных им нотариальных действиях в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1560,211 +1845,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 Закона, в виде выписки из электронного реестра нотариальных действий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Нотариус получает сведения, содержащиеся в электронном реестре нотариальных действий, необходимые для совершения нотариального действия или проверки действительности нотариального документа по запросу, поданному через ЕНИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения необходимые нотариусу представляются в автоматизированном режиме с использованием средств ЕНИС по запросу, поданному нотариусом через ЕНИС, с обязательным указанием в нем сведений о совершенном нотариальном действии, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрационного номера нотариального действия в электронном реестре нотариальных действий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       даты совершения нотариального действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вида нотариального действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведений о лице, совершившем нотариальное действие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отметки о необходимости представления электронного образа нотариально оформленного документа - для случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1908,258 +2193,298 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Акт о невозможности работы ЕНИС</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z61" w:id="52"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> фамилия имя отчество (при наличии) частного нотариуса, дата и номер лицензии </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата___________________ _____________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (место составления)  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Я, (частный или государственный) нотариус (фамилия имя отчество (при наличии), составил</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(-а) настоящий акт о невозможности работы ЕНИС по причине </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указать причину невозможности работы ЕНИС)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начало остановки работы ЕНИС "___"________20__г. время "__" ч.____ минут</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Начало работы ЕНИС "___"________20__г. время "__" ч._____ минут</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Составлен  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус:____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (фамилия имя отчество (при наличии), подпись частного или государственного нотариуса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2290,867 +2615,868 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электронный реестр нотариальных действий </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="722"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1122"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер по реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактическая дата совершения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4467" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя отчество (при наличии), наименование юридического лица, для которых совершено нотариальное действие их ИИН, БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, удостоверяющие личность участников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взыскано (Общая сумма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Содержание нотариального действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4467" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание. Нотариус в: графе 2 - указывает дату заполнения электронного реестра нотариальных действий;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 - указывает дату совершения нотариального действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3281,1156 +3607,1101 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр наследственных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="981"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="982"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата создания записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер наследственного дела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата поступления заявления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя отчество (при наличии), умершего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Время смерти наследодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фамилия имя отчество (при наличии), заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата свидетельства о праве на наследство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2797" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="982" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 указывается дата заполнения реестра наследственных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 проставляется порядковый номер зарегистрированного наследственного дела, к которому поступило первое заявление, послужившее основанием для начала производства по делу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 указывается дата поступления заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 указываются данные о наследодателе: фамилия, имя, отчество (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 указывается дата смерти наследодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 6 указываются данные о наследнике: фамилия, имя, отчество (при наличии). Если документ, послуживший основанием для начала производства по наследственному делу, получен нотариусом через представителя, в этой графе помимо фамилии, имени, отчества (при наличии) наследника указываются фамилия, имя, отчество (при наличии) законного или уполномоченного представителя, непосредственно предоставившего документы нотариусу от имени наследника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 указывается дата выдачи свидетельства о праве на наследство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4561,770 +4832,729 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реестр учета завещаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4313"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1514"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4313" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя отчество (при наличии), завещателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения завещателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата удостоверения завещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Номер по реестру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отметка об отмене завещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1514" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариус</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4313" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1514" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4313" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5459,1258 +5689,1189 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ВЫПИСКА </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>из электронного реестра нотариальных действий единой нотариальной информационной системы содержащая сведения о нотариальном действии (нотариальных действиях), совершенном нотариусом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(указываются наименование нотариального округа, фамилия, имя, отчество (при наличии)  частного нотариуса, дата и номер лицензии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="722"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1122"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер по реестру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактическая дата совершения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4467" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фамилия имя отчество (при наличии), наименование юридического лица, для которых совершено нотариальное действие их ИИН, БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документы, удостоверяющие личность участников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взыскано (Общая сумма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Статус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Содержание нотариального действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вид действия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4467" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1255" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1122" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="722" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6741,55 +6902,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7115,31 +7276,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>