--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="50fe99e" w14:textId="50fe99e">
+    <w:p w14:paraId="95a8405" w14:textId="95a8405">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 30 апреля 2021 года № 360. Зарегистрирован в Министерстве юстиции Республики Казахстан 6 мая 2021 года № 22697.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра юстиции РК от 13.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -255,91 +341,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить форму представления отчетности о функционировании реестров единой нотариальной системы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -358,342 +520,597 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством порядке обеспечить государственную регистрацию настоящего приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего Вице-министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр юстиции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М. Бекетаев</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z10" w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласовано</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инноваций и аэрокосмической</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
-[...60 lines deleted...]
-            <w:tcW w:w="4205" w:type="dxa"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="left"/>
-[...31 lines deleted...]
-</w:t>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра юстиции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 апреля 2021 года № 360</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Согласовано</w:t>
+</w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство цифрового развития,</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>инноваций и аэрокосмической</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Форма предусматривается в редакции приказа Министра юстиции РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>промышленности</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>______________________</w:t>
+        <w:t xml:space="preserve"> Форма представления отчетности о функционировании реестров единой нотариальной информационной системы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -730,403 +1147,264 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к приказу</w:t>
-[...38 lines deleted...]
-              <w:t>от 30 апреля 2021 года № 360</w:t>
+              <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчетный период c ________по _____________года  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Периодичность: полугодовая (1 (первое) июля текущего года), годовая (1 (первое) января года, следующего за отчетным).  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представляют: частные нотариусы, территориальные нотариальные палаты  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куда представляется форма: территориальные нотариальные палаты, Республиканская нотариальная палата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет по нотариальным действиям за период c ________по _____________г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="800"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="2715"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер лицензии нотариуса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1200,51 +1478,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1311,88 +1589,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры об отчуждении квартир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договоры об отчуждении автомототранспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1442,159 +1720,159 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В том числе на имя иностранных граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1617,17679 +1895,17125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="775" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1206" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2715" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виды нотариальных действий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры ренты и пожизненного содержания с иждивением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брачные договоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие договоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано свидетельств о праве на наследство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано свидетельств о праве собственности на долю в общем имуществе супругов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначено доверительных управляющих наследств имуществом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удостоверено завещаний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удостоверено доверенностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельствование верности перевода с одного языка на другой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельствование копий документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельствование подлинности подписи на документах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на автотранспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       продолжение таблицы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1181"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды нотариальных действий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого по гр. 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...400 lines deleted...]
-Свидетельствование подлинности подписи на документах</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечено доказательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашений об уплате алиментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашений об урегулировании спора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершено исполнительных надписей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нотариальные действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них оформлено документов для действия за границей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...197 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...426 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...935 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="994"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3842"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Итого по гр. 3-4, 6, 8-17, 19-27</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячная нагрузка нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, перечисленная в госбюджет в виде налогов (10%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гос пошлина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата услуг правового и технического характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вынесено постановлений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...281 lines deleted...]
-Из них оформлено документов для действия за границей</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...305 lines deleted...]
-</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет по нотариальным действиям за период c ________по ____________г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариальная палата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виды нотариальных действий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор об отчуждение земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении жилых домов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении квартир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении автомототранспортных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении дач, гаражей, сооружений и иного недвижимого имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на имя иностранных граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на имя иностранных граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...961 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="854"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...72 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды нотариальных действий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договор об отчуждение земельных участков</w:t>
+Договоры ренты и пожизненного содержания с иждивением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брачные договоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие договоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано свидетельств о праве на наследство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано свидетельств о праве собственности на долю в общем имуществе супругов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначено доверительных управляющих наследств имуществом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удостоверено завещаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договоры об отчуждении жилых домов</w:t>
-[...42 lines deleted...]
-            <w:tcW w:w="1287" w:type="dxa"/>
+Удостоверено доверенностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договоры об отчуждении автомототранспортных средств</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2898" w:type="dxa"/>
+Свидетельствование верности перевода с одного языка на другой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договоры об отчуждении дач, гаражей, сооружений и иного недвижимого имущества</w:t>
+Свидетельствование копий документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельствование подлинности подписи на документах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на автотранспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...317 lines deleted...]
-9</w:t>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...342 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...304 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1181"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды нотариальных действий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого по гр. 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...400 lines deleted...]
-Свидетельствование подлинности подписи на документах</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечено доказательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашений об уплате алиментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашений об урегулировании спора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершено исполнительных надписей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нотариальные действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них оформлено документов для действия за границей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...197 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...426 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...935 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="994"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3842"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Итого по гр. 3-4, 6, 8-17, 19-27</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячная нагрузка нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, перечисленная в госбюджет в виде налогов (10%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гос пошлина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата услуг правового и технического характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вынесено постановлений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...281 lines deleted...]
-Из них оформлено документов для действия за границей</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...305 lines deleted...]
-</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет по нотариальным действиям за период c ________по _____________г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республиканская нотариальная палата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виды нотариальных действий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор об отчуждение земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении жилых домов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении квартир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении автомототранспортных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договоры об отчуждении дач, гаражей, сооружений и иного недвижимого имущества</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на имя иностранных граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на имя иностранных граждан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...961 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="854"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="2898"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...72 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды нотариальных действий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договор об отчуждение земельных участков</w:t>
+Договоры ренты и пожизненного содержания с иждивением</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брачные договоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие договоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано свидетельств о праве на наследство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдано свидетельств о праве собственности на долю в общем имуществе супругов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначено доверительных управляющих наследств имуществом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удостоверено завещаний</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договоры об отчуждении жилых домов</w:t>
-[...42 lines deleted...]
-            <w:tcW w:w="1287" w:type="dxa"/>
+Удостоверено доверенностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договоры об отчуждении автомототранспортных средств</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2898" w:type="dxa"/>
+Свидетельствование верности перевода с одного языка на другой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Договоры об отчуждении дач, гаражей, сооружений и иного недвижимого имущества</w:t>
+Свидетельствование копий документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свидетельствование подлинности подписи на документах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общее количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1746" w:type="dxa"/>
-[...103 lines deleted...]
-          </w:p>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В том числе на автотранспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...317 lines deleted...]
-9</w:t>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...304 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1181"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="872"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виды нотариальных действий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого по гр. 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...399 lines deleted...]
-Свидетельствование подлинности подписи на документах</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечено доказательств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашений об уплате алиментов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соглашений об урегулировании спора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совершено исполнительных надписей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Согласие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие нотариальные действия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из них оформлено документов для действия за границей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...223 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...426 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
-[...935 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        продолжение таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="994"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3842"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Итого по гр. 3-4, 6, 8-17, 19-27</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Среднемесячная нагрузка нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, перечисленная в госбюджет в виде налогов (10%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гос пошлина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата услуг правового и технического характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая сумма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вынесено постановлений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...281 lines deleted...]
-Из них оформлено документов для действия за границей</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
-[...623 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       продолжение таблицы:</w:t>
+        <w:t xml:space="preserve"> Отчет по консультированию за период c ________по _____________года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1415"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
-[...209 lines deleted...]
-Вынесено постановлений</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер лицензии нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФИО нотариуса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
-[...209 lines deleted...]
-35</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (в тенге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
-[...227 lines deleted...]
-</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1415" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по консультированию за период c ________по _____________года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1493"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2514"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер лицензии нотариуса</w:t>
-[...36 lines deleted...]
-ФИО нотариуса</w:t>
+Нотариальная палата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19356,857 +19080,728 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1493" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2513" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2514" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1493" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по консультированию за период c ________по _____________года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1692"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2849"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариальная палата</w:t>
+Республиканская нотариальная палата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20273,1543 +19868,672 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1692" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...828 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Территориальные нотариальные палаты на основе представленных отчетов частных нотариусов составляют отчет по нотариальному округу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканская нотариальная палата на основе представленных отчетов нотариальных палат составляет отчет по республике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснения по заполнению формы представления отчетности о функционировании реестров единой нотариальной информационной системы приведены в приложении к настоящей Форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21901,542 +20625,542 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">единой нотариальной </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>информационной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы отчета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В отчете отражаются сведения о количестве совершенных нотариальных действий, классифицированных по видам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В графах 3, 8-16, 19-27 указываются сведения о количестве нотариальных действий по названным нотариальным действиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В графе 4 указываются сведения об общем количестве удостоверенных нотариусом договоров об отчуждении жилых домов за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 5 указываются сведения о количестве договоров об отчуждении жилых домов, совершенных на имя иностранных граждан за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 6 указываются сведения об общем количестве удостоверенных нотариусом договоров об отчуждении квартир за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 7 указываются сведения о количестве договоров об отчуждении квартир, совершенных нотариусом на имя иностранных граждан за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 17 указываются сведения об общем количестве удостоверенных нотариусом доверенностей за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 18 указываются сведения о количестве удостоверенных нотариусом доверенностей только на автотранспорт за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 28 указываются сведения об общем количестве удостоверенных нотариусом нотариальных действий за отчетный период, которое должно быть равно сумме соответствующих показателей, указанных в графах 3-4, 6, 8-17, 19-27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 29 указываются сведения о количестве нотариальных действий, совершенных нотариусами для действия за границей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 30 указываются сведения о среднемесячной нагрузке нотариуса (N), которые рассчитывается как отношение общего количества совершенных нотариальных действий за отчетный период (О), к количеству месяцев в отчетном периоде (Т):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N = O/Т.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 31 указываются сведения о сумме, перечисленной в госбюджет в виде налогов (С), которая рассчитывается как отношение суммы доходов (Д) к 10:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С =Д/10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 32 указываются сведения о взыскиваемой за совершение нотариальных действий оплате по ставкам, соответствующим размерам государственной пошлины, установленной налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В графе 33 указываются сведения о взыскиваемой при совершении нотариальных действий оплате за предоставление дополнительных услуг технического и правового характера в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30-1 Закона "О нотариате".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 34 указываются сведения об общей сумме оплаты, взысканной нотариусом за совершение нотариального действия в соответствии с пунктом 2 статьи 30 и пункта 1 статьи 30-1 Закона "О нотариате".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 35 указываются сведения о количестве вынесенных постановлений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 3 и 4 формы отчета по консультированию указываются сведения о количестве проведенного консультирования в виде дачи консультаций, а также сумме оплаты, взысканной нотариусом за их осуществление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 5 и 6 указываются сведения о количестве проведенного консультирования в виде разработки проекта, а также сумме оплаты, взысканной нотариусом за их осуществление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22762,31 +21486,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>