--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="98de8ff" w14:textId="98de8ff">
+    <w:p w14:paraId="1536690" w14:textId="1536690">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,242 +76,352 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в электронных информационных ресурсах</w:t>
+        <w:t>Об утверждении Правил осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 30 апреля 2021 года № 156/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 4 мая 2021 года № 22689.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501, </w:t>
+      Сноска. Заголовок – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 440/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с подпунктом 7-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 353)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПРИКАЗЫВАЮ:</w:t>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 16.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 154/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 440/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в электронных информационных ресурсах.</w:t>
+        <w:t xml:space="preserve"> осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 440/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по информационной безопасности Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -831,690 +941,641 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 апреля 2021 года № 156/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в электронных информационных ресурсах</w:t>
+        <w:t xml:space="preserve"> Правила осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 440/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в электронных информационных ресурсах (далее – Правила) разработаны в соответствии с подпунктом 7-1) пункта 1 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 и определяют порядок интеграции с государственным сервисом контроля доступа к персональным данным и определяют порядок осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в электронных информационных ресурсах.</w:t>
+      1. Настоящие Правила осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах (далее – Правила) разработаны в соответствии с подпунктом 7-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 353)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 и определяют порядок осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оператор базы, содержащей персональные данные (далее – оператор), – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) собственник базы, содержащей персональные данные (далее – собственник) – государственный орган, физическое и (или) юридическое лицо, реализующие в соответствии с законами Республики Казахстан право владения, пользования и распоряжения базой, содержащей персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распространение персональных данных – действия, в результате совершения которых происходит передача персональных данных, в том числе посредством масс-медиа, или предоставление доступа к персональным данным каким-либо иным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) субъекты обследования — собственники и (или) операторы цифровых ресурсов, а также третьи лица, осуществляющие обработку персональных данных ограниченного доступа на основании гражданско-правовых договоров, актов государственных органов либо иных предусмотренных законодательством Республики Казахстан правовых оснований, при условии, что такие лица имеют фактический доступ к соответствующим цифровым объектам и (или) осуществляют их сопровождение, администрирование либо техническую эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) персональные данные ограниченного доступа – персональные данные, доступ к которым ограничен законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственная техническая служба – государственное юридическое лицо, созданное по решению Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) третье лицо – лицо, не являющееся субъектом, собственником и (или) оператором, но связанное с ними (ним) обстоятельствами или правоотношениями по сбору, обработке и защите персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обследование обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах (далее – обследование) – оценка применяемых мер безопасности и защитных действий при осуществлении обработки, хранения, распространения и защите персональных данных ограниченного доступа, содержащихся в цифровых ресурсах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решение о проведении обследования принимается уполномоченным органом в сфере обеспечения кибербезопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основаниями для проведения обследования являются обращения физических и юридических лиц, содержащие сведения о возможных нарушениях законодательства Республики Казахстан о персональных данных и их защите, результаты анализа инцидентов кибербезопасности, включая факты утечек персональных данных, а также иные основания, предусмотренные законодательством Республики Казахстан в области кибербезопасности и защиты персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченный орган вправе привлекать специалистов, консультантов и экспертов государственных органов, подведомственных и иных организаций для содействия государственной технической службе при проведении обследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Субъекты обследования обеспечивают государственной технической службе доступ к цифровым объектам, использующим, хранящим, обрабатывающим и распространяющим персональные данные ограниченного доступа, содержащиеся в цифровых ресурсах, для осуществления обследования обеспечения защищенности процессов хранения, обработки и распространения персональных данных ограниченного доступа, содержащихся в цифровых ресурсах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ к объектам предоставляется в объеме, необходимом и достаточном для целей обследовании с соблюдением законодательства Республики Казахстан о персональных данных и их защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. При проведении обследования проводится анализ правовых, организационных и технических мер, установленных Правилами осуществления собственником и (или) оператором, а также третьим лицом мер по защите персональных данных, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 12 июня 2023 года № 179/НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32810).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Государственная техническая служба по результатам проведенного обследования цифрового объекта формирует отчет о проведенном обследовании, содержащий сведения о выявленных несоответствиях (при наличии), а также информацию по их устранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчет направляется в уполномоченный орган не позднее 1 (одного) рабочего дня до окончания обследования посредством цифровой системы либо иным способом, обеспечивающим фиксацию факта его направления и получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Датой получения отчета считается дата его регистрации уполномоченным органом либо дата, указанная в подтверждающем документе о вручении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...485 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1840,31 +1901,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>