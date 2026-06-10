--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="310b62c" w14:textId="310b62c">
+    <w:p w14:paraId="2117876" w14:textId="2117876">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1316,266 +1316,390 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра культуры и информации РК от 14.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2025); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок размещения государственного творческого заказа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Размещение государственного творческого заказа в творческих кружках для детей и юношества (далее – государственный заказ) включает в себя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z229" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отбор поставщиков для размещения государственного заказа;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z229" w:id="23"/>
-[...15 lines deleted...]
-      1) отбор поставщиков для размещения государственного заказа;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок распределения мест в творческие кружки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z230" w:id="24"/>
-[...15 lines deleted...]
-      2) порядок распределения мест в творческие кружки.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размещение государственного заказа осуществляется оператором посредством информационной системы, интегрированной с информационной системой "Национальная образовательная база данных" (далее – НОБД).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z231" w:id="25"/>
-[...15 lines deleted...]
-      Размещение государственного заказа осуществляется оператором посредством информационной системы, интегрированной с информационной системой "Национальная образовательная база данных" (далее – НОБД).</w:t>
+    <w:bookmarkStart w:name="z232" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размещение государственного заказа осуществляется среди поставщиков в объеме средств, предусмотренных в бюджете оператора на соответствующий год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z232" w:id="26"/>
-[...15 lines deleted...]
-      Размещение государственного заказа осуществляется среди поставщиков в объеме средств, предусмотренных в бюджете оператора на соответствующий год.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект плана финансирования государственного заказа составляется оператором в полном объеме календарного года и размещается на официальном интернет-ресурсе оператора ежегодно в срок не позднее 31 октября года, предшествующего планируемому году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z233" w:id="27"/>
-[...15 lines deleted...]
-      Проект плана финансирования государственного заказа составляется оператором в полном объеме календарного года и размещается на официальном интернет-ресурсе оператора ежегодно в срок не позднее 31 октября года, предшествующего планируемому году.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утвержденный план финансирования государственного заказа размещается оператором на официальном интернет-ресурсе оператора ежегодно в срок не позднее 5 (пяти) рабочих дней после его утверждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z234" w:id="28"/>
-[...15 lines deleted...]
-      Утвержденный план финансирования государственного заказа размещается оператором на официальном интернет-ресурсе оператора ежегодно в срок не позднее 5 (пяти) рабочих дней после его утверждения.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утвержденный объем финансирования государственного заказа размещается оператором на информационной системе ежегодно в первый рабочий день финансового года, за вычетом объема средств, предусмотренных на продолжение финансирования государственного заказа предыдущего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z235" w:id="29"/>
-[...15 lines deleted...]
-      Утвержденный объем финансирования государственного заказа размещается оператором на информационной системе ежегодно в первый рабочий день финансового года, за вычетом объема средств, предусмотренных на продолжение финансирования государственного заказа предыдущего финансового года.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выделении дополнительных средств из бюджета оператора на реализацию государственного заказа, утвержденный объем дополнительного финансирования размещается в информационной системе не позднее 3 (трех) рабочих дней после его утверждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z236" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="31"/>
+    <w:bookmarkStart w:name="z237" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комплектование контингента детей осуществляется оператором посредством информационной системы автоматически на основании поданных электронных заявлений законных представителей ребенка под определенным поставщиком. При комплектовании контингента детей информационная система распределяет места в творческие кружки для детей и юношества (далее – творческие кружки), руководствуясь очередностью, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1590,72 +1714,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z238" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размещение государственного заказа, комплектование контингента детей, а также иные сопутствующие функциональные операции поставщика, оператора и законного представителя ребенка, связанные с этими процессами, осуществляются безвозмездно для законного представителя ребенка.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z238" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z239" w:id="33"/>
+    <w:bookmarkStart w:name="z239" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сбор документов предусмотренных подпунктами 1), 2), 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1690,1002 +1814,1338 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подпунктами 3), 4), 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил осуществляется информационной системой посредством интеграции с информационными системами государственных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z240" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности получения цифрового документа посредством интеграции информационной системы с государственными информационными системами прикрепляется копия документа с бумажного носителя;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z240" w:id="34"/>
-[...15 lines deleted...]
-      При отсутствии возможности получения цифрового документа посредством интеграции информационной системы с государственными информационными системами прикрепляется копия документа с бумажного носителя;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение исполнения всех этапов и процедур размещения, контроля качества и целевого освоения государственного заказа осуществляется в электронном и общедоступном форматах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z241" w:id="35"/>
-[...15 lines deleted...]
-      3) обеспечение исполнения всех этапов и процедур размещения, контроля качества и целевого освоения государственного заказа осуществляется в электронном и общедоступном форматах.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра культуры и информации РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Отбор поставщиков для размещения государственного заказа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра культуры и информации РК от 14.04.2025 </w:t>
-[...43 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Отбор поставщиков для размещения государственного заказа</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый части первой пункта 4 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для участия в размещении государственного заказа поставщик посредством информационной системы подает оператору заявление по форме согласно приложению 1 к настоящим Правилам с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для физических лиц – уведомление о начале деятельности в качестве индивидуального предпринимателя или талона индивидуального предпринимателя, или свидетельства индивидуального предпринимателя, для юридических лиц – справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      4. Для участия в размещении государственного заказа поставщик посредством информационной системы подает оператору заявление по форме согласно приложению 1 к настоящим Правилам с приложением следующих документов:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правоустанавливающих документов на недвижимое имущество, находящееся в собственности поставщика и (или) ином законном основании, для использования под организацию деятельности творческого кружка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z193" w:id="38"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="40"/>
+    <w:bookmarkStart w:name="z195" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок документа, подтверждающего права пользования недвижимым имуществом, составляет не менее 10 (десяти) месяцев после даты подачи заявления поставщиком. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z196" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При пользовании недвижимым имуществом, которое находится в государственной собственности, предоставляется договор об оказании услуг, где непосредственно услугодателем является балансодержатель с предоставлением правоустанавливающих документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z197" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию уведомления о начале деятельности (эксплуатации) объекта незначительной эпидемической значимости;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z196" w:id="41"/>
-[...15 lines deleted...]
-      При пользовании недвижимым имуществом, которое находится в государственной собственности, предоставляется договор об оказании услуг, где непосредственно услугодателем является балансодержатель с предоставлением правоустанавливающих документов;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утвержденная поставщиком учебная программа по видам творчества, содержащая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z197" w:id="42"/>
-[...15 lines deleted...]
-      3) копию уведомления о начале деятельности (эксплуатации) объекта незначительной эпидемической значимости;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цели и задачи учебной программы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z198" w:id="43"/>
-[...15 lines deleted...]
-      4) утвержденная поставщиком учебная программа по видам творчества, содержащая:</w:t>
+    <w:bookmarkStart w:name="z243" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прогнозируемые творческие результаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z242" w:id="44"/>
-[...15 lines deleted...]
-      цели и задачи учебной программы;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержание занятий по степеням обучения (перечисление тем занятий на один календарный год с указанием количества занятий, затрачиваемых на одну тему в соответствии с Методикой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z243" w:id="45"/>
-[...15 lines deleted...]
-      прогнозируемые творческие результаты;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание материально-технического оснащения для обеспечения занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z244" w:id="46"/>
-[...15 lines deleted...]
-      содержание занятий по степеням обучения (перечисление тем занятий на один календарный год с указанием количества занятий, затрачиваемых на одну тему в соответствии с Методикой;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      график проведения занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z245" w:id="47"/>
-[...15 lines deleted...]
-      описание материально-технического оснащения для обеспечения занятий;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планируемый график проведения внутренних мероприятий, в том числе конкурсных (соревновательных), отчетных мероприятий и открытых уроков для законных представителей ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z246" w:id="48"/>
-[...15 lines deleted...]
-      график проведения занятий;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об индивидуальном инвентаре и экипировке детей, необходимых для проведения занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z247" w:id="49"/>
-[...15 lines deleted...]
-      планируемый график проведения внутренних мероприятий, в том числе конкурсных (соревновательных), отчетных мероприятий и открытых уроков для законных представителей ребенка;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утвержденный поставщиком регламент посещения творческого кружка, учитывая возможности дистанционного обучения, указанные в пункте 12 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z248" w:id="50"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="52"/>
+    <w:bookmarkStart w:name="z250" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регламент посещения творческого кружка; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z207" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) список сотрудников, привлекаемых для проведения занятий с детьми, с приложением документов и сведений, указанных в пункте 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра культуры и информации РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. На каждого сотрудника поставщика, который будет проводить занятия с детьми к заявлению прикладывается информация, содержащая следующие документы и сведения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z207" w:id="53"/>
-[...15 lines deleted...]
-      5) список сотрудников, привлекаемых для проведения занятий с детьми, с приложением документов и сведений, указанных в пункте 5 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документы, подтверждающие профессиональный творческий профиль: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       копия диплома о высшем (или послевузовском) и/или техническом и профессиональном образовании по направлениям культуры или искусства или педагогические науки либо социальные науки по видам творческих кружков, указанных в Методике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сертификат согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 19 октября 2020 года № ҚР ДСМ-138/2020 "Об утверждении правил обучения граждан Республики Казахстан навыкам оказания первой помощи, а также перечня экстренных и неотложных состояний, при которых оказывается первая помощь" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21464), выданный не позднее 24 (двадцати четырех) месяцев к дате подачи заявления, либо диплом о наличии высшего (послевузовского) и/или среднего профессионального медицинского образования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) справка о наличии либо отсутствии судимости, выданные не позднее 10 (десяти) календарных дней к дате подачи заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Наркология", выданная не позднее 10 (десяти) календарных дней к дате подачи заявления;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      4) справка о наличии либо отсутствии судимости, выданные не позднее 10 (десяти) календарных дней к дате подачи заявления;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Психиатрия", выданная не позднее 10 (десяти) календарных дней к дате подачи заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...15 lines deleted...]
-      5) сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Наркология", выданная не позднее 10 (десяти) календарных дней к дате подачи заявления;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) больных туберкулезом с Центра фтизиопульмонологии "Фтизиатрия", выданная не позднее 10 (десяти) календарных дней к дате подачи заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
-[...15 lines deleted...]
-      6) сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Психиатрия", выданная не позднее 10 (десяти) календарных дней к дате подачи заявления;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 5 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении данных по сотрудникам, правоустанавливающим документам на недвижимое имущество, учебной программе, а также документов и сведений предусмотренных пунктами 4 и 5 настоящих Правил (далее – данные) поставщик корректирует и направляет данные оператору для рассмотрения посредством информационной системы с прикреплением подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии представленных данных оператор в течение 5 (пяти) рабочих дней одобряет внесенные изменения поставщика, при несоответствии отклоняет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
-[...15 lines deleted...]
-      7) сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) больных туберкулезом с Центра фтизиопульмонологии "Фтизиатрия", выданная не позднее 10 (десяти) календарных дней к дате подачи заявления.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра культуры и информации РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Документы и справки, прикладываемые к заявлению, предоставляются оператору в виде электронных документов, выполненных в качестве достаточном для идентификации, содержащейся в них информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра культуры и информации РК от 14.04.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 6 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача заявления сопровождается акцептом поставщика к публичной оферте оператора, размещаемой в информационной системе и регулирующей взаимоотношения сторон, участвующих в размещении государственного заказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7. Оператор рассматривает заявление в течение 10 (десяти) рабочих дней после дня его подачи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам рассмотрения заявления, при соответствии поставщика требованиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2780,1793 +3240,2565 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, поставщику направляется мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Поставщик исключается из списка поставщиков по собственной инициативе путем направления оператору заявления по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок распределения мест в творческие кружки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При освобождении мест в творческих кружках поставщик в течение 3 (трех) рабочих дней вносит сведения о них в информационную систему. Информационная система в автоматическом режиме учитывает внесенные сведения при последующем распределении объемов государственного финансирования, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подушевого нормативного финансирования творческих кружков для детей и юношества, утвержденными приказом Министра культуры и спорта Республики Казахстан от 28 апреля 2021 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22643).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Освободившиеся места распределяются информационной системой среди детей согласно их очередности, путем выдачи законному представителю ребенка электронный ваучер на зачисление в творческий кружок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Для получения ваучера на зачисление в творческий кружок законный представитель ребенка подает электронное заявление на постановку в очередь (далее – заявление). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ваучер представляет собой уникальный номер, за которым информационная система регистрирует информацию о ребенке, который его получил, наименование творческого кружка поставщика, куда зачисляется ребенок и объем финансирования, выделяемый на ребенка. Информация о выданном ваучере направляется законному представителю ребенка с помощью электронного уведомления.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача заявления законным представителем ребенка осуществляется им лично. При выявлении нарушения данного требования информационная система аннулирует заявление в очереди и выданный по нему ваучер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Допускается наличие не более одного заявления законного представителя ребенка в очередях на услуги спортивных секций или творческих кружков на одного ребенка в масштабах страны в рамках государственного спортивного, творческого и образовательного заказов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При смене творческого кружка законный представитель ребенка направляет поставщику заявление об отзыве ранее поданного заявления на постановку в очередь и повторно подает заявление на постановку в очередь.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Очередь на зачисление в творческий кружок ведется информационной системой в автоматическом режиме и содержит список детей на получение ваучера с указанием фамилии, имени, отчества (при его наличии) ребенка и законного представителя, вида творческого кружка, номера и времени подачи заявления в точности до доли секунды, порядкового номера в очереди, а также список мест на распределение, на основании сведений, представленных информационной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Очередь формируется отдельно на каждый творческий кружок поставщика с учетом возрастных ограничений ребенка согласно поданным заявлениям законных представителей детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дети с девиантным поведением, состоящие на учете в органах внутренних дел, в приоритетном порядке регистрируются в информационной системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Позиция в очереди двигается в сторону убывания по причине выбытия детей из очереди в связи с отзывом заявления законными представителями или по причине получения ваучера, и в сторону возрастания по причине возврата в очередь детей, чьи ваучеры были отозваны поставщиком согласно пункту 14 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обмен местами в очереди не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра культуры и информации РК от 14.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Распределение мест и выдача ваучеров осуществляется ежедневно в 18:00 часов в автоматическом режиме информационной системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ваучеры выдаются в порядке очереди на свободные места в творческих кружках у поставщиков, включенных в список поставщиков. После выдачи ваучера заявление законного представителя ребенка снимается с очереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия ваучера составляет 10 (десять) рабочих дней, в течение которых законный представитель ребенка осуществляет сбор необходимых для зачисления в творческий кружок документов и заключения договора с поставщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ваучер является именным и обмену не подлежит. Срок действия ваучера не продлевается, ваучер с истекшим сроком действия автоматически аннулируется. Законный представитель ребенка при необходимости повторно подает заявление на постановку в очередь.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
-[...15 lines deleted...]
-      При смене творческого кружка законный представитель ребенка направляет поставщику заявление об отзыве ранее поданного заявления на постановку в очередь и повторно подает заявление на постановку в очередь.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием заявок от поставщиков, распределение мест и выдача ваучеров осуществляется с 1 января по 30 ноября соответствующего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
-[...15 lines deleted...]
-      11. Очередь на зачисление в творческий кружок ведется информационной системой в автоматическом режиме и содержит список детей на получение ваучера с указанием фамилии, имени, отчества (при его наличии) ребенка и законного представителя, вида творческого кружка, номера и времени подачи заявления в точности до доли секунды, порядкового номера в очереди, а также список мест на распределение, на основании сведений, представленных информационной системой.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С 1 декабря по 31 декабря прием заявок, распределение мест и выдача ваучеров информационной системой приостанавливается до первого рабочего дня следующего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием заявок от поставщиков, распределение мест и выдача ваучеров временно приостанавливается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...149 lines deleted...]
-      12. Распределение мест и выдача ваучеров осуществляется ежедневно в 18:00 часов в автоматическом режиме информационной системой.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при полном распределении объема средств для государственного заказа предусмотренных в бюджете оператора на соответствующий год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при установлении ограничительных мер со стороны государства, приводящих к вынужденному простою поставщиков, в том числе по причине карантина, чрезвычайных ситуаций социального, природного и техногенного характера, в результате которых дети не могут посещать творческий кружок. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зависимости от эпидемиологической ситуации на соответствующих административно-территориальных единицах (на отдельных объектах) допускается проведение дистанционных занятий в творческих кружках на основании постановления главного государственного санитарного врача региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра культуры и информации РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ежегодно с 1 по 31 августа и с 1 по 28 февраля информационная система осуществляет электронную процедуру подтверждения очереди законными представителями детей, ранее подавших заявления на постановку в очередь, срок нахождения которых в очереди составляет больше трех месяцев и по которым не были получены ваучеры на зачисление ребенка в творческие кружки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законный представитель ребенка в электронном виде подтверждает дальнейшую заинтересованность нахождения в очереди или при отсутствии подтверждения законного представителя ребенка заявление снимается информационной системой с очереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости законный представитель ребенка осуществляет повторную подачу заявления на постановку в очередь.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Поставщик отзывает места в творческом кружке, в том числе те, по которым уже имеется выданный ваучер, с указанием причины отзыва места.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отзыв места, на который был выдан ваучер, восстанавливает исходное заявление законного представителя ребенка в очереди на позицию согласно дате и времени подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 15 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Информационная система в автоматическом режиме актуализирует и размещает на официальном интернет-ресурсе нижеследующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о спросе на творческие кружки в районах (микроучастках) населенного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z210" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о плане финансирования государственного заказа на следующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z101" w:id="82"/>
-[...15 lines deleted...]
-      В зависимости от эпидемиологической ситуации на соответствующих административно-территориальных единицах (на отдельных объектах) допускается проведение дистанционных занятий в творческих кружках на основании постановления главного государственного санитарного врача региона.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о ежемесячном исполнении плана финансирования государственного заказа в текущем финансовом году;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z212" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о рейтинге творческого кружка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z213" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) календарь бесплатных мероприятий районных, городских и региональных конкурсов, смотров и соревнований, организуемых оператором для детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z214" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) хронология освобождения мест у поставщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z215" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хронология выдачи ваучеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра культуры и информации РК от 14.04.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...114 lines deleted...]
-      15. Информационная система в автоматическом режиме актуализирует и размещает на официальном интернет-ресурсе нижеследующую информацию:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 241-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Оператор осуществляет хранение сведений, накапливаемых в ходе исполнения процедур государственного заказа, на серверах информационной системы и на носителях информации, физически находящихся внутри периметра единой транспортной среды государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компоненты информационной системы, осуществляющие задачи государственного заказа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z209" w:id="88"/>
-[...15 lines deleted...]
-      1) сведения о спросе на творческие кружки в районах (микроучастках) населенного пункта;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) взаимодействуют с пользователями сети Интернет через внешний шлюз "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z210" w:id="89"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="98"/>
+    <w:bookmarkStart w:name="z253" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) получают акт об успешном результате испытаний на информационную безопасность в уполномоченном органе в сфере обеспечения информационной безопасности на соответствие требованиям, предъявляемым к объектам информатизации не ниже второго уровня, согласно Единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 "Об утверждении единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z254" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интегрируются с НОБД для осуществления информационного обмена и сверки информации по обучающимся, получившим государственный образовательный, творческий и спортивный заказы, а также сведения об организациях образования, опекунах и попечителях обучающегося (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z255" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) интегрируются с информационной системой в области цифровизации "База мобильных граждан Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z256" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) интегрируются с информационными системами уполномоченного органа в области здравоохранения для получения в электронном виде справку с медицинской организации, оказывающей первичную медико-санитарную помощь, выданная по форме 027/у;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z257" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) интегрируются с государственной базой данных "Физические лица";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z258" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) интегрируются с государственной базой данных "Юридические лица";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z259" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) интегрируются с информационными системами Комитета государственных доходов для подтверждения статуса индивидуального предпринимателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z260" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) интегрируются с государственным информационным порталом "Электронная биржа труда";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z261" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) интегрируются с информационной системой "Запись актов гражданского состояния" для получения данных свидетельства о рождении ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z262" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) интегрируются с информационной системой "Государственная база "Е-лицензирование";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z254" w:id="99"/>
-[...15 lines deleted...]
-      3) интегрируются с НОБД для осуществления информационного обмена и сверки информации по обучающимся, получившим государственный образовательный, творческий и спортивный заказы, а также сведения об организациях образования, опекунах и попечителях обучающегося (при наличии);</w:t>
+    <w:bookmarkStart w:name="z263" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) интегрируются с информационными системами уполномоченных органов в области образования для получения сведений о высшем (или послевузовском) и/или техническом и профессиональном образовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z255" w:id="100"/>
-[...15 lines deleted...]
-      4) интегрируются с информационной системой в области цифровизации "База мобильных граждан Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z264" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) резервируют накапливаемые данные для возможности быстрого восстановления работоспособности в случае сбоев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z256" w:id="101"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z265" w:id="110"/>
+    <w:bookmarkStart w:name="z265" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интеграция объектов информатизации "электронного правительства" осуществляется в соответствии с Правилами интеграции объектов информатизации "электронного правительства", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 "Об утверждении Правил интеграции объектов информатизации "электронного правительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра культуры и информации РК от 14.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок функционирования творческих кружков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Функционирование творческих кружков включает в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требования к помещению для проведения занятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зачисление, учет и развитие детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функционирование творческих кружков осуществляется поставщиком с учетом требований к оснащению помещений для проведения занятий и с учетом требований к видам творческих кружков согласно Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Требования к помещению для проведения занятий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z130" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Здание, в котором расположено помещение для проведения занятий оборудуется раздельным санитарным узлом, оснащенным:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z131" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      унитазом. В неканализованной местности допускается устройство санитарно-дворовых установок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z132" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      умывальником с горячей и холодной водой;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:p>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок функционирования творческих кружков</w:t>
+    <w:bookmarkStart w:name="z133" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      средствами личной гигиены, в том числе туалетной бумагой и мылом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...15 lines deleted...]
-      17. Функционирование творческих кружков включает в себя:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освещением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
-[...15 lines deleted...]
-      1) требования к помещению для проведения занятий;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сушилкой для рук или одноразовыми бумажными полотенцами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
-[...177 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Помещение для проведения занятий оборудуется: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) раздевалкой, оснащенной индивидуальными шкафчиками в количестве не меньшем, чем предельно допустимое число детей в группе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) камерой видеонаблюдения с возможностью сохранения видеоархива не менее чем в течение 30 (тридцати) календарных дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) системой противопожарной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z140" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Помещения для проведения занятий, санитарные узлы и раздевалки отапливаются и обеспечивают температуру в осенне-зимний период не менее 20°C.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z141" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помещение для проведения занятий имеет окна с естественным освещением и возможностью проветривания либо оснащается приточно-вытяжной вентиляцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z142" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Содержание помещений для проведения занятий осуществляется в соответствии с требованиями, предусмотренными Санитарным правилам "Санитарно-эпидемиологические требования к объектам образования", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 5 августа 2021 года № ҚР ДСМ-76 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23890).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4575,858 +5807,858 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Зачисление, учет и развитие детей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Между поставщиком, указанным в ваучере, и законным представителем ребенка заключается договор на оказание услуг по проведению занятий творческого кружка в течение срока действия ваучера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение договора между поставщиком и законным представителем ребенка осуществляется по каждому ваучеру отдельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z147" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Законный представитель ребенка с целью оценки квалификации поставщика и условий проведения занятий допускается на проведение не менее двух пробных занятий в период срока действия ваучера для принятия решения о подписании или не подписании договора с поставщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Для заключения договора законный представитель ребенка предоставляет поставщику следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявление на зачисление в творческий кружок в произвольной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z150" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) фотографию ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z151" w:id="137"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копию свидетельства о рождении ребенка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) справку с медицинской организации, оказывающей первичную медико-санитарную помощь, выданная по форме 027/у, утвержденную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z153" w:id="139"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z153" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копию документа, удостоверяющего личность законного представителя ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z154" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для зачисления в группу детей с ограниченными возможностями или с особыми образовательными потребностями законный представитель ребенка предоставляет поставщику документ, подтверждающий его статус.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z155" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Поставщик отказывает в заключении договора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z156" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при предоставлении законным представителем ребенка неполного пакета документов, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при предоставлении законным представителем ребенка недостоверной и искаженной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наличии медицинских противопоказаний, препятствующих зачислению ребенка в творческий кружок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка возможности зачисления ребенка с особыми образовательными потребностями или ограниченными возможностями в творческий кружок определяется на усмотрение поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Зачисление ребенка в творческий кружок осуществляется на следующий день после даты заключения договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При необходимости поставщик вносит изменения в график занятий, корректирует количество детей в группах, с заблаговременным уведомлением законных представителей ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Поставщик составляет рабочий план на календарный год и ознакамливает с ним законного представителя каждого ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий план включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) количество и график занятий в неделю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предполагаемый график конкурсных (соревновательных) мероприятий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
-[...15 lines deleted...]
-      2) при предоставлении законным представителем ребенка недостоверной и искаженной информации;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предполагаемый график детских командировок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
-[...15 lines deleted...]
-      3) при наличии медицинских противопоказаний, препятствующих зачислению ребенка в творческий кружок.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предполагаемый график отчетных выступлений перед законными представителями ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z159" w:id="145"/>
-[...15 lines deleted...]
-      Оценка возможности зачисления ребенка с особыми образовательными потребностями или ограниченными возможностями в творческий кружок определяется на усмотрение поставщика.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Поставщик ведет на бумажном или электронном носителе портфолио по каждому посещающего творческий кружок ребенку, в которое заносит видео и фотоматериалы и информацию о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z160" w:id="146"/>
-[...15 lines deleted...]
-      26. Зачисление ребенка в творческий кружок осуществляется на следующий день после даты заключения договора.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      показателях творческого развития ребенка в течение года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z161" w:id="147"/>
-[...15 lines deleted...]
-      27. При необходимости поставщик вносит изменения в график занятий, корректирует количество детей в группах, с заблаговременным уведомлением законных представителей ребенка.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результатах участия в конкурсных (соревновательных) мероприятиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z162" w:id="148"/>
-[...15 lines deleted...]
-      28. Поставщик составляет рабочий план на календарный год и ознакамливает с ним законного представителя каждого ребенка.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участии в командировках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z163" w:id="149"/>
-[...15 lines deleted...]
-      Рабочий план включает:</w:t>
+    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участии в отчетных выступлениях перед законными представителями ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
-[...15 lines deleted...]
-      1) количество и график занятий в неделю;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посещаемости занятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="160"/>
+    <w:bookmarkStart w:name="z174" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       допуске или не допуске ребенка к занятиям в творческие кружки по результатам прохождения медицинских осмотров в организации здравоохранения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поставщик отчисляет ребенка из творческого кружка в одностороннем порядке по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z224" w:id="162"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z224" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при наличии 3 (трех) подряд пропущенных занятий без уважительной причины, за исключением периода школьных каникул, отдыха в оздоровительных лагерях, периода прохождения реабилитационных мероприятий и/или лечения детей с ограниченными возможностями, детей с инвалидностью, детей с особыми образовательными потребностям, а также участия в конкурсах, фестивалях, соревнованиях, олимпиадах, учебно-тренировочных сборах – по заявлению законного представителя, нахождения в санаторно-курортных организациях – при предоставлении подтверждающих документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z225" w:id="163"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z225" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) за несоблюдение регламента посещения творческого кружка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z226" w:id="164"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z226" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при наличии медицинских противопоказаний или расстройств эмоционально-волевой сферы ребенка, подтвержденных организацией здравоохранения, препятствующих проведению занятий с ребенком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z227" w:id="165"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z227" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при несоблюдении условий договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z228" w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z228" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отчислении ребенка поставщик в течение 10 (десяти) рабочих дней передает законному представителю ребенка портфолио ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6100,88 +7332,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на участие в размещении государственного творческого заказа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z185" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изучив требования к размещению государственного творческого заказа,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прошу рассмотреть приложенные документы и включить меня в список</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6824,64 +8094,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z186" w:id="169"/>
+      <w:bookmarkStart w:name="z186" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим подтверждаю, что ознакомлен с требованиями, предусмотренными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Правилами размещения государственного творческого заказа в творческих кружках </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7629,88 +8899,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отчество (при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:bookmarkStart w:name="z190" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 03.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z191" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу исключить меня из списка поставщиков, принимающих участие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в размещении государственного творческого заказа по причине:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7881,55 +9189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>