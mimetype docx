--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2117876" w14:textId="2117876">
+    <w:p w14:paraId="52080d1" w14:textId="52080d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9189,55 +9189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9563,31 +9563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>