--- v0 (2025-11-15)
+++ v1 (2026-06-08)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36efa3e" w14:textId="36efa3e">
+    <w:p w14:paraId="85d18d0" w14:textId="85d18d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1628,91 +1593,279 @@
         <w:t>
       1) проверяет полноту представленных документов указанных в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверяет пропуски ребенка по уважительным причинам на соответствие требованиям пункта 8 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверяет статус детей с ограниченными возможностями или с особыми образовательными потребностями, указанных в электронном табеле посещений на соответствие сведениям информационной системы уполномоченного органа в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проверяет статус детей, указанных в электронном табеле посещений на соответствие сведениям информационной системы Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В случае соответствия представленного электронного отчета требованиям, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1747,51 +1900,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, оплата поставщику за оказанные услуги производится ежемесячно в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления несоответствий представленного электронного отчета требованиям, предусмотренными пунктами 5 и 6 настоящих Правил, оператор в течение 2 (двух) рабочих дней со дня его рассмотрения направляет поставщику электронный отчет на доработку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1884,171 +2037,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Оплата поставщику производится, исходя из фактического посещения занятий каждым ребенком, в объеме, не превышающем максимального количества занятий, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методикой</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В сумму оплаты за оказанные поставщиком услуги по каждому ребенку включаются занятия, пропущенные по следующим уважительным причинам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z64" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по болезни ребенка на основании справки о временной нетрудоспособности студента, учащегося колледжа, профессионально-технического училища, о болезни, карантине и прочих причинах отсутствия ребенка, посещающего школу, детскую дошкольную организацию по форме 037/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в период отпуска законного представителя на основании его письменного заявления, но не более 6 занятий в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В период вынужденного простоя поставщиков, вызванного ограничительными мерами со стороны государства, в том числе по причине карантина, чрезвычайных ситуаций социального, природного и техногенного характера, в результате которых дети не посещают спортивные секции, оплата осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2063,627 +2216,731 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методики. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Требования, предусмотренные в части второй настоящего пункта не применяются к занятиям, которые проводятся дистанционно в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил размещения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z68" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор проводит перерасчет и доначисление суммы к оплате при предоставлении поставщиком дополнительного электронного табеля посещений, но не более одного раза за отчетный период с приложением подтверждающих документов о пропусках ребенка по уважительным причинам за прошедшие отчетные периоды, но не позднее 3 (трех) месяцев по отношению к текущему отчетному периоду по уважительным причинам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра культуры и спорта РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После одобрения оператором электронного отчета, поставщиком выставляются электронные счет-фактура и акт оказанных услуг, которые являются основанием для формирования электронного счета к оплате в информационной системе уполномоченного органа в сфере цифровизации (далее – информационная система).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 10 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Отправка платежей посредством информационной системы казначейства уполномоченного органа в области финансов оператором осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поставщикам, своевременно предоставившим документы, предусмотренные пунктами 5 и 6 настоящих Правил, до 18 числа месяца, следующего за отчетным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поставщикам, предоставившим документы позже установленного срока, до 30 числа следующего за отчетным периодом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поставщикам, предоставившим документы своевременно, но возвращенные оператором на доработку, в течение 30 календарных дней после устранения несоответствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Взаиморасчеты поставщика и оператора в декабре осуществляются следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поставщик направляет электронный отчет оператору не позднее 20 декабря;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае выявления несоответствий представленного электронного отчета требованиям, предусмотренными пунктами 5 и 6 настоящих Правил, оператор направляет поставщику электронный отчет на доработку в течении 1 (одного) рабочего дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поставщик устраняет выявленные несоответствия и перенаправляет электронный отчет оператору в течение 1 (одного) рабочего дня со дня получения уведомления от оператора о доработке электронного отчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оператор до 25 декабря производит начисление и оплату сумм поставщикам, за услуги, оказанные поставщиком в декабре текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра культуры и спорта РК от 28.04.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...360 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа и.о. Министра культуры и информации РК от 15.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 185-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Информационная система, осуществляющая задачи финансирования государственного заказа, интегрируется с информационной системой казначейства уполномоченного органа в области финансов для осуществления задач выставления электронных счетов-фактур, их согласования, подписания и отмены между оператором и поставщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3005,35 +3262,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>