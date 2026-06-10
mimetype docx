--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="32e627f" w14:textId="32e627f">
+    <w:p w14:paraId="1265c83" w14:textId="1265c83">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 23 апреля 2021 года № 189. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 апреля 2021 года № 22623</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 23 апреля 2021 года № 189. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 апреля 2021 года № 22623.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ПРИКАЗЫВАЮ:   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -428,130 +428,224 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, к указанному приказу, изложить в новой редакции согласно приложению к настоящему приказу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 10666):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -564,3609 +658,3628 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Уровень ответственности проектируемого объекта, включая новые и (или) изменение (реконструкция, расширение, модернизация, техническое перевооружение, реставрация, капитальный ремонт) существующих объектов, определяется заказчиком по нижеследующим параметрам:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объекты I (повышенного) уровня ответственности:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      1) объекты I (повышенного) уровня ответственности:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленные объекты, производственные здания и сооружения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опасные производственные объекты не указанные в настоящих Правилах, обладающие признаками, установленными статьей 70 и 71 Закона Республики Казахстан "О гражданской защите", и идентифицируемые как таковые в соответствии с Приказом № 353;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты использования атомной энергии (в том числе ядерные установки, пункты хранения ядерных материалов и радиоактивных веществ, отходов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения теплоэнергетики мощностью 150 МВт (Мега Ватт) и выше;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные узлы доменных печей, дымовые трубы высотой 100 м (метров) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные здания и сооружения с пролетом 100 м (метров) и более и высотой 50 м (метров) и более, и (или) с кранами грузоподъемностью 32 т (тонн) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты жилищно-гражданского назначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания административных органов республиканского управления, здания музеев республиканского значения, государственных архивов, хранилищ национальных и культурных ценностей и объекты жизнеобеспечения городов и населенных пунктов, требующие специальных устройств искусственного микроклимата и (или) требующих специальных охранных или антитеррористических мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания высотой 25 этажей и выше (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой 25 этажей и выше (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания высотой выше 12 этажей (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой выше 12 этажей (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров свыше 480 посещений в смену;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания больниц с травматологическими и хирургическими отделениями, а также стационаров более 50 коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) более 500 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торгово-развлекательные объекты с одновременным пребыванием в них (вместимостью) более 1200 человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания 200 и более рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексы пожарных депо в районах с повышенной сейсмической активностью (7 и более баллов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты строительства с уникальными конструктивными решениями и (или) конструкциями, в проектной документации которых предусмотрена хотя бы одна из следующих характеристик:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      высота более 50 м (метров) за исключением жилых и многофункциональных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пролеты более 50 м (метров) за исключением производственных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие консоли более чем 15 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заглубление подземной части ниже планировочной отметки земли более 10 м (метров) или числом подземных этажей более двух;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие конструкций и конструкционных систем, в отношении которых применяются нестандартные методы расчета с учетом физических или геометрических нелинейных свойств или требуется разработка специальных технических условий на проектирование и строительство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты учреждений уголовно-исполнительной системы, включая следственные изоляторы, исправительные колонии, тюрьмы, с объектами инфраструктуры (объекты медицинского обслуживания, производственные комплексы и другие объекты);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие сооружения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью 10 000 м3 (метров кубических) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидротехнические сооружения I и II классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные хранилища нефти, нефтепродуктов и газа I, II и IIIа категории, устанавливаемые в соответствии с государственными нормативами по проектированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем давлением свыше 1,2 МПа (Мега Паскаль);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные нефтепроводы и нефтепродуктопроводы I и II класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы условным (внутренним) диаметром 500 мм (миллиметров) и более и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      насосные станции и водозаборы производительностью 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные и распределительные (внутриквартальные) сети теплоснабжения диаметром 800 мм (миллиметров) и выше и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телевизионные башни и антенно-мачтовые сооружения связи высотой 100 м (метров) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением более 220 кВ (кило Вольт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги категорий Iа (количеством полос дорожного движения 3 и более в каждом направлении) и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные дороги скоростного движения в пределах населенных пунктов, магистральные улицы общегородского значения непрерывного движения и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные железные дороги, строящиеся как единый комплекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мостовые сооружения длиной 100 м (метров) и более на дорогах всех категорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тоннели железных и автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метрополитены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аэропорты, взлетно-посадочные полосы и иные объекты авиационной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      речные и морские порты, за исключением специализированных портов, предназначенных для обслуживания спортивных и прогулочных судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты космической инфраструктуры, включая космодромы; стартовые комплексы и пусковые установки ракет-носителей; наземные комплексы управления космическими аппаратами; командно-измерительные комплексы; наземные целевые комплексы для приема, хранения, обработки и распространения информации; научно-экспериментальная база космических исследований; антенные комплексы; обсерватории; опытные производства; предприятия по сборке, монтажу, испытаниям космических аппаратов, ракет-носителей и их компонентов; здания и сооружения, связанные с обеспечением безопасности и инженерно-технической укрепленности объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты гражданской обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны твердо-бытовых отходов, объемом 100 тыс.т/год (тысяч тонн в год) и более;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны по обезвреживанию и захоронению токсичных промышленных отходов I, II и III классов опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объекты II (нормального) уровня ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       промышленные объекты, производственные здания и сооружения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания и сооружения теплоэнергетики мощностью до 150 МВт (Мега Ватт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      центральные узлы доменных печей, дымовые трубы высотой до 100 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные объекты (машиностроительной, транспортной, сборочной, перерабатывающей, легкой и других отраслей промышленности), включая производственно-хозяйственные сооружения (склады высотой свыше 2 этажей и площадью более 2000 кв.м. (квадратных метров) и хранилища, требующие особых условий для хранения товаров и материалов, а также иных специальных проектных решений и мероприятий) неопасные по пожару, взрыву, газу, химическим агрессивным, ядовитым и токсичным веществам с общим пролетом от 12 метров (включительно) до 100 метров и (или) высотой от 12 метров (включительно) до 50 метров и (или) с кранами грузоподъемностью от 5 т (тонн) (включительно) до 32 т (тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      элеваторы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зерносклады объемом хранения более 500 т (тонн) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      животноводческие комплексы и фермы по производству молока, мясной продукции, племенные хозяйства, откормочные площадки количеством поголовья скота свыше 1500 (включительно), а также свиноводческие хозяйства количеством поголовья свыше 10000 (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицеводческие фермы и комплексы количеством поголовья свыше 6 млн. голов/год (миллионов голов в год) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тепличные комплексы площадью свыше 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (квадратных метров) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комбикормовые заводы и цеха объемом более 5 т/час (тонн в час) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты предприятия по убою скота и первичной переработке продуктов убоя более 10 т/смена (тонн в смену) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молокоприемные и заготовительные пункты, в зависимости от их производственной мощности более 10 т/смена (тонн в смену) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты по использованию возобновляемых источников энергии, за исключением солнечных электрических станций с мощностью менее 100 Мвт (Мега Ватт) (включительно) с электрическими сетями напряжением до 35 кВ (кило Вольт) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объекты жилищно-гражданского назначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...360 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания от 6 до 25 этажей (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой от 3 до 25 этажей (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые и многофункциональные здания от 6 до 12 этажей (включительно) (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой до 12 этажей (включительно) (без учета верхнего технического этажа) в районах с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими и геотехническими) условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров от 50 до 480 посещений в смену (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гостиничные комплексы (мотели, туристические базы) с вместимостью более 50 мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания детских дошкольных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания больниц с травматологическими и хирургическими отделениями, а также стационаров 50 и менее коек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) от 150 до 500 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торгово-развлекательные объекты с одновременным пребыванием в них (вместимостью) от 800 до 1200 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания от 50 до 200 рабочих мест;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комплексы пожарных депо для районов с обычными геологическими условиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания спальных корпусов школ-интернатов, детских лагерей отдыха вместимостью более 50 детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания общеобразовательных школ (гимназий, лицеев) вместимостью более 600 учащихся (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункты автосервиса (мастерские) с одновременным обслуживанием более 10 единиц транспортных средств, а также наземные или подземные гаражи-стоянки, высотой наземных этажей более 5, подземных этажей более 2-х;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые здания и объекты соцкультбыта вахтовых поселков выше 3-х наземных этажей (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прочие сооружения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...136 lines deleted...]
-      насосные станции и водозаборы производительностью 10 000 м</w:t>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервуары нефти, нефтепродуктов, сжиженного газа вместимостью до 10 000 м3 (метров кубических);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гидротехнические сооружения III и IV классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подземные хранилища нефти, нефтепродуктов и газа IIIб и IIIв категории, устанавливаемой в соответствии с государственными нормативами по проектированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем производственного назначения давлением до 1,2 МПа (Мега Паскаль) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем жилищно-гражданского назначения давлением от 0,3 МПа (Мега Паскаль) до 1,2 МПа (Мега Паскаль) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные нефтепроводы и нефтепродуктопроводы III и IV класса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные сети водоснабжения, включая групповые водоводы, водоотведения и канализационные коллекторы условным (внутренним) диаметром до 500 мм (миллиметров) и сооружения на них, водопроводные и канализационные очистные сооружения (ВОС и КОС);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      насосные станции и водозаборы производительностью от 500 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>/сут (метров кубических в сутки) и более;</w:t>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+        <w:t>/сут и до 10 000 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      групповые водоводы и канализационные коллекторы условным (внутренним) диаметром 500 мм (миллиметров) и выше при выполнении бестраншейным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральные и распределительные (внутриквартальные) сети теплоснабжения условным (внутренним) диаметром от 350 мм (включительно) до 800 мм (миллиметров) и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружные сети водоснабжения с рабочим давлением 1 МПа (Мега Паскаль) и более, условным (внутренним) диаметром свыше 300 мм (миллиметров) и сооружения на них, в том числе распределительные (внутриквартальные, уличные), внутриплощадочные сети водоснабжения, внутриквартальные сети водоотведения, внутридомовые сети водоснабжения и водоотведения, очистные сооружения систем водоотведения для отдельных жилых комплексов с числом жителей свыше 500 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линейно-кабельные сооружения магистральных линий связи, телевизионные башни и антенно-мачтовые сооружения связи высотой до 100 м (метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением более 35 кВ до 220 кВ (кило Вольт) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги Iа (количеством полос дорожного движения менее 3 в каждом направлении), Iб, II, III категории и сооружения на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мостовые сооружения длиной менее 100 м (метров) на дорогах всех категорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      улицы и дороги городов и сельских населенных пунктов, не указанные в подпункте 1 пункта 9, внутренние и внешние автомобильные дороги промышленных предприятий и сооружения на них (за исключением мостовых сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты магистральной железнодорожной сети, реализуемые по отдельным проектам, а также подъездные и станционные пути;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны твердо-бытовых отходов, объемом до 100 тыс.т/год (тысяч тонн в год);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полигоны по обезвреживанию и захоронению токсичных промышленных отходов IV класса опасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объекты II (нормального) уровня ответственности, не относящиеся к технически сложным:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       промышленные объекты, производственные здания и сооружения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...156 lines deleted...]
-      тепличные комплексы площадью свыше 10 000 м</w:t>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      производственные объекты (машиностроительной, транспортной, сборочной, перерабатывающей, легкой и других отраслей промышленности), включая производственно-хозяйственные сооружения (склады высотой менее 2 этажей (включительно) и площадью менее 2000 кв. м. (квадратных метров) (включительно) требующие особых условий для хранения товаров и материалов, а также иных специальных проектных решений и мероприятий) неопасные по пожару, взрыву, газу, химическим агрессивным, ядовитым и токсичным веществам общим пролетом менее 12 метров и (или) высотой менее 12 метров и (или) с кранами грузоподъемностью менее 5 т (тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зерносклады объемом хранения менее 500 т (тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      животноводческие комплексы по производству молока, мясной продукции, животноводческие фермы, племенные хозяйства, откормочные площадки количеством поголовья скота до 1500 голов, а также свиноводческие хозяйства количеством поголовья до 10 000;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицеводческие фермы и комплексы количеством поголовья до 6 млн. голов/год (миллионов голов в год);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тепличные комплексы площадью до 10 000 м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (квадратных метров) (включительно);</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+        <w:t xml:space="preserve"> (квадратных метров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      комбикормовые заводы и цеха объемом до 5 т/час (тонн в час);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты предприятия по убою скота и первичной переработке продуктов убоя до 10 т/смена (тонн в смену);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молокоприемные и заготовительные пункты, в зависимости от их производственной мощности до 10 т/смена (тонн в смену);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство рыбохозяйственных технологических водоемов (рыбоводный пруд, рыбоводный бассейн) для ведения рыбоводства (аквакультуры) площадью водного зеркала одного пруда и (или) бассейна более 0,15 гектара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы орошения пастбищ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты по использованию солнечной энергии с мощностью менее 100 Мвт (Мега Ватт) (включительно) с электрическими сетями напряжением до 35 кВ (кило Вольт) (включительно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объекты жилищно-гражданского назначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...1038 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
-[...15 lines deleted...]
-      объекты жилищно-гражданского назначения:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые дома высотой не более 5 наземных этажей (включительно) (без учета верхнего технического этажа) независимо от геологических (гидрогеологических и геотехнических) и сейсмических условий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
-[...15 lines deleted...]
-      жилые дома высотой не более 5 наземных этажей (включительно) (без учета верхнего технического этажа) независимо от геологических (гидрогеологических и геотехнических) и сейсмических условий;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      административно-бытовые, общественные здания и сооружения высотой не более 2 наземных этажей (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
-[...15 lines deleted...]
-      административно-бытовые, общественные здания и сооружения высотой не более 2 наземных этажей (без учета верхнего технического этажа) для районов с обычными геологическими условиями;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты здравоохранения без стационаров до 50 посещений в смену (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
-[...15 lines deleted...]
-      объекты здравоохранения без стационаров до 50 посещений в смену (включительно);</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гостиничные комплексы (мотели, туристические базы) с вместимостью до 50 мест включительно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       здания высших и средних специальных учебных заведений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спортивно-зрелищные, культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) до 150 человек (включительно);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      спортивно-зрелищные, культовые крытые здания или открытые сооружения с одновременным пребыванием в них (вместимостью) до 150 человек (включительно);</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торгово-развлекательные объекты с одновременным пребыванием в них (вместимостью) до 800 человек (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      торгово-развлекательные объекты с одновременным пребыванием в них (вместимостью) до 800 человек (включительно);</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания предприятий бытового обслуживания до 50 рабочих мест (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      здания предприятий бытового обслуживания до 50 рабочих мест (включительно);</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания спальных корпусов школ-интернатов, детских лагерей отдыха вместимостью до 50 детей (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      здания спальных корпусов школ-интернатов, детских лагерей отдыха вместимостью до 50 детей (включительно);</w:t>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания общеобразовательных школ (гимназий, лицеев) вместимостью менее 600 учащихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      здания общеобразовательных школ (гимназий, лицеев) вместимостью менее 600 учащихся;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункты автосервиса (мастерские) с одновременным обслуживанием не более 10 единиц (включительно) транспортных средств, а также наземные или подземные гаражи-стоянки, высотой наземных этажей не более 5(включительно), подземных этажей не более 2-х (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      пункты автосервиса (мастерские) с одновременным обслуживанием не более 10 единиц (включительно) транспортных средств, а также наземные или подземные гаражи-стоянки, высотой наземных этажей не более 5(включительно), подземных этажей не более 2-х (включительно);</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жилые здания и объекты соцкультбыта вахтовых поселков не выше 3-х наземных этажей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      жилые здания и объекты соцкультбыта вахтовых поселков не выше 3-х наземных этажей;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отдельно стоящие одноэтажные здания (сооружения) для размещения объектов индивидуального предпринимательства общей площадью свыше 20 квадратных метров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      отдельно стоящие одноэтажные здания (сооружения) для размещения объектов индивидуального предпринимательства общей площадью свыше 20 квадратных метров;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прочие сооружения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...15 lines deleted...]
-      прочие сооружения:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекты газораспределительных систем жилищно-гражданского назначения давлением до 0,3 МПа (Мега Паскаль) (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
-[...15 lines deleted...]
-      объекты газораспределительных систем жилищно-гражданского назначения давлением до 0,3 МПа (Мега Паскаль) (включительно);</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      насосные станции и водозаборы производительностью до 500 м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>/сут (метров кубических в сутки) (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...35 lines deleted...]
-        <w:t>/сут (метров кубических в сутки) (включительно);</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      групповые водоводы и канализационные коллекторы условным (внутренним) диаметром до 500 мм (миллиметров) при выполнении бестраншейным способом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      групповые водоводы и канализационные коллекторы условным (внутренним) диаметром до 500 мм (миллиметров) при выполнении бестраншейным способом;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обустройство водозаборных скважин и сооружений на них для хозяйственно-бытового и технического водоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...15 lines deleted...]
-      обустройство водозаборных скважин и сооружений на них для хозяйственно-бытового и технического водоснабжения;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружные сети теплоснабжения условным (внутренним) диаметром до 350 мм (миллиметров) и сооружения на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      наружные сети теплоснабжения условным (внутренним) диаметром до 350 мм (миллиметров) и сооружения на них;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наружные сети водоснабжения с рабочим давлением менее 1 МПа (Мега Паскаль) условным (внутренним) диаметром до 300 мм (миллиметров) (включительно) и сооружения на них, в том числе распределительные (внутриквартальные, уличные), внутриплощадочные сети водоснабжения, внутриквартальные сети водоотведения, внутридомовые сети водоснабжения и водоотведения, очистные сооружения систем водоотведения для отдельных жилых комплексов с числом жителей не более 500 человек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      наружные сети водоснабжения с рабочим давлением менее 1 МПа (Мега Паскаль) условным (внутренним) диаметром до 300 мм (миллиметров) (включительно) и сооружения на них, в том числе распределительные (внутриквартальные, уличные), внутриплощадочные сети водоснабжения, внутриквартальные сети водоотведения, внутридомовые сети водоснабжения и водоотведения, очистные сооружения систем водоотведения для отдельных жилых комплексов с числом жителей не более 500 человек;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линии электропередач и иные объекты электросетевого хозяйства напряжением до 35 кВ (кило Вольт) (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      линии электропередач и иные объекты электросетевого хозяйства напряжением до 35 кВ (кило Вольт) (включительно);</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сети электроснабжения с установленной мощностью свыше 200 кВт (Киловатт) для субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      сети электроснабжения с установленной мощностью свыше 200 кВт (Киловатт) для субъектов предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      линейно-кабельные сооружения зоновой и местной сети линии связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      линейно-кабельные сооружения зоновой и местной сети линии связи;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильные дороги IV и V категории и сооружения на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      автомобильные дороги IV и V категории и сооружения на них;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объекты III (пониженного) уровня ответственности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      4) объекты III (пониженного) уровня ответственности:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальные жилые дома не выше двух этажей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      индивидуальные жилые дома не выше двух этажей</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственно-бытовые постройки на территории индивидуальных приусадебных участков, а также на участках садовых и огороднических товариществ (обществ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      хозяйственно-бытовые постройки на территории индивидуальных приусадебных участков, а также на участках садовых и огороднических товариществ (обществ);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутриплощадочные линии связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      внутриплощадочные линии связи;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      благоустройство на приусадебных и дачных участках, не требующее изменения действующих инженерных сетей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      благоустройство на приусадебных и дачных участках, не требующее изменения действующих инженерных сетей;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство рыбохозяйственных технологических водоемов (рыбоводный пруд, рыбоводный бассейн) для ведения рыбоводства (аквакультуры) площадью водного зеркала одного пруда и (или) бассейна не более 0,15 гектара (включительно);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      устройство рыбохозяйственных технологических водоемов (рыбоводный пруд, рыбоводный бассейн) для ведения рыбоводства (аквакультуры) площадью водного зеркала одного пруда и (или) бассейна не более 0,15 гектара (включительно);</w:t>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мобильные комплексы контейнерного, блочного и модульного исполнения, а также одноэтажных зданий (сооружений) для предприятий торговли, общественного питания и бытового обслуживания, возводимых из сборно-разборных конструкций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      мобильные комплексы контейнерного, блочного и модульного исполнения, а также одноэтажных зданий (сооружений) для предприятий торговли, общественного питания и бытового обслуживания, возводимых из сборно-разборных конструкций;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      здания или сооружения временного, сезонного или вспомогательного назначения (склады и хранилища (пролетом до 6 метров, высотой до 7 метров и площадью до 2000 квадратных метров включительно), требующие особых условий для хранения товаров и материалов), не опасных по пожару, взрыву, газу, химически агрессивным, ядовитым и токсичным веществам, теплиц, парников, павильонов, опор связи, освещения, ограждения и подобных сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      здания или сооружения временного, сезонного или вспомогательного назначения (склады и хранилища (пролетом до 6 метров, высотой до 7 метров и площадью до 2000 квадратных метров включительно), требующие особых условий для хранения товаров и материалов), не опасных по пожару, взрыву, газу, химически агрессивным, ядовитым и токсичным веществам, теплиц, парников, павильонов, опор связи, освещения, ограждения и подобных сооружений;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временные строения жилых и (или) хозяйственно-бытовых помещений для сезонных работ и отгонного животноводства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      временные строения жилых и (или) хозяйственно-бытовых помещений для сезонных работ и отгонного животноводства;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автостоянки открытого типа на количество автомашин не более пятидесяти единиц, а также гаражей с боксами не более чем на две автомашины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      автостоянки открытого типа на количество автомашин не более пятидесяти единиц, а также гаражей с боксами не более чем на две автомашины;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      капитальный ремонт линейных инженерных сетей и сооружений на них, не требующий изменения их положения, отметок глубины (высоты) заложения, диаметра труб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      капитальный ремонт линейных инженерных сетей и сооружений на них, не требующий изменения их положения, отметок глубины (высоты) заложения, диаметра труб;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      малые архитектурные формы и ограждения территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
-[...15 lines deleted...]
-      малые архитектурные формы и ограждения территорий;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      открытые спортивные площадоки, тротуары, мощение вокруг зданий (сооружений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
-[...15 lines deleted...]
-      открытые спортивные площадоки, тротуары, мощение вокруг зданий (сооружений);</w:t>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ремонт и замену единиц технологического или инженерного оборудования, по которым исчерпан технологический ресурс и которые не требуют реконструкции или перепрофилирования предприятия (цеха);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
-[...15 lines deleted...]
-      ремонт и замену единиц технологического или инженерного оборудования, по которым исчерпан технологический ресурс и которые не требуют реконструкции или перепрофилирования предприятия (цеха);</w:t>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защита инженерных сетей от электрокоррозии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
-[...15 lines deleted...]
-      защита инженерных сетей от электрокоррозии;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отдельно стоящие одноэтажные здания (сооружения) для размещения объектов индивидуального предпринимательства общей площадью до 20 квадратных метров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      отдельно стоящие одноэтажные здания (сооружения) для размещения объектов индивидуального предпринимательства общей площадью до 20 квадратных метров;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реконструкция (перепланировка, переоборудование) жилых и нежилых помещений в жилых домах (жилых зданиях), не требующая отвода дополнительного земельного участка (прирезки территории), не связанная с какими-либо изменениями несущих конструкций, инженерных систем и коммуникаций, не ухудшающая архитектурно-эстетические, противопожарные, противовзрывные и санитарные качества, не оказывающая вредного воздействия на окружающую среду при эксплуатации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
-[...15 lines deleted...]
-      реконструкция (перепланировка, переоборудование) жилых и нежилых помещений в жилых домах (жилых зданиях), не требующая отвода дополнительного земельного участка (прирезки территории), не связанная с какими-либо изменениями несущих конструкций, инженерных систем и коммуникаций, не ухудшающая архитектурно-эстетические, противопожарные, противовзрывные и санитарные качества, не оказывающая вредного воздействия на окружающую среду при эксплуатации;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перепланировка (переоборудование) помещений непроизводственного назначения, осуществляемая (осуществляемое) в существующих зданиях и не требующая (не требующее) изменения несущих конструкций;сети электроснабжения с установленной мощностью до 200 кВт (Киловатт) для субъектов предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
-[...15 lines deleted...]
-      перепланировка (переоборудование) помещений непроизводственного назначения, осуществляемая (осуществляемое) в существующих зданиях и не требующая (не требующее) изменения несущих конструкций;сети электроснабжения с установленной мощностью до 200 кВт (Киловатт) для субъектов предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы автоматической охранно-пожарной сигнализации внутри административно-бытовых и производственных зданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
-[...15 lines deleted...]
-      системы автоматической охранно-пожарной сигнализации внутри административно-бытовых и производственных зданий;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сети водоснабжения и водоотведения жилых домов усадебного типа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
-[...15 lines deleted...]
-      сети водоснабжения и водоотведения жилых домов усадебного типа;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внутриплощадочные сети и монтаж внутридомовых систем газоснабжения бытового назначения индивидуальных жилых домов.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в подпункт 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вносятся изменение на казахском языке, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр индустрии и инфраструктурного  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4491,516 +4604,517 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:bookmarkStart w:name="z188" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик: _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z189" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (полное наименование, бизнес идентификационный номер или индивидуальный идентификационный номер, адрес, данные о средствах связи) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подрядчик: ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (полное наименование, бизнес идентификационный номер или индивидуальный идентификационный номер, адрес, данные о средствах связи) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стройка: _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z192" w:id="181"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:bookmarkStart w:name="z193" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                               (наименование, адрес) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z194" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объект: _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z195" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                     (наименование,) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Договор подряда (контракт) №_______ от _____________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z196" w:id="185"/>
-[...15 lines deleted...]
-      Договор подряда (контракт) №_______ от _____________</w:t>
+    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт выполненных работ за _______________________________________________ (месяц, год) на ______________________________ работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z197" w:id="186"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Акт выполненных работ за _______________________________________________ (месяц, год) на ______________________________ работы</w:t>
+    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание: Составлен (а) в текущих ценах на 20___ год. тенге</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z198" w:id="187"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1348"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1306"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номер поз. по смете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шифр норм, код ресурса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование работ и затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5113,87 +5227,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5268,775 +5382,720 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зарплата рабочих строителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зарплата машинистов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1306" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1348" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2031" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2031" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1305" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1306" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1306" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1364"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2463"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -6075,202 +6134,202 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Накладные расходы,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3790" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего стоимость с НР и СП, тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Страна происхождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эксплуатация машин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6307,123 +6366,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зарплата рабочих строителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зарплата машинистов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6483,123 +6542,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6628,439 +6687,390 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3790" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2463" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1364" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2116" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2122" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3790" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2463" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сдал (Подрядчик)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7100,85 +7110,78 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ___________________________________ (наименование организации, бизнес-идентификационный номер или индивидуальный идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7199,273 +7202,260 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="360" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="189"/>
+          <w:bookmarkStart w:name="z200" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="190"/>
+          <w:bookmarkStart w:name="z201" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -7733,875 +7723,835 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1347"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Коды ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Происхождение товара (страна-изготовитель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сертификат</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>СТ-KZ</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1347" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1304" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1304" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1304" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1304" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2749" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2988" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8676,55 +8626,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9050,31 +9000,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>