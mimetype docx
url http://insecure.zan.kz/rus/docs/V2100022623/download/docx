--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1265c83" w14:textId="1265c83">
+    <w:p w14:paraId="7fe38c8" w14:textId="7fe38c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -453,3715 +453,241 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      2) утратил силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 2) утрачивает силу приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 "Об утверждении Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан за № 10666):</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z180" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных указанным приказом:</w:t>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z181" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z182" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "9. Уровень ответственности проектируемого объекта, включая новые и (или) изменение (реконструкция, расширение, модернизация, техническое перевооружение, реставрация, капитальный ремонт) существующих объектов, определяется заказчиком по нижеследующим параметрам:</w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z183" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) объекты I (повышенного) уровня ответственности:</w:t>
-[...39 lines deleted...]
-      опасные производственные объекты не указанные в настоящих Правилах, обладающие признаками, установленными статьей 70 и 71 Закона Республики Казахстан "О гражданской защите", и идентифицируемые как таковые в соответствии с Приказом № 353;</w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарного дня после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...3378 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4604,268 +1130,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик: _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z189" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (полное наименование, бизнес идентификационный номер или индивидуальный идентификационный номер, адрес, данные о средствах связи) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z190" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подрядчик: ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z191" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (полное наименование, бизнес идентификационный номер или индивидуальный идентификационный номер, адрес, данные о средствах связи) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z192" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стройка: _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z193" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                               (наименование, адрес) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z194" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объект: _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z195" w:id="183"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z195" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
                                     (наименование,) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z196" w:id="184"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z196" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор подряда (контракт) №_______ от _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z197" w:id="185"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z197" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт выполненных работ за _______________________________________________ (месяц, год) на ______________________________ работы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z198" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основание: Составлен (а) в текущих ценах на 20___ год. тенге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6008,70 +2534,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7304,140 +3830,140 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="188"/>
+          <w:bookmarkStart w:name="z200" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="189"/>
+          <w:bookmarkStart w:name="z201" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (должность, подпись, расшифровка подписи)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8626,55 +5152,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9000,31 +5526,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>