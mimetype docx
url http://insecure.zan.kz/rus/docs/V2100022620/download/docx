--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27244db" w14:textId="27244db">
+    <w:p w14:paraId="b33c7ba" w14:textId="b33c7ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 апреля 2021 года № 56. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 апреля 2021 года № 22620</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 апреля 2021 года № 56. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 апреля 2021 года № 22620.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -528,436 +528,515 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением пункта 1 Перечня, который вводится в действие по истечении двадцати одного календарного дня после дня первого официального опубликования настоящего постановления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Председатель Агентства Республики Казахстан   </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по регулированию   </w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-          </w:tcPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и развитию финансового рынка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">М. Абылкасымова   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "СОГЛАСОВАНО" </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национальный Банк</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентства по стратегическому</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>планированию и реформам</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАНО"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство цифрового развития, инноваций и  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">аэрокосмической промышленности  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1365,1946 +1444,1478 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно приложениям 1, 2 и 3 к настоящему Перечню нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 мая 2016 года № 144 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков, их нормативных значений и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13939, опубликовано 22 июля 2016 года в информационно-правовой системе "Әділет") следующее изменение:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 308 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, а также перечня, форм и правил представления отчетности об их выполнении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14788, опубликовано 28 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативных значениях</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> и методике расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков, утвержденных указанным постановлением:</w:t>
+        <w:t>Пруденциальных нормативах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 40</w:t>
+        <w:t>пункт 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "40. Ликвидность характеризуется следующими коэффициентами:</w:t>
+      "32. Размер риска на одного заемщика рассчитывается как сумма:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коэффициент текущей ликвидности банка k4;</w:t>
+      1) требований Организации к заемщику в виде займов, вкладов, дебиторской задолженности, ценных бумаг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коэффициентами срочной ликвидности k4-1, k4-2 и k4-3;</w:t>
+      2) требований Организации к заемщику, списанных с баланса Организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      коэффициентами срочной валютной ликвидности k4-4, k4-5 и k4-6.</w:t>
+      3) требований в виде секьюритизированных активов, относящихся к заемщикам, по которым у Организации отсутствует письменное подтверждение уполномоченного органа на применение рамочного подхода секьюритизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Минимальное значение коэффициентов текущей ликвидности, срочной ликвидности и срочной валютной ликвидности устанавливается в размере:</w:t>
+      4) требований в виде позиций секьюритизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      k4 – 0,3;</w:t>
+      5) требований Организации к заемщику в виде условных и возможных обязательств, рассчитанных в соответствии с Таблицей 2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      k4-1 - 1;</w:t>
+      6) требований, по которым Организация приняла на себя обязательство за заемщика в пользу третьих лиц или перед заемщиком, а также по иным основаниям, предусмотренным законодательными актами Республики Казахстан или заключенными договорами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      k4-2 - 0,9;</w:t>
+        <w:t xml:space="preserve">
+      за минусом суммы сформированных в соответствии с международными стандартами финансовой отчетности резервов, денег дольщиков, привлеченных уполномоченной компанией при осуществлении деятельности по организации долевого участия в жилищном строительстве способом получения гарантии Единого оператора жилищного строительства в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 апреля 2016 года "О долевом участии в жилищном строительстве", а также суммы обеспечения по обязательствам заемщика в виде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      k4-3 - 0,8;</w:t>
+      вкладов, предоставленных в распоряжение Организации в качестве обеспечения данного обязательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      k4-4 - 1;</w:t>
+      государственных ценных бумаг Республики Казахстан, выпущенных Правительством Республики Казахстан и Национальным Банком Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      k4-5 - 0,9;</w:t>
+      аффинированных драгоценных металлов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      k4-6 - 0,8.".</w:t>
+      гарантий Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 308 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, а также перечня, форм и правил представления отчетности об их выполнении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14788, опубликовано 28 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+        <w:t>
+      гарантий банков, имеющих долгосрочный долговой рейтинг не ниже "А" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, утвержденных указанным постановлением:</w:t>
+        <w:t>
+      В расчет риска на одного заемщика не включаются требования к Правительству Республики Казахстан, Национальному Банку Республики Казахстан, требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, а также требования по государственным ценным бумагам, выпускаемым местными исполнительными органами для обращения на внутреннем рынке для финансирования строительства жилья в рамках реализации государственных и правительственных программ, приобретаемым Единым оператором жилищного строительства со дня его образования.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 317 "Об установлении факторов, влияющих на ухудшение финансового положения банка и банковского конгломерата, а также утверждении Правил одобрения плана мероприятий, предусматривающего меры раннего реагирования, и Методики определения факторов, влияющих на ухудшение финансового положения банка (банковского конгломерата)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18186, опубликовано 24 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z65" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одобрения плана мероприятий, предусматривающего меры раннего реагирования, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 32</w:t>
+        <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "32. Размер риска на одного заемщика рассчитывается как сумма:</w:t>
+      "7. Меры по улучшению фактора, предусмотренные планом мероприятий, направлены:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z68" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) требований Организации к заемщику в виде займов, вкладов, дебиторской задолженности, ценных бумаг;</w:t>
+      1) по фактору, предусмотренному в подпункте 1) части первой пункта 1 настоящего постановления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) требований Организации к заемщику, списанных с баланса Организации;</w:t>
+      на доведение коэффициентов ликвидности до уровня:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z70" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) требований в виде секьюритизированных активов, относящихся к заемщикам, по которым у Организации отсутствует письменное подтверждение уполномоченного органа на применение рамочного подхода секьюритизации;</w:t>
+      коэффициента текущей ликвидности k4 - не менее 0,4;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) требований в виде позиций секьюритизации;</w:t>
+      коэффициента срочной ликвидности k4-1 - не менее 1,1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z72" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) требований Организации к заемщику в виде условных и возможных обязательств, рассчитанных в соответствии с Таблицей 2;</w:t>
+      коэффициента срочной ликвидности k4-2 - не менее 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z73" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) требований, по которым Организация приняла на себя обязательство за заемщика в пользу третьих лиц или перед заемщиком, а также по иным основаниям, предусмотренным законодательными актами Республики Казахстан или заключенными договорами;</w:t>
+      коэффициента срочной ликвидности k4-3 - не менее 0,9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 7 апреля 2016 года "О долевом участии в жилищном строительстве", а также суммы обеспечения по обязательствам заемщика в виде:</w:t>
+        <w:t>
+      коэффициента срочной валютной ликвидности k4-4 - не менее 1,1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вкладов, предоставленных в распоряжение Организации в качестве обеспечения данного обязательства;</w:t>
+      коэффициента срочной валютной ликвидности k4-5 - не менее 1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z76" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      государственных ценных бумаг Республики Казахстан, выпущенных Правительством Республики Казахстан и Национальным Банком Республики Казахстан;</w:t>
+      коэффициента срочной валютной ликвидности k4-6 - не менее 0,9;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z77" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аффинированных драгоценных металлов;</w:t>
+      2) по фактору, предусмотренному в подпункте 3) части первой пункта 1 настоящего постановления, - на доведение доли чистых классифицированных займов в собственном капитале до уровня, не превышающего 80 (восьмидесяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z78" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гарантий Правительства Республики Казахстан;</w:t>
+      3) по факторам, предусмотренным в подпунктах 2) и 4) части первой пункта 1 настоящего постановления, при отсутствии фактора, предусмотренного подпунктом 5) части первой пункта 1 настоящего постановления, - на доведение доли неработающих займов в ссудном портфеле банка до уровня, не превышающего 10 (десяти) процентов ссудного портфеля банка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гарантий банков, имеющих долгосрочный долговой рейтинг не ниже "А" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств.</w:t>
+      4) по фактору, предусмотренному в подпункте 5) части первой пункта 1 настоящего постановления, - на снижение отношения займов с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней к общему объему ссудного портфеля банка до уровня менее 10 (десяти) процентов от ссудного портфеля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В расчет риска на одного заемщика не включаются требования к Правительству Республики Казахстан, Национальному Банку Республики Казахстан, требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, а также требования по государственным ценным бумагам, выпускаемым местными исполнительными органами для обращения на внутреннем рынке для финансирования строительства жилья в рамках реализации государственных и правительственных программ, приобретаемым Единым оператором жилищного строительства со дня его образования.".</w:t>
+      5) по фактору, предусмотренному в подпункте 6) части первой пункта 1 настоящего постановления, - на доведение доли классифицированной дебиторской задолженности в совокупной дебиторской задолженности до уровня, не превышающего 50 (пятидесяти) процентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15886, опубликовано 25 октября 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+        <w:t>
+      6) по фактору, предусмотренному в подпункте 7) части первой пункта 1 настоящего постановления, - на доведение коэффициента рентабельности активов до уровня не менее 0,2 (ноль целых двух десятых) процента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z82" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      7) по фактору, предусмотренному в подпункте 8) части первой пункта 1 настоящего постановления, - на доведение коэффициента покрытия в национальной валюте до уровня не менее 0,4 (ноль целых четыре десятых).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 ноября 2019 года № 210 "Об утверждении Перечня документов, необходимых для получения микрокредита, а также Правил ведения кредитного досье по договору о предоставлении микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19683, опубликовано 10 декабря 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативных значениях</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> и методиках расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размере капитала банка, утвержденных указанным постановлением: </w:t>
+        <w:t>Перечне документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, необходимых для получения микрокредита, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 88</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "88. Внутренние активы банка представляют собой активы (деньги) и требования (размещенные вклады, выданные займы, долевые и долговые ценные бумаги, дебиторская задолженность) к резидентам Республики Казахстан, участие в уставном капитале юридических лиц - резидентов Республики Казахстан, нематериальные активы и аффинированные драгоценные металлы, движимое и недвижимое имущество, расположенное (находящееся) на территории Республики Казахстан, а также облигации международных финансовых организаций, выпущенные в тенге и торгуемые в торговой системе акционерного общества "Казахстанская фондовая биржа".</w:t>
+      "1. Для получения микрокредита заявитель-физическое лицо предоставляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Внутренние обязательства банка представляют собой обязательства перед резидентами Республики Казахстан, за исключением субординированного долга, бессрочных финансовых инструментов, выпущенных банком долговых ценных бумаг и неинвестированных остатков средств, принятых банком на основании кастодиального договора.</w:t>
+      1) заявление со сведениями о цели использования микрокредита (в случае предоставления целевого микрокредита), об имуществе, предоставляемом в обеспечение исполнения заявителем обязательств по погашению микрокредита и выплате вознаграждения, с указанием его стоимости, либо об отсутствии обеспечения (не требуется при выдаче ломбардом залогового билета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для целей расчета коэффициента по размещению части средств банков во внутренние активы согласно пунктам 86 и 87 Нормативов используется наименьшее значение из нижеследующих:</w:t>
+      2) документ, удостоверяющий личность заявителя (информацию о документе, удостоверяющем личность заявителя, содержащую фамилию, имя, отчество (при его наличии), индивидуальный идентификационный номер (для резидентов и нерезидентов, имеющих индивидуальный идентификационный номер), дату рождения, номер документа, орган выдачи, дату выдачи и срок действия документа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z89" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      уставного капитала либо;</w:t>
+      3) документы, подтверждающие полномочия представителя заявителя на подписание договора о предоставлении микрокредита (для представителя заявителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z90" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      собственного капитала согласно данным бухгалтерского баланса за вычетом инвестиций в субординированный долг дочерних организаций-нерезидентов Республики Казахстан, в акции дочерних организаций-нерезидентов Республики Казахстан, умноженное на 0,75.".</w:t>
+      4) в случае, если предоставляемый микрокредит обеспечивается залогом имущества, - договор о залоге (не требуется при выдаче ломбардом залогового билета), копии документов, подтверждающих право собственности на имущество, подлежащее регистрации, а в случаях обязательной регистрации залога имущества - свидетельство о регистрации залога имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z91" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 317 "Об установлении факторов, влияющих на ухудшение финансового положения банка и банковского конгломерата, а также утверждении Правил одобрения плана мероприятий, предусматривающего меры раннего реагирования, и Методики определения факторов, влияющих на ухудшение финансового положения банка (банковского конгломерата)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18186, опубликовано 24 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+        <w:t>
+      5) документы и информация, необходимые для расчета коэффициента долговой нагрузки заемщика (не требуется при получении микрокредита в кредитном товариществе и ломбарде).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z92" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> одобрения плана мероприятий, предусматривающего меры раннего реагирования, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> ведения кредитного досье по договору о предоставлении микрокредита, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "7. Меры по улучшению фактора, предусмотренные планом мероприятий, направлены:</w:t>
+      "1. Настоящие Правила ведения кредитного досье по договору о предоставлении микрокредита (далее - Правила) действуют в отношении договора о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) по фактору, предусмотренному в подпункте 1) части первой пункта 1 настоящего постановления:</w:t>
-[...79 lines deleted...]
-      коэффициента срочной ликвидности k4-2 - не менее 1;</w:t>
+      Требования Правил распространяются на организации, осуществляющие микрофинансовую деятельность (далее - микрофинансовые организации), осуществляющие деятельность по предоставлению микрокредитов.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
-[...590 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3718,3759 +3329,4192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">для получения указанного </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">согласия </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги "Выдача согласия на приобретение статуса крупного участника банка и (или) страховой (перестраховочной) организации, и (или) управляющего инвестиционным портфелем, и (или) банковского и (или) страхового холдинга"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="11040"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агентство Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Способы предоставления государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Веб-портал "электронного правительства" www.egov.kz (далее – портал).    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В течение 50 (пятидесяти) рабочих дней со дня обращения на портал.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электронная (полностью автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z99" w:id="80"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z99" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уведомление о выдаче согласия на приобретение статуса крупного участника финансовой организации, банковского или страхового холдинга либо мотивированный ответ об отказе в оказании государственной услуги, с приложением копии соответствующего постановления Правления услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма результата оказания услуги: электронная.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z100" w:id="81"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка сбора при оказании государственной услуги составляет:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) за выдачу согласия на приобретение статуса крупного участника банка или банковского холдинга:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для физических лиц - 100 (сто) месячных расчетных показателей (далее - МРП);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для юридических лиц - 500 (пятьсот) МРП;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) за выдачу согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или страхового холдинга для физических и юридических лиц - 50 (пятьдесят) МРП.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственная услуга по выдаче согласия на приобретение статуса крупного участника управляющего инвестиционным портфелем оказывается на бесплатной основе.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оплата сбора при выдаче согласия на приобретение статуса крупного участника банка, страховой (перестраховочной) организации, банковского или страхового холдинга осуществляется в наличной или безналичной форме через банки второго уровня или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z106" w:id="82"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z106" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z107" w:id="83"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z107" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обращении услугополучателя - физического лица для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) услугополучателя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронные копии документов, подтверждающих условия и порядок приобретения акций, а также источники и средства, используемые для приобретения акций.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При приобретении акций финансовой организации за счет имущества, полученного в виде дарения, услугополучатель представляет сведения о дарителе и источниках происхождения указанного имущества у дарителя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия сведений по юридическим лицам, в которых заявитель является крупным участником, по форме согласно приложению 2 к Правилам.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для получения согласия на приобретение статуса крупного участника банка услугополучатель, являющийся акционером (участником) юридического лица-нерезидента Республики Казахстан, дополнительно представляет нотариально засвидетельствованные копии учредительных документов юридического лица-нерезидента Республики Казахстан;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронная копия плана рекапитализации финансовой организации в случаях возможного ухудшения финансового положения финансовой организации с указанием сведений, предусмотренных пунктом 28 Правил;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) электронная копия сведений о доходах и имуществе, а также информации об имеющейся задолженности по всем обязательствам заявителя по форме согласно приложению 4 к Правилам, с приложением подтверждающих документов, достаточных для анализа финансового положения услугополучателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель - физическое лицо (резидент Республики Казахстан) также представляет электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации об активах и обязательствах, представленной в порядке, установленном налоговым законодательством Республики Казахстан, – в течение тридцати календарных дней, предшествующих дате подачи в уполномоченный орган заявления о приобретении статуса крупного участника банка, крупного участника страховой (перестраховочной) организации, крупного участника управляющего инвестиционным портфелем и электронную копию (нотариально засвидетельствованную или заверенную органом государственных доходов) декларации о доходах и имуществе, представленной в порядке и сроки, установленные налоговым законодательством Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сведения в декларации об активах и обязательствах указываются на первое число месяца представления декларации об активах и обязательствах;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) электронная копия сведений (кратких данных) о заявителе - физическом лице, кратких данных о руководящих работниках заявителя – юридического лица представляются по форме согласно приложению 3 к Правилам, включая сведения об образовании, о трудовой деятельности, о безупречной деловой репутации.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Физические лица-нерезиденты Республики Казахстан в подтверждение безупречной деловой репутации представляют электронную копию документа, подтверждающего сведения об отсутствии у него неснятой или непогашенной судимости за преступления в стране гражданства (для иностранцев) или в стране постоянного проживания (для лиц без гражданства), выданного государственным органом страны их гражданства (страны их постоянного проживания - для лиц без гражданства). Дата выдачи указанного документа не превышает 3 (трех) месяцев, предшествующих дате подачи заявления (за исключением случаев, когда в предоставляемом документе указан иной срок его действия). Если законодательством страны, государственный орган которой уполномочен подтверждать сведения об отсутствии неснятой или непогашенной судимости за преступления, не предусмотрена выдача подтверждающих документов лицам, в отношении которых запрашиваются указанные сведения, то соответствующее подтверждение направляется письмом государственного органа страны гражданства (для иностранцев) или страны постоянного проживания (для лиц без гражданства) в адрес уполномоченного органа.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Представление данного документа не требуется для физического лица-нерезидента Республики Казахстан, являющегося руководящим работником заявителя - юридического лица, в случае если данный руководящий работник согласован с уполномоченным органом на должность руководящего работника заявителя - юридического лица и занимает указанную должность на дату подачи услугополучателем заявления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) электронная копия письменного подтверждения соответствующего государственного органа страны проживания услугополучателя - нерезидента Республики Казахстан о том, что приобретение акций финансовой организации-резидента Республики Казахстан разрешено законодательством данной страны, либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение по законодательству государства указанного учредителя не требуется;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) в случае получения согласия на приобретение статуса крупного участника банка, страховой (перестраховочной) организации, банковского или страхового холдинга - электронная копия документа, подтверждающего оплату сбора за выдачу согласия на приобретение статуса крупного участника банка, страховой (перестраховочной) организации, банковского или страхового холдинга, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя – юридического лица - резидента Республики Казахстан для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия решения соответствующего органа услугополучателя о приобретении акций финансовой организации (в случае отсутствия решения на интернет-ресурсе депозитария финансовой отчетности или возможности получения его услугодателем через портал).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В случае, если услугополучателем является банк, приобретающий статус крупного участника банка, осуществившего операцию, предусмотренную статьями 61-4 и 61-11 Закона Республики Казахстан от 31 августа 1995 года "О банках и банковской деятельности в Республике Казахстан" (далее - Закон о банках), или финансовая организация-нерезидент Республики Казахстан, то представляется электронная копия решения органа управления услугополучателя о приобретении акций банка;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия сведений и подтверждающих документов о лицах (самостоятельно или совместно с другими лицами), владеющих прямо или косвенно десятью или более процентами акций (долей участия в уставном капитале) юридического лица, а также имеющих возможность определять решения данного юридического лица в силу договора либо иным образом или иметь контроль;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронная копия списка аффилированных лиц услугополучателя (в случае отсутствия списка на интернет-ресурсе депозитария финансовой отчетности или возможности получения его услугодателем через портал);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) сведения и документы, указанные в подпунктах 2), 3), 4), 6) и 8) части первой настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) в случае получения согласия на приобретение статуса крупного участника банка - электронная копия нотариально засвидетельствованных учредительных документов, в случае отсутствия их на интернет-ресурсе депозитария финансовой отчетности или возможности получения их услугодателем через портал;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) электронная копия годовой финансовой отчетности за последние 2 (два) завершенных финансовых года, заверенной аудиторской организацией, а также финансовой отчетности за последний завершенный квартал перед представлением соответствующего заявления. Годовая финансовая отчетность не представляется в случае размещения данной отчетности на интернет-ресурсе депозитария финансовой отчетности или возможности получения ее услугодателем через портал.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - юридического лица - нерезидента Республики Казахстан для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) сведения и документы, предусмотренные подпунктами 2), 3), 4), 6) и 8) части первой настоящего пункта и подпунктами 2), 3), 4), 6) и 7) части второй настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия сведений о кредитном рейтинге услугополучателя (либо его родительской организации в случае приобретения статуса крупного участника банка или банковского холдинга), присвоенном одним из международных рейтинговых агентств, перечень которых устанавливается постановлением Правления Национального Банка Республики Казахстан от 24 декабря 2012 года № 385 "Об установлении минимального рейтинга для юридических лиц и стран, необходимость наличия которого требуется в соответствии с законодательством Республики Казахстан, регулирующим деятельность финансовых организаций, филиалов банков-нерезидентов Республики Казахстан, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан, перечня рейтинговых агентств, присваивающих данный рейтинг", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 8318 (далее – Постановление № 385), за исключением случаев, предусмотренных пунктом 1 статьи 17-1 Закона о банках, пунктом 1 статьи 26 Закона Республики Казахстан от 18 декабря 2000 года "О страховой деятельности" (далее - Закон о страховой деятельности), пунктом 1 статьи 72-1 Закона Республики Казахстан от 2 июля 2003 года "О рынке ценных бумаг" (далее – Закон о рынке ценных бумаг);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) электронная копия письменного разрешения (согласия) органа финансового надзора страны места нахождения услугополучателя на приобретение юридическим лицом-нерезидентом Республики Казахстан статуса крупного участника управляющего инвестиционным портфелем либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение (согласие) по законодательству указанного государства не требуется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - финансовой организации - нерезидента для получения согласия на приобретение статуса крупного участника банка, крупного участника страховой (перестраховочной) организации или крупного участника управляющего инвестиционным портфелем:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) сведения и документы, указанные в части третьей настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия письменного подтверждения от органа финансового надзора страны места нахождения услугополучателя (финансовой организации-нерезидента Республики Казахстан) о том, что услугополучатель уполномочен осуществлять финансовую деятельность в рамках законодательства данной страны, либо заявление органа финансового надзора страны места нахождения услугополучателя (финансовой организации-нерезидента Республики Казахстан) о том, что такое разрешение по законодательству данной страны не требуется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для получения согласия на приобретение статуса крупного участника управляющего инвестиционным портфелем финансовая организация-нерезидент Республики Казахстан, намеревающаяся приобрести 25 (двадцать пять) или более процентов голосующих акций управляющего инвестиционным портфелем, подлежащая консолидированному надзору в стране своего места нахождения, представляет, помимо документов, установленных частью четвертой настоящего пункта электронную копию письменного подтверждения от органа финансового надзора страны места нахождения услугополучателя о том, что финансовая организация-нерезидент Республики Казахстан подлежит консолидированному надзору.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - финансовой организации - нерезидента Республики Казахстан для получения согласия на приобретение статуса банковского или страхового холдинга:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) сведения и документы, указанные в части третьей настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия письменного подтверждения от органа финансового надзора страны места нахождения услугополучателя - финансовой организации-нерезидента Республики Казахстан о том, что услугополучатель подлежит консолидированному надзору;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия письменного разрешения (согласия) органа финансового надзора страны места нахождения услугополучателя на приобретение услугополучателем статуса банковского холдинга или страхового холдинга либо заявление уполномоченного органа соответствующего государства о том, что такое разрешение (согласие) по законодательству указанного государства не требуется.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - физического лица для одновременного получения согласия на приобретение статуса крупного участника нескольких финансовых организаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) сведения и документы, указанные в подпунктах 2), 3), 5), 6), 7) и 8) части первой настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) план рекапитализации по каждой финансовой организации в случаях возможного ухудшения финансового положения финансовой организации, составленный с учетом обязательств услугополучателя в соответствии с планом рекапитализации финансовых организаций, крупным участником, банковским или страховым холдингом которых услугополучатель является и (или) желает стать, содержащий информацию, предусмотренную пунктом 28 Правил.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - юридического лица - резидента Республики Казахстан для одновременного получения согласия на приобретение статуса крупного участника, банковского или страхового холдинга нескольких финансовых организаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) сведения и документы, указанные в подпунктах 2), 3) и 6) части первой настоящего пункта, подпунктах 2), 3), 4), 6) и 7) части второй настоящего пункта, подпункте 3) части седьмой настоящего пункта и в части одиннадцатой настоящего пункта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - юридического лица-нерезидента Республики Казахстан для одновременного получения согласия на приобретение статуса крупного участника или банковского или страхового холдинга нескольких финансовых организаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) сведения и документы, указанные в подпунктах 2), 3) и 6) части первой настоящего пункта, подпунктах 2), 3), 6) и 7) части второй настоящего пункта, подпункте 3) части седьмой настоящего пункта и в части одиннадцатой настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) сведения о кредитном рейтинге юридического лица (либо его родительской организации в случае приобретения статуса крупного участника банка или банковского холдинга), присвоенном одним из международных рейтинговых агентств, перечень которых устанавливается Постановлением № 385, за исключением случаев, когда наличие указанного рейтинга не требуется для юридического лица-нерезидента Республики Казахстан, предполагающего косвенно владеть 10 (десятью) или более процентами размещенных акций финансовой организации или голосовать косвенно 10 (десятью) или более процентами голосующих акций финансовой организации через владение (голосование) акциями (долями участия) юридического лица - нерезидента Республики Казахстан, являющегося крупным участником финансовой организации, прямо владеющего 10 (десятью) или более процентами размещенных акций финансовой организации или имеющего возможность голосовать 10 (десятью) или более процентами голосующих акций финансовой организации, имеющего минимальный требуемый рейтинг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При обращении услугополучателя - финансовой организации - нерезидента Республики Казахстан для одновременного получения согласия на приобретение статуса крупного участника или банковского или страхового холдинга нескольких финансовых организаций:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) заявление, составленное в произвольной форме, с указанием сведений, предусмотренных пунктом 31 Правил, в форме электронного документа, удостоверенного ЭЦП первого руководителя услугополучателя либо лица, исполняющего его обязанности;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) сведения и документы, указанные в подпункте 3) части четвертой настоящего пункта и части девятой настоящего пункта.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дополнительные условия для оказания государственной услуги:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) бизнес-план на ближайшие 5 (пять) лет, требования к которому установлены в пункте 29 Правил, представляется в дополнение к документам и сведениям следующими услугополучателями:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физическими лицами, желающими приобрести статус крупного участника финансовой организации, с долей владения 25 (двадцать пять) или более процентов размещенных (за вычетом привилегированных и выкупленных финансовой организации) акций;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридическими лицами, желающими приобрести статус банковского или страхового холдинга;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) в случае, если услугополучатель - физическое или юридическое лицо стало соответствовать признакам крупного участника финансовой организации без получения предварительного письменного согласия услугодателя на основании договора дарения или договора доверительного управления, при представлении им заявления о приобретении соответствующего статуса в соответствии с требованием, установленным пунктом 16 статьи 17-1 Закона о банках, пунктом 14 статьи 26 Закона о страховой деятельности, пунктом 14 статьи 72-1 Закона о рынке ценных бумаг, дополнительно представляются:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронные копии документов, подтверждающих условия и порядок дарения акций финансовой организации или доверительного управления акциями финансовой организации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документы, предусмотренные подпунктами 3), 4), 5), 6), 7) и 8) части первой настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электронная копия сведений о стоимости акций, являющихся предметом договора дарения или договора доверительного управления, определенной оценщиком в соответствии с законодательством Республики Казахстан с приложением копий подтверждающих документов.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z166" w:id="84"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z166" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По выдаче согласия на приобретение статуса крупного участника финансовой организации:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) услугополучатель - физическое лицо либо руководящий работник услугополучателя-юридического лица:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ранее являлся руководителем, членом органа управления, руководителем, членом исполнительного органа (лицом, единолично осуществляющим функции исполнительного органа трансфер-агента и его заместителем), главным бухгалтером финансовой организации, крупным участником - физическим лицом, руководителем крупного участника (банковского или страхового холдинга) - юридического лица финансовой организации в период не более чем за 1 (один) год до принятия услугодателем решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке. Указанное требование применяется в течение 5 (пяти) лет после принятия услугодателем решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке. Настоящее требование не распространяется на руководящих работников банков, 50 (пятьдесят) и более процентов голосующих акций, которых прямо или косвенно принадлежит национальному управляющему холдингу, в отношении которых была осуществлена реструктуризация в соответствии с Законом о банках, за исключением руководящих работников, назначенных (избранных) до приобретения Правительством Республики Казахстан либо национальным управляющим холдингом акций указанных банков в соответствии со статьей 17-2 Закона о банках;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у которого было отозвано согласие на назначение (избрание) на должность руководящего работника в финансовой организации. Указанное требование применяется в течение последних 12 (двенадцати) последовательных месяцев после принятия услугодателем решения об отзыве согласия на назначение (избрание) на должность руководящего работника. Руководящим работником услугополучателя (лицензиата) не назначается назначено (избрано) также лицо, совершившее коррупционное преступление либо привлекавшееся в течение 3 (трех) лет до даты назначения (избрания) к дисциплинарной ответственности за совершение коррупционного правонарушения;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ранее являлся руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) - физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) - юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение 4 (четырех) и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты. Указанное требование применяется в течение 5 (пяти) лет с момента возникновения обстоятельств, предусмотренных настоящим подпунктом;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) неустойчивое финансовое положение услугополучателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Признаком неустойчивого финансового положения услугополучателя является наличие одного из следующих условий:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>юридическое лицо-услугополучатель создано менее чем за 2 (два) года до дня подачи заявления;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязательства услугополучателя превышают его активы за вычетом суммы активов, размещенных в акции и доли участия в уставном капитале других юридических лиц, и предполагаемых к приобретению акций финансовой организации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>убытки по результатам каждого из 2 (двух) завершенных финансовых лет;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размер обязательств услугополучателя представляет значительный риск для финансового состояния финансовой организации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличие просроченной и (или) отнесенной за баланс банка задолженности услугополучателя перед финансовой организацией;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>анализ финансовых последствий приобретения услугополучателем статуса крупного участника финансовой организации предполагает ухудшение финансового состояния услугополучателя;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стоимость имущества услугополучателя (за вычетом обязательств услугополучателя) недостаточна для приобретения акций финансовой организации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иные основания, свидетельствующие о наличии неустойчивого финансового положения услугополучателя и (или) возможности нанесения ущерба финансовой организации и (или) его депозиторам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) нарушение в результате приобретения услугополучателем статуса крупного участника финансовой организации, банковского или страхового холдинга требований законодательства Республики Казахстан в области защиты конкуренции;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) случаи, когда в сделке по приобретению статуса крупного участника финансовой организации, банковского или страхового холдинга приобретающей стороной является юридическое лицо (его крупный участник (крупный акционер), зарегистрированное в оффшорных зонах, перечень которых устанавливается постановлением Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 20095;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5) несоблюдение услугополучателем иных требований, установленных законодательными актами Республики Казахстан, к крупным участникам финансовой организации, банковским или страховым холдингам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6) анализ финансовых последствий приобретения услугополучателем статуса крупного участника финансовой организации, банковского или страхового холдинга предполагает ухудшение финансового состояния финансовой организации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7) отсутствие у услугополучателя-финансовой организации-нерезидента Республики Казахстан полномочий по осуществлению финансовой деятельности в рамках законодательства страны происхождения;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) отсутствие у услугополучателя-юридического лица-нерезидента Республики Казахстан (либо его родительской организации в случае приобретения статуса крупного участника банка или банковского холдинга) минимально необходимого рейтинга одного из международных рейтинговых агентств, перечень которых устанавливается Постановлением № 385, за исключением случаев, когда наличие указанного рейтинга не требуется для юридического лица-нерезидента Республики Казахстан, предполагающего косвенно владеть 10 (десятью) или более процентами размещенных акций финансовой организации или голосовать косвенно 10 (десятью) или более процентами голосующих акций финансовой организации через владение (голосование) акциями (долями участия) юридического лица - нерезидента Республики Казахстан, являющегося крупным участником финансовой организации, прямо владеющего 10 (десятью) или более процентами размещенных акций финансовой организации или имеющего возможность голосовать 10 (десятью) или более процентами голосующих акций финансовой организации, имеющего минимальный требуемый рейтинг;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9) неэффективность представленного плана рекапитализации финансовой организации в случае возможного ухудшения финансового состояния финансовой организации;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) отсутствие у услугополучателя - физического лица, у руководящего работника услугополучателя - юридического лица безупречной деловой репутации.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для целей настоящего подпункта критериями отсутствия безупречной деловой репутации являются критерии, определяемые в порядке, предусмотренном пунктом 7 статьи 20 Закона о банках, пунктом 7 статьи 34 Закона о страховой деятельности, пунктом 6 статьи 54 Закона о рынке ценных бумаг;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11) случаи, когда услугополучатель ранее являлся либо является крупным участником - физическим лицом либо первым руководителем крупного участника - юридического лица и (или) руководящим работником финансовой организации в период не более чем за 1 (один) год до принятия услугодателем решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации, принудительном выкупе ее акций, лишении лицензии финансовой организации, а также о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке. Указанное требование применяется в течение 5 (пяти) лет после принятия услугодателем решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации, принудительном выкупе ее акций, лишении лицензии финансовой организации, а также о принудительной ликвидации финансовой организации или признании ее банкротом в установленном законодательством Республики Казахстан порядке;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12) несоответствие законодательства в области консолидированного надзора за финансовыми организациями страны места нахождения услугополучателя - юридического лица требованиям по консолидированному надзору, установленным законодательными актами Республики Казахстан (за исключением случаев приобретения статуса крупного участника управляющего инвестиционным портфелем);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13) по крупным участникам - юридическим лицам, банковским и страховым холдингам, являющимся финансовыми организациями - нерезидентами Республики Казахстан - отсутствие соглашения между услугодателем и органами финансового надзора государства, резидентом которого является услугополучатель, предусматривающего обмен информацией, за исключением случаев, установленных нормативным правовым актом услугодателя (за исключением случаев приобретения статуса крупного участника управляющего инвестиционным портфелем);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14) случаи, когда услугополучатель - финансовая организация не подлежит надзору на консолидированной основе в стране своего места нахождения;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15) невозможность проведения консолидированного надзора за банковским конгломератом или страховой группой в связи с тем, что законодательство стран нахождения участников банковского конгломерата или страховой группы - нерезидентов Республики Казахстан делает невозможным выполнение ими и банковским конгломератом или страховой группой предусмотренных законами Республики Казахстан требований;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16) наличие оснований для отказа в выдаче разрешения на открытие банка;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17) в случае приобретения статуса крупного участника управляющего инвестиционным портфелем или страховой (перестраховочной) организации или страхового холдинга, несоответствие представленных документов требованиям, указанным в пункте 8 Стандарта и пункте 31 Правил;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18) неустранение замечаний услугодателя по представленным документам;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19) в случае приобретения статуса крупного участника управляющего инвестиционным портфелем, непредставление документов, указанных в пункте 8 Стандарта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>По выдаче согласия на приобретение статуса банковского или страхового холдинга:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) основания, предусмотренные в части первой настоящего пункта;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) случаи, когда услугополучатель - финансовая организация не подлежит надзору на консолидированной основе в стране своего местонахождения.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="819" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11040" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z203" w:id="85"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z203" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выдача согласия на приобретение статуса крупного участника банка или банковского холдинга, предусмотренного в рамках получения услугополучателем разрешения на открытие банка, осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Выдача согласия на приобретение статуса крупного участника страховой (перестраховочной) организации или страхового холдинга, предусмотренного в рамках получения услугополучателем разрешения на создание страховой (перестраховочной) организации, осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адрес места оказания государственной услуги размещен на официальном интернет-ресурсе услугодателя.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе услугодателя. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7939,2867 +7983,2896 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="86"/>
+    <w:bookmarkStart w:name="z210" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения (краткие данные) о заявителе - физическом лице, краткие данные о руководящих работниках заявителя – юридического лица   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z211" w:id="87"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z211" w:id="66"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Полное наименование финансовой организации, в которой заявитель приобретает статус крупного участника, банковского или страхового холдинга</w:t>
       </w:r>
-      <w:r>
-[...310 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...480 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="88"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Сведения об участии супруга, близких родственников (родители, брат, сестра, дети) и свойственников (родители, брат, сестра, дети супруга (супруги) в уставном капитале финансовой организации, в которой заявитель приобретает статус крупного участника, банковского или страхового холдинга, и аффилированных с ней юридических лиц:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...538 lines deleted...]
-    <w:bookmarkStart w:name="z226" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      продолжение таблицы</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Фамилия, имя и отчество (при его наличии) ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...14 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Должность и полное наименование заявителя – юридического лица (заполняется руководящим работником заявителя – юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Индивидуальный идентификационный номер (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Гражданство _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Данные документа, удостоверяющего личность (для иностранцев, лиц без гражданства)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Место жительства и юридический адрес _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Номер телефона (домашний, рабочий) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Сведения об участии в уставном капитале финансовой организации, в которой заявитель приобретает статус крупного участника, банковского или страхового холдинга, и аффилированных с ней юридических лиц: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1560"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6759"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Соотношение количества акций к общему количеству голосующих акций или доля участия в уставном капитале (в процентах)</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование и место нахождения юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Данные о государственной регистрации (перерегистрации), уставные виды деятельности юридического лица (перечислить основные виды деятельности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доля участия в уставном капитале или соотношение количества акций, принадлежащих учредителю-физическому лицу, к общему количеству голосующих акций юридического лица (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Совместное владение</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...287 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="90"/>
+    <w:bookmarkStart w:name="z225" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Образование:</w:t>
+      10. Сведения об участии супруга, близких родственников (родители, брат, сестра, дети) и свойственников (родители, брат, сестра, дети супруга (супруги) в уставном капитале финансовой организации, в которой заявитель приобретает статус крупного участника, банковского или страхового холдинга, и аффилированных с ней юридических лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1428"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5266"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
-[...137 lines deleted...]
-Реквизиты диплома об образовании (дата и номер, при наличии)</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя и отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Родственные отношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы и должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма участия в уставном капитале (стоимость приобретенных акций (в тысячах тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5266" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z228" w:id="91"/>
+    <w:bookmarkStart w:name="z226" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Сведения о трудовой деятельности</w:t>
+      продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z229" w:id="92"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В данном пункте указываются сведения о всей трудовой деятельности (также членство в органе управления), в том числе с момента окончания высшего учебного заведения, а также период, в течение которого трудовая деятельность не осуществлялась (указывается в случае не осуществления трудовой деятельности свыше 14 (четырнадцати) календарных дней).</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="923"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
-[...209 lines deleted...]
-Причины увольнения, освобождения от должности</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соотношение количества акций к общему количеству голосующих акций или доля участия в уставном капитале (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
-[...209 lines deleted...]
-6</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальное владение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместное владение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прямо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+косвенно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+процент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование юридического лица (фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="93"/>
+    <w:bookmarkStart w:name="z227" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      11. Образование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование учебного заведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год поступления - год окончания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специальность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реквизиты диплома об образовании (дата и номер, при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z228" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сведения о трудовой деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z229" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном пункте указываются сведения о всей трудовой деятельности (также членство в органе управления), в том числе с момента окончания высшего учебного заведения, а также период, в течение которого трудовая деятельность не осуществлялась (указывается в случае не осуществления трудовой деятельности свыше 14 (четырнадцати) календарных дней).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Период работы (дата, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место работы (с указанием страны регистрации организации, в случае если организация, является нерезидентом Республики Казахстан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие дисциплинарных взысканий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Причины увольнения, освобождения от должности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z230" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       13. Сведения о том, являлся ли заявитель - физическое лицо, руководящий работник заявителя - юридического лица ранее руководителем, членом органа управления, руководителем, членом исполнительного органа (лицом, единолично осуществляющим функции исполнительного органа трансфер-агента, и его заместителем), главным бухгалтером финансовой организации, крупным участником - физическим лицом, руководителем крупного участника (страхового холдинга, банковского холдинга) - юридического лица финансовой организации в период не более чем за 1 (один) год до принятия уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) решения об отнесении банка к категории неплатежеспособных банков, о консервации страховой (перестраховочной) организации либо принудительном выкупе ее акций, лишении лицензии финансовой организации, повлекших ее ликвидацию и (или) прекращение осуществления деятельности на финансовом рынке, либо вступления в законную силу решения суда о принудительной ликвидации финансовой организации, или признании ее банкротом в установленном порядке законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10846,70 +10919,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (да (нет), указать наименование организации, должность, период работы) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="94"/>
+    <w:bookmarkStart w:name="z234" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сведения о том, являлся ли заявитель - физическое лицо, руководящий работник заявителя - юридического лица ранее руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером финансовой организации, крупным участником (крупным акционером) - физическим лицом, руководителем, членом органа управления, руководителем, членом исполнительного органа, главным бухгалтером крупного участника (крупного акционера) - юридического лица-эмитента, допустившего дефолт по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам в течение четырех и более последовательных периодов либо сумма задолженности которого по выплате купонного вознаграждения по выпущенным эмиссионным ценным бумагам, по которым был допущен дефолт, составляет четырехкратный и (или) более размер купонного вознаграждения, либо размер дефолта по выплате основного долга по выпущенным эмиссионным ценным бумагам составляет сумму, в десять тысяч раз превышающую месячный расчетный показатель, установленный законом о республиканском бюджете на дату выплаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10932,90 +11005,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (да (нет), указать наименование организации, должность, период работы)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="95"/>
+    <w:bookmarkStart w:name="z237" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сведения об отзыве согласия на назначение (избрание) на должность руководящего работника и об отстранении уполномоченным органом от выполнения служебных обязанностей руководящего и иного работника в финансовых организациях, банковских и страховых холдингах, акционерном обществе "Фонд гарантирования страховых выплат"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z238" w:id="96"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z238" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11086,70 +11159,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> решение)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="97"/>
+    <w:bookmarkStart w:name="z243" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Привлекался ли ранее заявитель - физическое лицо, руководящий работник заявителя - юридического лица к ответственности за совершение коррупционного преступления либо к дисциплинарной ответственности за совершение коррупционного правонарушения в течение 3 (трех) лет до даты обращения в уполномоченный орган с заявлением о выдаче согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12221,334 +12294,359 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="98"/>
+    <w:bookmarkStart w:name="z273" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о доходах и имуществе, а также информация об имеющейся задолженности по всем обязательствам заявителя  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z274" w:id="99"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z274" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Фамилия, имя и отчество (при его наличии) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Отчетный период</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Доходы и имущество, а также информация об имеющейся задолженности по всем обязательствам заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1201"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2176"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12622,4720 +12720,4355 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы, полученные за отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заработная плата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дивиденды и доход от долей участия в уставных капиталах (акций) организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вознаграждение по вкладам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от сдачи в аренду имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от предпринимательской деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доход от реализации имущества</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие виды дохода (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Имущество:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деньги:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z281" w:id="100"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в национальной валюте,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
-[...42 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличными на банковских счетах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z282" w:id="101"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в иностранной валюте,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
-[...42 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличными на банковских счетах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...53 lines deleted...]
-          <w:bookmarkStart w:name="z283" w:id="102"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z283" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
-[...37 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги (с указанием наименования эмитента), в том числе простые акции, привилегированные акции, облигации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соотношение количества акций, принадлежащих крупному участнику финансовой организации, к общему количеству голосующих акций организаций (указать наименование) или доли участия в их уставных капиталах, в том числе нерезидентов Республики Казахстан (в процентах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="818" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Недвижимость (с указанием наименования и место расположения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочее имущество (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Задолженность по всем обязательствам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Непогашенные займы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Просроченная задолженность по займам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочая задолженность по обязательствам (с расшифровкой)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7288" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="818" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2176" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="103"/>
+    <w:bookmarkStart w:name="z284" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1680"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4471"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -17378,3501 +17111,3183 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изменения за отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма доходов (задолженности) Стоимость актива (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z285" w:id="104"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
-[...26 lines deleted...]
-            </w:r>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z289" w:id="105"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
-            <w:r>
-[...124 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4469" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4471" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="106"/>
+    <w:bookmarkStart w:name="z293" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Отчетным периодом является период, равный 12 (двенадцати) месяцам, предшествующим 1 (первому) числу месяца представления декларации об активах и обязательствах в органы государственных доходов в соответствии с законами Республики Казахстан от 31 августа 1995 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20907,71 +20322,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и от 2 июля 2003 года "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О рынке ценных бумаг</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" для приобретения статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z294" w:id="107"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z294" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаю, что настоящая информация была проверена и является достоверной и полной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>