--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b33c7ba" w14:textId="b33c7ba">
+    <w:p w14:paraId="832dc97" w14:textId="832dc97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1172,1750 +1172,1494 @@
               </w:rPr>
               <w:t>от 16 апреля 2021 года № 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7552, опубликовано 19 июня 2012 года в газете "Казахстанская правда" № 191-192 (27010-27011) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 308 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, а также перечня, форм и правил представления отчетности об их выполнении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14788, опубликовано 28 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z40" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t>Пруденциальных нормативах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 12</w:t>
+        <w:t>пункт 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z42" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "32. Размер риска на одного заемщика рассчитывается как сумма:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) требований Организации к заемщику в виде займов, вкладов, дебиторской задолженности, ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требований Организации к заемщику, списанных с баланса Организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z45" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требований в виде секьюритизированных активов, относящихся к заемщикам, по которым у Организации отсутствует письменное подтверждение уполномоченного органа на применение рамочного подхода секьюритизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) требований в виде позиций секьюритизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) требований Организации к заемщику в виде условных и возможных обязательств, рассчитанных в соответствии с Таблицей 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) требований, по которым Организация приняла на себя обязательство за заемщика в пользу третьих лиц или перед заемщиком, а также по иным основаниям, предусмотренным законодательными актами Республики Казахстан или заключенными договорами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z49" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "12. Юридическому лицу-нерезиденту Республики Казахстан, желающему получить согласие уполномоченного органа на приобретение статуса крупного участника финансовой организации или банковского или страхового холдинга, наличие минимального требуемого рейтинга, присвоенного одним из международных рейтинговых агентств, перечень которых установлен </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      за минусом суммы сформированных в соответствии с международными стандартами финансовой отчетности резервов, денег дольщиков, привлеченных уполномоченной компанией при осуществлении деятельности по организации долевого участия в жилищном строительстве способом получения гарантии Единого оператора жилищного строительства в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 7 апреля 2016 года "О долевом участии в жилищном строительстве", а также суммы обеспечения по обязательствам заемщика в виде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вкладов, предоставленных в распоряжение Организации в качестве обеспечения данного обязательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственных ценных бумаг Республики Казахстан, выпущенных Правительством Республики Казахстан и Национальным Банком Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аффинированных драгоценных металлов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантий Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантий банков, имеющих долгосрочный долговой рейтинг не ниже "А" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В расчет риска на одного заемщика не включаются требования к Правительству Республики Казахстан, Национальному Банку Республики Казахстан, требования по открытым корреспондентским счетам к банкам, имеющим долгосрочный рейтинг не ниже "ВВВ" агентства Standard &amp; Poor's или рейтинг аналогичного уровня одного из других рейтинговых агентств, а также требования по государственным ценным бумагам, выпускаемым местными исполнительными органами для обращения на внутреннем рынке для финансирования строительства жилья в рамках реализации государственных и правительственных программ, приобретаемым Единым оператором жилищного строительства со дня его образования.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 317 "Об установлении факторов, влияющих на ухудшение финансового положения банка и банковского конгломерата, а также утверждении Правил одобрения плана мероприятий, предусматривающего меры раннего реагирования, и Методики определения факторов, влияющих на ухудшение финансового положения банка (банковского конгломерата)" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18186, опубликовано 24 января 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одобрения плана мероприятий, предусматривающего меры раннего реагирования, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложения 1</w:t>
-[...124 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="13"/>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Меры по улучшению фактора, предусмотренные планом мероприятий, направлены:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z68" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по фактору, предусмотренному в подпункте 1) части первой пункта 1 настоящего постановления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на доведение коэффициентов ликвидности до уровня:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z70" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента текущей ликвидности k4 - не менее 0,4;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента срочной ликвидности k4-1 - не менее 1,1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента срочной ликвидности k4-2 - не менее 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента срочной ликвидности k4-3 - не менее 0,9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z74" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента срочной валютной ликвидности k4-4 - не менее 1,1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z75" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента срочной валютной ликвидности k4-5 - не менее 1;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z76" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коэффициента срочной валютной ликвидности k4-6 - не менее 0,9;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z77" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по фактору, предусмотренному в подпункте 3) части первой пункта 1 настоящего постановления, - на доведение доли чистых классифицированных займов в собственном капитале до уровня, не превышающего 80 (восьмидесяти) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z78" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по факторам, предусмотренным в подпунктах 2) и 4) части первой пункта 1 настоящего постановления, при отсутствии фактора, предусмотренного подпунктом 5) части первой пункта 1 настоящего постановления, - на доведение доли неработающих займов в ссудном портфеле банка до уровня, не превышающего 10 (десяти) процентов ссудного портфеля банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z79" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по фактору, предусмотренному в подпункте 5) части первой пункта 1 настоящего постановления, - на снижение отношения займов с просроченной задолженностью по основному долгу и (или) начисленному вознаграждению свыше 90 (девяноста) календарных дней к общему объему ссудного портфеля банка до уровня менее 10 (десяти) процентов от ссудного портфеля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z80" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по фактору, предусмотренному в подпункте 6) части первой пункта 1 настоящего постановления, - на доведение доли классифицированной дебиторской задолженности в совокупной дебиторской задолженности до уровня, не превышающего 50 (пятидесяти) процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z81" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по фактору, предусмотренному в подпункте 7) части первой пункта 1 настоящего постановления, - на доведение коэффициента рентабельности активов до уровня не менее 0,2 (ноль целых двух десятых) процента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z82" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по фактору, предусмотренному в подпункте 8) части первой пункта 1 настоящего постановления, - на доведение коэффициента покрытия в национальной валюте до уровня не менее 0,4 (ноль целых четыре десятых).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z83" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 308 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению ипотечными организациями и дочерними организациями национального управляющего холдинга в сфере агропромышленного комплекса норм и лимитов, а также перечня, форм и правил представления отчетности об их выполнении" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14788, опубликовано 28 февраля 2017 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующее изменение:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="14"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 ноября 2019 года № 210 "Об утверждении Перечня документов, необходимых для получения микрокредита, а также Правил ведения кредитного досье по договору о предоставлении микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19683, опубликовано 10 декабря 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z84" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Пруденциальных нормативах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t>Перечне документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, необходимых для получения микрокредита, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 32</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="15"/>
-[...411 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="30"/>
+    <w:bookmarkStart w:name="z86" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Для получения микрокредита заявитель-физическое лицо предоставляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z87" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление со сведениями о цели использования микрокредита (в случае предоставления целевого микрокредита), об имуществе, предоставляемом в обеспечение исполнения заявителем обязательств по погашению микрокредита и выплате вознаграждения, с указанием его стоимости, либо об отсутствии обеспечения (не требуется при выдаче ломбардом залогового билета);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z88" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность заявителя (информацию о документе, удостоверяющем личность заявителя, содержащую фамилию, имя, отчество (при его наличии), индивидуальный идентификационный номер (для резидентов и нерезидентов, имеющих индивидуальный идентификационный номер), дату рождения, номер документа, орган выдачи, дату выдачи и срок действия документа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z89" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документы, подтверждающие полномочия представителя заявителя на подписание договора о предоставлении микрокредита (для представителя заявителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z90" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае, если предоставляемый микрокредит обеспечивается залогом имущества, - договор о залоге (не требуется при выдаче ломбардом залогового билета), копии документов, подтверждающих право собственности на имущество, подлежащее регистрации, а в случаях обязательной регистрации залога имущества - свидетельство о регистрации залога имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z91" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы и информация, необходимые для расчета коэффициента долговой нагрузки заемщика (не требуется при получении микрокредита в кредитном товариществе и ломбарде).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z92" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> одобрения плана мероприятий, предусматривающего меры раннего реагирования, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+        <w:t xml:space="preserve"> ведения кредитного досье по договору о предоставлении микрокредита, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="31"/>
-[...571 lines deleted...]
-      5) документы и информация, необходимые для расчета коэффициента долговой нагрузки заемщика (не требуется при получении микрокредита в кредитном товариществе и ломбарде).";</w:t>
+    <w:bookmarkStart w:name="z94" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Настоящие Правила ведения кредитного досье по договору о предоставлении микрокредита (далее - Правила) действуют в отношении договора о предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z92" w:id="55"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> ведения кредитного досье по договору о предоставлении микрокредита, утвержденных указанным постановлением:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования Правил распространяются на организации, осуществляющие микрофинансовую деятельность (далее - микрофинансовые организации), осуществляющие деятельность по предоставлению микрокредитов.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3094,4430 +2838,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> которые вносятся изменения  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...232 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="58"/>
-[...4143 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7537,113 +2940,64 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...17 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Приложение 2 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Перечню нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7678,4191 +3032,92 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">которые вносятся изменения </w:t>
-[...298 lines deleted...]
-              <w:t xml:space="preserve">Форма </w:t>
+              <w:t>которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="65"/>
-[...48 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...3781 lines deleted...]
-</w:t>
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11994,8535 +3249,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рынка, в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">которые вносятся изменения </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...297 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="77"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Фамилия, имя и отчество (при его наличии) </w:t>
-[...8149 lines deleted...]
-</w:t>
+      Сноска. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -20530,55 +3337,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20904,31 +3711,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>