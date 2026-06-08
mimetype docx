--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b67b7b0" w14:textId="b67b7b0">
+    <w:p w14:paraId="2abf4e9" w14:textId="2abf4e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,64 +123,136 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 9-1)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> части третьей пункта 23 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>подпунктом 46)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца пятого части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан", Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -690,74 +762,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила предоставления за счет бюджета (сметы расходов) Национального Банка Казахстана грантов для проведения исследований по приоритетным направлениям деятельности Национального Банка Казахстана (далее – Правила) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> части третьей пункта 23 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан" и определяют порядок предоставления за счет бюджета (сметы расходов) Национального Банка Республики Казахстан (далее – Национальный Банк) грантов для проведения исследований по приоритетным направлениям деятельности Национального Банка.</w:t>
+      1. Настоящие Правила предоставления за счет бюджета (сметы расходов) Национального Банка Казахстана грантов для проведения исследований по приоритетным направлениям деятельности Национального Банка Казахстана (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 46)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзаца пятого части второй пункта 19 Положения о Национальном Банке Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 31 декабря 2003 года № 1271 "Об утверждении Положения и структуры Национального Банка Республики Казахстан" и определяют порядок предоставления за счет бюджета (сметы расходов) Национального Банка Республики Казахстан (далее - Национальный Банк) грантов для проведения исследований по приоритетным направлениям деятельности Национального Банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1688,94 +1822,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заключение договора о предоставлении гранта с получателем гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) рассмотрение и одобрение промежуточного и итогового отчетов, а также отчетов об использовании выделенного гранта, представленных получателем гранта;</w:t>
+      5) рассмотрение и одобрение промежуточного и итогового отчетов о результатах исследования, а также отчета об использовании выделенного гранта, представленных получателем гранта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) перевод суммы гранта получателю гранта согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными постановлением Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Темы исследований утверждаются приказом Председателя Национального Банка или его заместителя, уполномоченного на основании приказа Председателя Национального Банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2174,929 +2370,911 @@
         <w:t>
       3) копию устава соискателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию государственной лицензии соискателя и приложений к лицензии на право ведения образовательной деятельности (для юридического лица, осуществляющего деятельность по реализации программы высшего и послевузовского образования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию свидетельства об аккредитации научной и (или) научно-технической деятельности (для юридического лица, осуществляющего научную деятельность);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) копию диплома руководителя исследования о высшем образовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) копию диплома руководителя исследования о присуждении ученой степени (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) копии публикаций руководителя исследования в области, соответствующей теме исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) копии публикаций ведущих исполнителей в области, соответствующей теме исследования (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Представляя заявку, соискатель подтверждает достоверность сведений, указанных в заявке и прилагаемых к ней документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении факта представления соискателем недостоверных сведений и документов заявка подлежит отклонению на любой стадии отбора с указанием обоснований причин ее отклонения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Соискатель, подавший две и более заявки, обеспечивает проведение исследования по каждой заявке разными ведущими исполнителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соискателю предоставляется не более одного гранта на каждую тему исследования.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...175 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Соискатель несет все расходы, связанные с подачей заявки, которые не подлежат возмещению Национальным Банком независимо от итогов отбора соискателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Запрашиваемая соискателем сумма гранта, указанная в заявке, обосновывается путем предоставления сметы расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К расходам по проведению исследования относятся расходы по оплате труда, служебным командировкам ведущих исполнителей в пределах Республики Казахстан, приобретению товаров, работ и услуг, необходимых для проведения исследования, налоги и другие платежи в бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень расходов по проведению исследования приведен в смете расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Представляя заявку, соискатель подтверждает свое согласие и получение им письменного согласия от ведущих исполнителей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z283" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на направление заявки и прилагаемых к ней документов на рассмотрение независимым рецензентам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z284" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на рассмотрение предложения Национального Банка о корректировке сметы расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z285" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на публикацию информации о получателе гранта (наименование юридического лица, тема исследования и ведущие исполнители) на официальном интернет-ресурсе Национального Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z286" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на сбор, обработку, хранение и использование Национальным Банком персональных данных, содержащихся в заявке и (или) прилагаемых к ней документах, включая сведения, составляющие охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z287" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) на отклонение заявки на любом этапе отбора соискателей при выявлении фактов предоставления недостоверных данных и (или) документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z288" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) на незамедлительное уведомление Национального Банка при изменении сведений, указанных в заявке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z289" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) на проверку Национальным Банком представленных сведений, включая сведений о ведущих исполнителях, и хранение представленных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z290" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на использование Национальным Банком результатов исследования в своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z302" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) с условиями предоставления гранта и принятием следующих обязательств при одобрении его заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить проведение исследования в соответствии с условиями договора о предоставлении гранта и заявки, включая целевое и рациональное использование суммы гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нести ответственность за проведение исследования за счет гранта и достигнутые результаты, в том числе за полноту и своевременность проведения исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить ведущих исполнителей помещением, доступом к коммуникациям и другой инфраструктуре для проведения мероприятий (работ), необходимых для проведения исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ознакомить ведущих исполнителей с общепринятыми этическими нормами и принципами научных публикаций для авторов (Committee on Publication Ethics – COPE) с уведомлением о необходимости их соблюдения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять промежуточный и итоговый отчеты о результатах исследования в сроки, указанные в договоре о предоставлении гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключить с каждым ведущим исполнителем гражданско-правовой и (или) трудовой договоры, соответствующие условиям предоставления гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      своевременно и в полном объеме выплачивать ведущим исполнителям сумму денег, предусмотренную в договорах, заключенных с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять Национальному Банку отчет об использовании выделенного гранта с приложением подтверждающих документов в срок, предусмотренный договором о предоставлении гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществить возврат (частичный возврат) гранта в сроки, установленные в договоре о предоставлении гранта, при неисполнении либо ненадлежащем исполнении договорных обязательств, в том числе выявлении Национальным Банком факта нецелевого использования суммы гранта или экономии (неполного освоения) суммы гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сроки, указанные в договоре о предоставлении гранта, уведомить Национальный Банк о факте публикации ведущими исполнителями результатов исследования в рецензируемых периодических и (или) научных изданиях с указанием наименования и номера рецензируемого периодического и (или) научного издания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      указывать информацию о получении гранта от Национального Банка при публикации и (или) распространении результатов исследования, выполненного в рамках договора о предоставлении гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z303" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на участие ведущего исполнителя в проведении исследования только у одного соискателя и по одной теме исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z304" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соискатель до подачи заявки в Национальный Банк получает от каждого ведущего исполнителя письменное согласие с требованиями, предусмотренными в подпунктах 1) - 10) настоящего пункта Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
-[...355 lines deleted...]
-      ознакомить ведущих исполнителей с общепринятыми этическими нормами и принципами научных публикаций для авторов (Committee on Publication Ethics – COPE) с уведомлением о необходимости их соблюдения;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Заявки соискателей принимаются в течение 45 (сорока пяти) календарных дней с даты публикации объявления о проведении отбора соискателей. Заявки, предоставленные после истечения срока, указанного в настоящем пункте, к рассмотрению не принимаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z296" w:id="103"/>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Ответственное подразделение Представительства проверяет заявку на соответствие соискателя требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3131,251 +3309,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, полноту содержащихся в ней сведений и документов, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z306" w:id="114"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z306" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам проверки заявки, указанной в части первой настоящего пункта Правил, ответственное подразделение Представительства в течение 5 (пяти) рабочих дней с даты поступления заявки направляет соискателю уведомление:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z307" w:id="115"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z307" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о допуске заявки к отбору соискателей при отсутствии замечаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z308" w:id="116"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z308" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) об отказе в допуске к отбору соискателей с указанием причин при несоответствии соискателя требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z309" w:id="117"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z309" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о возврате на доработку заявки с указанием причин при предоставлении соискателем неполных сведений и прилагаемых документов в заявке либо несоответствии заявки форме заявки на получение гранта для проведения исследования согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z310" w:id="118"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z310" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соискатель представляет в Национальный Банк доработанную заявку в течение 5 (пяти) рабочих дней с даты получения уведомления о необходимости доработки заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z311" w:id="119"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z311" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и дополнений соискателем в заявку допускается не более одного раза и только по замечаниям, указанным в уведомлении о необходимости доработки заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z312" w:id="120"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z312" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии замечаний к доработанной заявке, представленной соискателем в установленный срок, ответственное подразделение Представительства в течение 5 (пяти) рабочих дней с даты поступления доработанной заявки направляет соискателю уведомление о ее допуске к отбору соискателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z313" w:id="121"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z313" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непредставлении доработанной заявки в установленный срок или неустранении замечаний, указанных в уведомлении, ответственное подразделение Представительства в течение 5 (пяти) рабочих дней с даты окончания установленного срока представления доработанной заявки направляет соискателю уведомление об отказе в допуске к отбору соискателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3394,90 +3572,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Ответственное подразделение Представительства направляет допущенные к отбору соискателей заявки в уполномоченное подразделение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Рассмотрение заявок, допущенных к отбору соискателей, и подготовка по ним заключений осуществляются уполномоченным подразделением и независимыми рецензентами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченное подразделение в течение 10 (десяти) рабочих дней с даты получения заявки, допущенной к отбору соискателей, направляет на рассмотрение независимым рецензентам ее копию и форму уведомления о наличии либо об отсутствии конфликта интересов у независимого рецензента с соискателем согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3570,1508 +3748,1582 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Заключения по заявке, подготовленные уполномоченным подразделением и независимыми рецензентами, содержат следующую информацию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z315" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полнота и определенность описания предлагаемой методологии исследований, ее обоснованность и соответствие поставленной исследовательской задаче, предлагаемым к использованию данным для эмпирического анализа, релевантность цитируемой литературы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z316" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компетентность и научный задел ведущих исполнителей исследования - оценку квалификации ведущих исполнителей для проведения исследования по указанной в заявке теме, включая уровень их публикаций, опыт работы в заявляемой области, репутацию и опыт в реализации исследований (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z317" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) качество и реализуемость исследовательского плана - оценку качества, обоснованности и выполнимости мероприятий, предусмотренных в плане исследований, включая достижения ожидаемых результатов исследования и их практической применимости, наличие у соискателя достаточных материально-технических ресурсов для выполнения указанного в заявке исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z318" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обоснованность сметы расходов с точки зрения получения указанных в заявке ожидаемых результатов исследования, включая оценку обоснованности времени, затрачиваемого ведущими исполнителями, необходимости привлечения дополнительных исполнителей, а также проведения предусмотренных в смете расходов мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z319" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сильные и слабые стороны заявки - оценку ключевых преимуществ заявки и ее характеристики, которые позволят достичь заявленных целей исследования, а также основных недостатков заявки и степень их влияния на достижение ожидаемых результатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z320" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рекомендации для комиссии по предоставлению грантов по представленной заявке, в том числе в части предоставления либо непредоставления гранта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Предложение о необходимости корректировки сметы расходов, при его наличии, выносится уполномоченным подразделением на рассмотрение комиссии по предоставлению грантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одобрении комиссией по предоставлению грантов предложения о необходимости внесения корректировок в смету расходов, уполномоченное подразделение в течение 5 (пяти) рабочих дней с даты одобрения комиссией по предоставлению грантов предложения о необходимости внесения корректировок в смету расходов направляет уведомление соискателю о необходимости такой корректировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соискатель в срок не позднее 5 (пяти) рабочих дней с даты получения от уполномоченного подразделения уведомления о необходимости корректировки сметы расходов представляет откорректированную смету расходов либо отказ от внесения корректировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка соискателя, не предоставившего в установленный срок откорректированную смету расходов либо предоставившего отказ от корректировки сметы расходов, подлежит отклонению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уполномоченное подразделение в срок не позднее 5 (пяти) рабочих дней с даты получения от соискателя откорректированной сметы расходов, вносит ее с заявкой и заключением на рассмотрение комиссии по предоставлению грантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Решение об одобрении заявки и выборе получателя гранта принимается комиссией по предоставлению грантов по результатам всестороннего и объективного рассмотрения заявок с учетом заключений уполномоченного подразделения и независимых рецензентов по следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) качество методологии исследований;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z315" w:id="125"/>
-[...15 lines deleted...]
-      1) полнота и определенность описания предлагаемой методологии исследований, ее обоснованность и соответствие поставленной исследовательской задаче, предлагаемым к использованию данным для эмпирического анализа, релевантность цитируемой литературы;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) компетентность и научный задел ведущих исполнителей исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z316" w:id="126"/>
-[...15 lines deleted...]
-      2) компетентность и научный задел ведущих исполнителей исследования - оценку квалификации ведущих исполнителей для проведения исследования по указанной в заявке теме, включая уровень их публикаций, опыт работы в заявляемой области, репутацию и опыт в реализации исследований (при наличии);</w:t>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) качество и реализуемость исследовательского плана, включая достижение ожидаемых результатов исследования и их практическую применимость;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z317" w:id="127"/>
-[...15 lines deleted...]
-      3) качество и реализуемость исследовательского плана - оценку качества, обоснованности и выполнимости мероприятий, предусмотренных в плане исследований, включая достижения ожидаемых результатов исследования и их практической применимости, наличие у соискателя достаточных материально-технических ресурсов для выполнения указанного в заявке исследования;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обоснованность расходов, указанных в смете расходов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z318" w:id="128"/>
-[...15 lines deleted...]
-      4) обоснованность сметы расходов с точки зрения получения указанных в заявке ожидаемых результатов исследования, включая оценку обоснованности времени, затрачиваемого ведущими исполнителями, необходимости привлечения дополнительных исполнителей, а также проведения предусмотренных в смете расходов мероприятий;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Решение комиссии по предоставлению грантов оформляется секретарем комиссии по предоставлению грантов в форме протокола не позднее 5 (пяти) рабочих дней с даты принятия решения комиссией по предоставлению грантов о выборе получателей гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z319" w:id="129"/>
-[...15 lines deleted...]
-      5) сильные и слабые стороны заявки - оценку ключевых преимуществ заявки и ее характеристики, которые позволят достичь заявленных целей исследования, а также основных недостатков заявки и степень их влияния на достижение ожидаемых результатов;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Информация о результатах отбора соискателей размещается на интернет-ресурсе Национального Банка с указанием списка получателей гранта и темы их исследования в срок не позднее 5 (пяти) рабочих дней с даты принятия решения комиссией по предоставлению грантов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z320" w:id="130"/>
-[...15 lines deleted...]
-      6) рекомендации для комиссии по предоставлению грантов по представленной заявке, в том числе в части предоставления либо непредоставления гранта.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Уполномоченное подразделение в течение 10 (десяти) рабочих дней с даты размещения на интернет-ресурсе Национального Банка информации о результатах отбора соискателей направляет получателю гранта уведомление о предоставлении ему гранта с приложением проекта договора о предоставлении гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z321" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-1. На основании заявления соискателя или получателя гранта решением комиссии по предоставлению грантов допускается замена ведущего исполнителя в случае прекращения (расторжения) с ним гражданско-правового или трудового договора либо вследствие состояния его здоровья, препятствующего продолжению данной работы и исключающего возможность ее продолжения. Заявление содержит основания такой замены, к которому прилагаются документы, подтверждающие квалификацию другого ведущего исполнителя для проведения исследования. При замене ведущего исполнителя расходы на оплату труда, указанные в заявке, не подлежат увеличению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 38-1 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
-[...70 lines deleted...]
-      Заявка соискателя, не предоставившего в установленный срок откорректированную смету расходов либо предоставившего отказ от корректировки сметы расходов, подлежит отклонению.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Проект договора о предоставлении гранта подписывается получателем гранта в течение 7 (семи) рабочих дней с даты его получения от уполномоченного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Сумма гранта предоставляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 % (тридцать процентов) от суммы предоставленного гранта - в течение 7 (семи) рабочих дней с даты подписания Национальным Банком и получателем гранта договора о предоставлении гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 % (сорок процентов) от суммы предоставленного гранта - в течение 7 (семи) рабочих дней с даты согласования Национальным Банком промежуточного отчета о результатах исследования, представленного получателем гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30 % (тридцать процентов) от суммы предоставленного гранта - в течение 7 (семи) рабочих дней с даты одобрения комиссией по предоставлению грантов итогового отчета о результатах исследования и отчета об использовании выделенного гранта, представленных получателем гранта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если получатель гранта является плательщиком налога на добавленную стоимость (далее – НДС), то сумма гранта предоставляется с учетом суммы НДС.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 – в редакции постановления Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Для осуществления перевода суммы гранта согласно пункту 40 Правил, получатель гранта в сроки, предусмотренные договором о предоставлении гранта, предоставляет на рассмотрение в Национальный Банк:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z323" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) промежуточный отчет о результатах исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z328" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет об использовании выделенного гранта по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, с указанием по каждой статье расходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запланированных сумм, указанных в заявке, одобренной комиссией по предоставлению грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фактически израсходованную сумму гранта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экономии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документов, подтверждающих указанные расходы, за исключением накладных расходов, по которым расшифровка и обоснование не требуются;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) итоговый отчет о результатах исследования с указанием информации о предполагаемой публикации ведущими исполнителями статей по результатам исследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z330" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляя отчет об использовании суммы гранта, получатель гранта подтверждает достоверность и полноту сведений, указанных в отчете об использовании суммы гранта и прилагаемых к нему документах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
-[...155 lines deleted...]
-      37. Информация о результатах отбора соискателей размещается на интернет-ресурсе Национального Банка с указанием списка получателей гранта и темы их исследования в срок не позднее 5 (пяти) рабочих дней с даты принятия решения комиссией по предоставлению грантов.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Уполномоченное подразделение рассматривает представленный получателем гранта промежуточный отчет о результатах исследования в сроки, установленные договором о предоставлении гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
-[...15 lines deleted...]
-      38. Уполномоченное подразделение в течение 10 (десяти) рабочих дней с даты размещения на интернет-ресурсе Национального Банка информации о результатах отбора соискателей направляет получателю гранта уведомление о предоставлении ему гранта с приложением проекта договора о предоставлении гранта.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний уполномоченное подразделение направляет уведомление получателю гранта о необходимости доработки промежуточного отчета с указанием сроков предоставления доработанного промежуточного отчета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z321" w:id="141"/>
-[...15 lines deleted...]
-      38-1. На основании заявления соискателя или получателя гранта решением комиссии по предоставлению грантов допускается замена ведущего исполнителя в случае прекращения (расторжения) с ним гражданско-правового или трудового договора либо вследствие состояния его здоровья, препятствующего продолжению данной работы и исключающего возможность ее продолжения. Заявление содержит основания такой замены, к которому прилагаются документы, подтверждающие квалификацию другого ведущего исполнителя для проведения исследования. При замене ведущего исполнителя расходы на оплату труда, указанные в заявке, не подлежат увеличению.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Ответственное подразделение Представительства проверяет отчет об использовании выделенного гранта на соответствие расходов, указанных в нем, суммам расходов, указанных в подтверждающих документах и смете расходов, в срок не более 15 (пятнадцати) рабочих дней с даты его получения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z170" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний ответственное подразделение Представительства направляет уведомление получателю гранта о необходимости доработки отчета об использовании выделенного гранта с указанием сроков предоставления доработанного отчета об использовании выделенного гранта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z171" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При наличии экономии (неполном освоении) суммы гранта, установленной по результатам рассмотрения отчета об использовании выделенного гранта, получатель гранта в течение 10 (десяти) рабочих дней с даты получения уведомления от Национального Банка возвращает неизрасходованную сумму гранта в Национальный Банк или направляет в Национальный Банк ходатайство о перераспределении суммы гранта между статьями расходов в пределах общей суммы представленного гранта с указанием обоснований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z172" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Уполномоченное подразделение рассматривает предоставленный получателем гранта итоговый отчет о результатах исследования, проводит его анализ и готовит заключение о достижении цели исследования, соответствии требованиям исследования, проведении мероприятий, указанных в договоре о предоставлении гранта, в срок не более 30 (тридцати) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 38-1 в соответствии с постановлением Правления Национального Банка РК от 28.04.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
-[...110 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. При наличии замечаний уполномоченное подразделение возвращает получателю гранта итоговый отчет о результатах исследования на доработку с указанием сроков их устранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z174" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок устранения замечаний по итоговому отчету о результатах исследования составляет 15 (пятнадцать) рабочих дней с даты его получения от уполномоченного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z175" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доработанный получателем гранта итоговый отчет о результатах исследования повторно представляется в уполномоченное подразделение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z176" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Согласованный с уполномоченным подразделением итоговый отчет о результатах исследования вместе с заключением уполномоченного подразделения и заключением ответственного подразделения Представительства о согласовании отчета об использовании выделенного гранта, направляется на одобрение комиссии по предоставлению грантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 40 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 41</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 – в редакции постановления Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="144"/>
-[...135 lines deleted...]
-      экономии;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Комиссия по предоставлению грантов одобряет итоговый отчет о результатах исследования при достижении цели исследования и соответствии требованиям исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z328" w:id="150"/>
-[...15 lines deleted...]
-      документов, подтверждающих указанные расходы, за исключением накладных расходов, по которым расшифровка и обоснование не требуются;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний комиссии по предоставлению грантов к итоговому отчету о результатах исследования, уполномоченное подразделение возвращает получателю гранта итоговый отчет о результатах исследования на доработку с указанием сроков их устранения в течение 5 (пяти) рабочих дней с даты получения замечаний от комиссии по предоставлению грантов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z329" w:id="151"/>
-[...15 lines deleted...]
-      3) итоговый отчет о результатах исследования с указанием информации о предполагаемой публикации ведущими исполнителями статей по результатам исследования.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доработанный получателем гранта итоговый отчет о результатах исследования повторно выносится уполномоченным подразделением на одобрение комиссии по предоставлению грантов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z330" w:id="152"/>
-[...15 lines deleted...]
-      Представляя отчет об использовании суммы гранта, получатель гранта подтверждает достоверность и полноту сведений, указанных в отчете об использовании суммы гранта и прилагаемых к нему документах.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. После одобрения комиссией по предоставлению грантов итогового отчета о результатах исследования уполномоченное подразделение публикует на интернет-ресурсе Национального Банка краткую аннотацию по исследованию с указанием темы исследования, цели и кратких выводов исследования, наименования получателя гранта, информацию о ведущих исполнителях и сроки предполагаемой публикации результатов исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:p>
-[...77 lines deleted...]
-      42. Уполномоченное подразделение рассматривает представленный получателем гранта промежуточный отчет о результатах исследования в сроки, установленные договором о предоставлении гранта.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. При неисполнении либо ненадлежащем исполнении получателем гранта своих обязательств по договору о предоставлении гранта, в том числе несвоевременного предоставления промежуточного и (или) итогового отчетов о результатах исследования, выявления нарушений этики проведения исследования (плагиат, фальсификация и фабрикация данных, ложное соавторство и присвоение результатов), нецелевого использования гранта Национальный Банк направляет уведомление получателю гранта о необходимости устранения выявленных нарушений условий договора о предоставлении гранта в указанные в уведомлении сроки и (или) о приостановлении перевода очередной суммы гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
-[...15 lines deleted...]
-      При наличии замечаний уполномоченное подразделение направляет уведомление получателю гранта о необходимости доработки промежуточного отчета с указанием сроков предоставления доработанного промежуточного отчета.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки, указанные в уведомлении Национального Банка о необходимости устранения выявленных нарушений условий договора о предоставлении гранта, составляют не менее 5 (пяти) рабочих дней с даты получения его получателем гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
-[...15 lines deleted...]
-      43. Ответственное подразделение Представительства проверяет отчет об использовании выделенного гранта на соответствие расходов, указанных в нем, суммам расходов, указанных в подтверждающих документах и смете расходов, в срок не более 15 (пятнадцати) рабочих дней с даты его получения.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. При неустранении получателем гранта выявленных нарушений условий договора о предоставлении гранта в установленные в уведомлении сроки уполномоченное подразделение выносит на рассмотрение комиссии по предоставлению грантов вопрос об аннулировании гранта полностью или частично и (или) возврате ранее выданной суммы гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
-[...15 lines deleted...]
-      При наличии замечаний ответственное подразделение Представительства направляет уведомление получателю гранта о необходимости доработки отчета об использовании выделенного гранта с указанием сроков предоставления доработанного отчета об использовании выделенного гранта.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При принятии комиссией по предоставлению грантов решения об аннулировании гранта полностью или частично и (или) возврате ранее выданной суммы гранта, получатель гранта осуществляет возврат ранее выданной суммы гранта полностью или частично. Если получатель гранта является плательщиком НДС, то возврат получателем гранта выданной суммы гранта осуществляется с учетом суммы НДС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
-[...340 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5342,150 +5594,150 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="171"/>
+    <w:bookmarkStart w:name="z332" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на получение гранта для проведения исследования на тему</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(указать тему исследования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правления Национального Банка РК от 28.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="172"/>
+    <w:bookmarkStart w:name="z333" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о соискателе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5957,70 +6209,70 @@
               <w:t>
 2) копия государственной лицензии соискателя и приложений к лицензии на право ведения образовательной деятельности (для юридического лица, осуществляющего деятельность по реализации программы высшего и послевузовского образования);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) копия свидетельства об аккредитации научной и (или) научно-технической деятельности (для юридического лица, осуществляющего научную деятельность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z334" w:id="173"/>
+    <w:bookmarkStart w:name="z334" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о ведущих исполнителях, включая руководителя исследования, и их квалификации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7661,570 +7913,570 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z335" w:id="174"/>
+    <w:bookmarkStart w:name="z335" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Смета расходов к исследованию и их обоснования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей заявке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z336" w:id="175"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z336" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Обоснование исследования согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей заявке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z337" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дисклеймер (Обязательство соискателя).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z338" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим подтверждаю следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z339" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достоверность представленных в заявке сведений и документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z340" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на момент подачи заявки соискатель не является юридическим лицом, находящимся в процессе ликвидации или банкротства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z341" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ознакомлен и ознакомил ведущих исполнителей с:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z342" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требованиями и условиями отбора, а также обязательствами, возникающими при получении гранта Национального Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z343" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Правилами предоставления за счет бюджета (сметы расходов) Национального Банка Казахстана грантов для проведения исследований по приоритетным направлениям деятельности Национального Банка Казахстана, утвержденными постановлением Правления Национального Банка от 19 апреля 2021 года № 47 (далее – Правила);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z344" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общепринятыми этическими нормами и принципами научных публикаций для авторов (Committee on Publication Ethics - COPE, https://publicationethics.org/);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z345" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласен и получил письменное согласие ведущих исполнителей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z346" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на направление заявки и прилагаемых к ней документов на рассмотрение независимым рецензентам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z347" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на рассмотрение предложения Национального Банка о корректировке сметы расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z348" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на публикацию информации о получателе гранта (наименование юридического лица, тема исследования и ведущие исполнители) на официальном интернет-ресурсе Национального Банка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z349" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на сбор, обработку, хранение и использование Национальным Банком персональных данных, содержащихся в заявке и (или) прилагаемых к ней документах, включая сведения, составляющие охраняемую законом тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z350" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на отклонение заявки на любом этапе отбора соискателей при выявлении фактов предоставления недостоверных данных и (или) документов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z337" w:id="176"/>
-[...15 lines deleted...]
-      5. Дисклеймер (Обязательство соискателя).</w:t>
+    <w:bookmarkStart w:name="z351" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на незамедлительное уведомление Национального Банка при изменении сведений, указанных в заявке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z338" w:id="177"/>
-[...15 lines deleted...]
-      Настоящим подтверждаю следующее:</w:t>
+    <w:bookmarkStart w:name="z352" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на проверку Национальным Банком представленных сведений, включая сведений о ведущих исполнителях, и хранение представленных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z339" w:id="178"/>
-[...15 lines deleted...]
-      1) достоверность представленных в заявке сведений и документов;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на использование Национальным Банком результатов исследования в своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z340" w:id="179"/>
-[...15 lines deleted...]
-      2) на момент подачи заявки соискатель не является юридическим лицом, находящимся в процессе ликвидации или банкротства;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с условиями предоставления гранта и принятием обязательств, предусмотренных подпунктом 9) пункта 27 Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z341" w:id="180"/>
-[...15 lines deleted...]
-      3) ознакомлен и ознакомил ведущих исполнителей с:</w:t>
+    <w:bookmarkStart w:name="z355" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на участие ведущего исполнителя в проведении исследования только у одного соискателя и по одной теме исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z342" w:id="181"/>
-[...15 lines deleted...]
-      требованиями и условиями отбора, а также обязательствами, возникающими при получении гранта Национального Банка;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К настоящей заявке прилагаю копии следующих документов (указывается перечень документов):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z343" w:id="182"/>
-[...15 lines deleted...]
-      Правилами предоставления за счет бюджета (сметы расходов) Национального Банка Казахстана грантов для проведения исследований по приоритетным направлениям деятельности Национального Банка Казахстана, утвержденными постановлением Правления Национального Банка от 19 апреля 2021 года № 47 (далее – Правила);</w:t>
+    <w:bookmarkStart w:name="z357" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при наличии) первого руководителя соискателя или уполномоченного представителя соискателя (прилагается доверенность)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z344" w:id="183"/>
-[...15 lines deleted...]
-      общепринятыми этическими нормами и принципами научных публикаций для авторов (Committee on Publication Ethics - COPE, https://publicationethics.org/);</w:t>
+    <w:bookmarkStart w:name="z358" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________ подпись, дата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z345" w:id="184"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8368,68 +8620,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z361" w:id="198"/>
+    <w:bookmarkStart w:name="z361" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Смета расходов к исследованию и их обоснования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции постановления Правления Национального Банка РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -10120,50 +10410,283 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательные пенсионные взносы работодателя (далее – ОПВР)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -10182,52 +10705,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расходы на оплату труда руководителя исследования</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Фамилия, имя, отчество (при наличии)</w:t>
+              <w:t>(Фамилия, имя, отчество (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10364,88 +10886,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень выполняемых работ:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1)...</w:t>
+              <w:t>1)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2)...</w:t>
+              <w:t>2)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Тарифная става – </w:t>
+              <w:t>Тарифная ставка –</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11365,50 +11884,283 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОПВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -11664,52 +12416,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расходы на оплату труда ведущего исполнителя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-(Фамилия, имя, отчество (при наличии)</w:t>
+              <w:t>(Фамилия, имя, отчество (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11846,88 +12597,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень выполняемых работ:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1)...</w:t>
+              <w:t>1)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2)...</w:t>
+              <w:t>2)...</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Тарифная става –</w:t>
+              <w:t>Тарифная ставка –</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12847,50 +13595,283 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОПВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -13772,70 +14753,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Количество –</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2. Обоснование ставки для оплаты труда:</w:t>
+              <w:t>2. Обоснование ставки для оплаты труда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3. Обоснование необходимости их привлечения и роль в исследовании:</w:t>
+              <w:t>3. Обоснование необходимости их привлечения и роль в исследовании:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14755,96 +15734,329 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОПВР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Командировочные расходы </w:t>
+              <w:t>
+Командировочные расходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15747,52 +16959,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Накладные расходы </w:t>
+              <w:t>
+Накладные расходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19907,790 +21119,776 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смета расходов представляется в таблице в формате Excel.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В Таблице указываются обоснования к каждой статье расходов и их необходимости для исследования в виде пояснений, дополнительных детализированных расчетов, с учетом следующего: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z363" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. По статьям расходов по оплате труда ведущих исполнителей и дополнительно привлеченных исполнителей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z364" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.1 Расходы на оплату труда руководителя исследования и ведущих исполнителей исследования указываются поименно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z365" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В строке "заработная плата" указывается заработная плата, включая суммы налогов и взносов, удерживаемых с работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z366" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По строке "заработная плата" руководителя исследования и ведущих исполнителей исследования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z367" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 в качестве единицы измерения указывается час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z368" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается часовая ставка, определяемая путем деления тарифной ставки на 164**. В качестве "тарифной ставки" применяется одно из следующих значений на усмотрение соискателя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z369" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) фактический должностной оклад (месячный), установленный исполнителю соискателем, если исполнитель является штатным работником соискателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z370" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ставка оплаты труда за месяц эквивалентная заработной плате (должностному окладу) аналогичной позиции (должности) у соискателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z372" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) минимальная месячная заработная плата штатного профессорско-преподавательского состава в организациях высшего и (или) послевузовского образования в разрезе должностей, рекомендуемая Министерством науки и высшего образования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) средняя заработная плата за последний доступный период, опубликованная уполномоченным органом, осуществляющим функции в области государственной статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z373" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается затрачиваемое время в часах на работы по проекту. Значение в графе 5 не превышает продолжительность исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z374" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается значение, исчисляемое как произведение значений граф 4 и 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z375" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указываются мероприятия, которые будут выполнены исполнителем, а также тарифная ставка, примененная для расчета часовой ставки оплаты труда по графе 4. При этом расчет размера заработной платы и его обоснование, примененной тарифной ставки, подписанные соискателем, прилагаются к смете расходов к исследованию и их обоснованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z376" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Расходы на оплату труда дополнительно привлекаемых исполнителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По данной статье расходов указываются расходы на оплату труда дополнительно привлекаемых исполнителей, привлекаемых в качестве помощников (включая студентов, магистрантов, аспирантов) без уточнения имен и фамилий.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По строке "заработная плата" дополнительно привлекаемых исполнителей по каждой позиции или функции указать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z379" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 в качестве единицы измерения указывается час;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z380" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается ставка оплаты труда дополнительно привлекаемых исполнителей за часы полной занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z381" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 5 указывается общее количество часов полной занятости дополнительно привлекаемых исполнителей (количество человеко-часов полной занятости); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z382" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается значение, исчисляемое как произведение значений граф 4 и 5;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z383" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается необходимость привлечения и роли в исследовании дополнительно привлекаемых исполнителей с указанием обоснования примененной ставки для оплаты труда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z384" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. По статьям командировочных расходов, связанных с проведением исследования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z386" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) суточные за каждый календарный день нахождения в командировке, в том числе за время в пути, в размере 5 (пять) месячных расчетных показателей, установленных законом о республиканском бюджете на соответствующий финансовый год (далее – МРП);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) расходы по найму жилого помещения в размере не более 10 МРП в сутки – в городах Нур-Султане, Алматы, Атырау, Актау, Шымкенте, не более 7 МРП в сутки – в областных центрах (за исключением городов Атырау, Актау) и других городах Республики Казахстан; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="224"/>
+      2) расходы по найму жилого помещения в размере не более 15 МРП в сутки – в городах Астане, Алматы, Атырау, Актау, Шымкенте, не более 12 МРП в сутки – в областных центрах (за исключением городов Атырау, Актау) и других городах Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) расходы по проезду к месту назначения и обратно по стоимости авиабилета класса "Эконом" или железнодорожным транспортом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z388" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 отражаются обоснования командировочных расходов с указанием количества командировок и командируемых, места, цели и ожидаемых результатов от планируемых командировок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z389" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. По статьям накладных расходов: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z390" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под накладными расходами понимаются расходы, которые соискатель произведет для создания условий выполнения исследования, включающие расходы на содержание помещения, оборудования и амортизационные отчисления по ним, доступ к коммуникациям (телефонная связь, интернет) и другой инфраструктуре (коммунальные услуги и (или) эксплуатационные расходы), канцелярские расходы и административное обслуживание гранта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z391" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Общая сумма накладных расходов составляет не более 15% (пятнадцати процентов) от суммы расходов на оплату труда, указанных в строке 1 сметы расходов, и не превышает 800 (восемьсот) МРП. Расшифровка и обоснование накладных расходов не требуются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z392" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Расходы на материально-техническое обеспечение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z393" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Материально-техническое обеспечение, включая материалы (запасы) и расходы, связанные с оплатой услуг сторонних организаций, необходимых для проведения исследования (например, приобретение услуг по проведению опроса сторонними организациями и прочее), с указанием сумм и статей расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z394" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 отражаются обоснования необходимости расходов на материально-техническое обеспечение, планируемых цен и объема (количества).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z395" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подавая заявку, соискатель принимает на себя обязательство при получении гранта обеспечить исполнителей исследования помещением, доступом к коммуникациям и другой инфраструктуре для проведения исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z396" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z397" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Сумма НДС указывается, если получатель гранта является плательщиком НДС (в процентах и непосредственно расчетных единицах);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z398" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** среднемесячный баланс рабочего времени при пятидневной 40-часовой рабочей неделе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20756,308 +21954,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к заявке на получение гранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для проведения исследования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z400" w:id="236"/>
+    <w:bookmarkStart w:name="z400" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обоснование исследования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z401" w:id="237"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z401" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аннотация к исследованию - краткое описание идеи исследования, проблемы, на решение которых исследование нацелено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z402" w:id="238"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z402" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Методология исследования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z403" w:id="239"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z403" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) описание основных научных вопросов исследования, обоснование и описание методов и подходов, предлагаемых к применению в исследовании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z404" w:id="240"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z404" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обзор научных исследований, относящихся к исследуемой теме (ссылки на релевантные работы предоставляются в стиле Гарвард), сравнение ожидаемых результатов исследования с известными имеющимися аналогами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z405" w:id="241"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z405" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание предлагаемых к использованию данных, включая методы сбора первичной (исходной) информации, ее источники, наличие доступа к данным (либо планы по приобретению доступа к данным) и их применение для решения задач исследования, способы обработки данных, а также обеспечения их достоверности и воспроизводимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z406" w:id="242"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z406" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ожидаемые результаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z407" w:id="243"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z407" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результат, соответствующий достижению цели проекта, с указанием его количественных и качественных характеристик и формы реализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z408" w:id="244"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z408" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) практическое применение результатов исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z409" w:id="245"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z409" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Привлечение других физических и юридических лиц в процессе проведения исследования с указанием обоснования необходимости их привлечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z410" w:id="246"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z410" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. План исследований в виде диаграммы Ганта с указанием предусмотренных мероприятий предстоящей работы, их длительности, обоснованности и выполнимости, задействованных ведущих исполнителей, наличия у соискателя достаточных материально-технических ресурсов для реализации плана исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z411" w:id="247"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z411" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Информация, предусмотренная в объявлении об отборе соискателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z412" w:id="248"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z412" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Обоснование исследования не превышает 5 000 (пять тысяч) слов, является самодостаточным и не содержит URL-ссылки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21240,51 +22438,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="249"/>
+    <w:bookmarkStart w:name="z270" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление о наличии либо об отсутствии конфликта интересов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -21293,71 +22491,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Я ______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии) независимого рецензента)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z271" w:id="250"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z271" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уведомляю о (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отсутствии конфликта интересов с соискателем и обязуюсь при осуществлении своей деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22098,68 +23296,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="251"/>
+    <w:bookmarkStart w:name="z274" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет об использовании выделенного гранта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -23366,167 +24564,167 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="252"/>
+    <w:bookmarkStart w:name="z275" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение по подтверждающим документам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z276" w:id="253"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z276" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) … 2) … 3) …</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z277" w:id="254"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z277" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждаем достоверность и полноту представленных сведений и прилагаемых документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z278" w:id="255"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z278" w:id="204"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо Получателя гранта ____________ ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпись) фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z279" w:id="256"/>
+      <w:bookmarkStart w:name="z279" w:id="205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведущие исполнители ____________ _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпись) фамилия, имя, отчество (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23583,55 +24781,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23957,31 +25155,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>