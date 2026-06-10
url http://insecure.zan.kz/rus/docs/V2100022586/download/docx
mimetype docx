--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="64ee16f" w14:textId="64ee16f">
+    <w:p w14:paraId="184433c" w14:textId="184433c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -296,50 +296,68 @@
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и спорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -355,75 +373,58 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Министр культуры и спорта     </w:t>
+              <w:t>      Министр культуры и спорта</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -448,51 +449,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">А. Раимкулова    </w:t>
+              <w:t>А. Раимкулова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -587,578 +588,680 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20 апреля 2021 года № 102  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила информирования зрителя об использовании фонограмм при исполнении музыкальных произведений  </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>информирования зрителя об использовании фонограмм при исполнении музыкальных произведений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения  </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила информирования зрителя об использовании фонограмм при исполнении музыкальных произведений (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 35-10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан от 15 декабря 2006 года "О культуре" и определяют порядок информирования зрителя об использовании фонограмм при исполнении музыкальных произведений.</w:t>
+        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О культуре" (далее – Закон) и определяют порядок информирования зрителя об использовании фонограмм при исполнении музыкальных произведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зрелищное культурно-массовое мероприятие – культурно-массовое мероприятие, проводимое в местах для проведения зрелищных культурно-массовых мероприятий и предполагающее одновременное нахождение на этом мероприятии двухсот и более зрителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организатор зрелищного культурно-массового мероприятия – физическое или юридическое лицо, по инициативе которого проводится зрелищное культурно-массовое мероприятие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      1) средство массовой информации – периодическое печатное издание, теле-, радиоканал, кинодокументалистика, аудиовизуальная запись и иная форма периодического или непрерывного публичного распространения массовой информации, включая интернет-ресурсы;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) масс-медиа – средство массовой информации и интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2) культурно-массовое мероприятие – культурное мероприятие, направленное на музыкально-эстетическое воспитание населения, удовлетворение его духовных и эстетических запросов;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) культурно - массовое мероприятие – культурное мероприятие, направленное на музыкально-эстетическое воспитание населения, удовлетворение его духовных и эстетических запросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      3) организатор зрелищного культурно-массового мероприятия –физическое или юридическое лицо, по инициативе которого проводится зрелищное культурно-массовое мероприятие;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) исполнитель – актер, певец, музыкант, танцор или иное лицо, которое играет роль, поет, читает, декламирует, играет на музыкальном инструменте, интерпретирует или иным образом исполняет произведения литературы и (или) искусства (в том числе эстрадный, цирковой или кукольный номер) или произведения народного творчества, а также режиссер-постановщик спектакля и дирижер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4) зрелищные культурно-массовые мероприятия – культурно-массовое мероприятие, проводимое в местах для проведения зрелищных культурно-массовых мероприятий и предполагающее одновременное нахождение на этом мероприятии двухсот и более зрителей;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объект наружной (визуальной) рекламы – сооружения, различного рода объемные или плоскостные конструкции, в том числе экраны и электронные табло, световые конструкции, и иные средства, используемые для распространения и (или) размещения рекламы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      5) исполнитель – актер, певец, музыкант, танцор или иное лицо, которое играет роль, поет, читает, декламирует, играет на музыкальном инструменте, интерпретирует или иным образом исполняет произведения литературы и (или) искусства (в том числе эстрадный, цирковой или кукольный номер) или произведения народного творчества, а также режиссер-постановщик спектакля и дирижер;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) фонограмма – звуковая запись исполнений или иных звуков, а также представление звуков в любой форме, за исключением записи, включенной в аудиовизуальное произведение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      6) объект наружной (визуальной) рекламы – сооружения, различного рода объемные или плоскостные конструкции, в том числе экраны и электронные табло, световые конструкции, и иные средства, используемые для распространения и (или) размещения рекламы;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок информирования зрителя об использовании фонограмм при исполнении музыкальных произведений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      7) фонограмма – звуковая запись исполнений или иных звуков, а также представление звуков в любой форме, за исключением записи, включенной в аудиовизуальное произведение.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Организаторы зрелищных культурно-массовых мероприятий (далее – организаторы), а также творческие коллективы и исполнители культурно-массовых мероприятий (далее – творческие коллективы и исполнители) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9-1 Закона в части телевизионных записей и в иных местах, специально неприспособленных и непредназначенных для проведения концертных зрелищно культурно-массовых мероприятий информируют зрителя об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок информирования зрителя об использовании фонограмм при исполнении музыкальных произведений</w:t>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Организаторы зрелищных культурно-массовых мероприятий обязаны информировать зрителя об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений во время проведения зрелищных культурно-массовых мероприятий в случаях, установленных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3. Организаторы зрелищных культурно-массовых мероприятий (далее – организаторы), а также творческие коллективы и исполнители культурно-массовых мероприятий (далее – творческие коллективы и исполнители) информируют зрителя об использовании фонограмм при исполнении музыкальных произведений.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. При проведении культурно-массовых мероприятий творческие коллективы и исполнители обязаны информировать зрителя об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений в случаях, установленных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      4. Информация об использовании фонограмм при исполнении музыкальных произведений при проведении зрелищных культурно-массовых мероприятий и культурно-массовых мероприятий (далее – массовое мероприятие) размещается на объектах наружной (визуальной) рекламы и других печатных продукциях соответствующей информации, в том числе находящихся и размещенных непосредственно в местах продажи соответствующей билетной продукции, а также в средствах массовой информации.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Информация о товаре (работе, услуге) в обязательном порядке должна содержать указание на использование голосовых (вокальных) фонограмм, аудиовизуальной записи при оказании развлекательных услуг исполнителями музыкальных произведений в случаях, установленных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      При этом, объем такой информации, предусмотренный настоящим пунктом составляет не менее 20% от общего размера площади информации и указывается на казахском, русском, а при необходимости и на других языках.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Информация об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений при проведении зрелищных культурно-массовых мероприятий и культурно-массовых мероприятий размещается на объектах наружной (визуальной) рекламы, в том числе находящихся и размещенных непосредственно в местах продажи соответствующей билетной продукции, а также в масс-медиа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      5. Размер шрифта информации в тексте сообщений, указанных в пункте 4 настоящих Правил, составляет не менее половины размера шрифта, используемого для наиболее крупного написания наименования мероприятия в тексте этих сообщений.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В информации о проведении зрелищных культурно-массовых мероприятий и культурно-массовых мероприятий, передаваемой на теле-, радиоканалах, продолжительность звукового информирования об использовании голосовых (вокальных) фонограмм составляет не менее 5 секунд (пяти секунд) в начале или конце сообщения, за исключением случаев, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      6. При информировании зрителя об использовании фонограмм не допускается использование способов снижения восприятия информации, используя при этом светлые либо темные тона шрифтов чем основной фон и иных способов снижения восприятия информации.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Громкость сообщения об использовании голосовых (вокальных) фонограмм не должна быть ниже громкости самого сообщения о проведении зрелищных культурно-массовых мероприятий и культурно-массовых мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      7. В информации о проведении массовых мероприятий, передаваемой на теле-, радиоканалах, продолжительность звукового информирования об использовании фонограмм составляет не менее 5 секунд в начале или конце сообщения, за исключением случаев, указанных в пункте 8 настоящих Правил. Громкость сообщения об использовании фонограмм на телевидении и радио не должно быть ниже громкости самого сообщения о проведении массовых мероприятий.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае если продолжительность звукового информирования о проведении зрелищных культурно-массовых мероприятий и культурно-массовых мероприятий, в том числе передаваемого на теле-, радиоканалах, во время которого исполняются музыкальные произведения с использованием голосовых (вокальных) фонограмм, не превышает 15 секунд (пятнадцати секунд), необходимо обязательно информировать об использовании голосовых (вокальных) фонограмм путем произнесения слов "Используется голосовая (вокальная) фонограмма" или нанесения текста аналогичного содержания в начале или конце звукового информирования на телеканалах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      8. В случае если продолжительность звукового информирования о проведении массовых мероприятий, в том числе передаваемого на теле-, радиоканалах, во время которого исполняются музыкальные произведения с использованием фонограмм, не превышает 15 секунд, допускается информирование об использовании фонограмм путем произнесения слов "используется фонограмма" или нанесения текста аналогичного содержания в начале или конце звукового информирования на телеканалах.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При звуковом информировании о проведении зрелищных культурно-массовых мероприятий и культурно-массовых мероприятий, в том числе передаваемого на теле-, радиоканалах, запрещается искажать передаваемую информацию об использовании голосовых (вокальных) фонограмм, иными звуками и применение иных способов снижения слышимости или различимости информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      9. При звуковом информировании о проведении массовых мероприятий, в том числе передаваемого на теле-, радиоканалах, не допускается искажение передаваемой информации об использовании фонограмм иными звуками и применение иных способов снижения слышимости или различимости информации.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Обязательное информирование зрителя организаторами, а также творческими коллективами и исполнителями об использовании голосовых (вокальных) фонограмм при исполнении музыкальных произведений осуществляется до запуска продажи билетов не позднее чем за 30 дней на зрелищные культурно-массовые мероприятия и культурно-массовые мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1484,31 +1587,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>